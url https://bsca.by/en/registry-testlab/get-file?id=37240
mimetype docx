--- v0 (2026-01-10)
+++ v1 (2026-04-25)
@@ -1,1113 +1,1103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="179C9679" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00F62B03">
+    <w:p w14:paraId="32E5295D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00F62B03">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="007807AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6D45572D" w14:textId="77777777" w:rsidR="0039741C" w:rsidRPr="007807AC" w:rsidRDefault="0039741C" w:rsidP="00F62B03">
+    <w:p w14:paraId="1C7090BB" w14:textId="77777777" w:rsidR="0039741C" w:rsidRPr="007807AC" w:rsidRDefault="0039741C" w:rsidP="00F62B03">
       <w:pPr>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="54"/>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="884"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="3368"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4DCB" w14:paraId="6A31EBA1" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="4C97AA3E" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182E5488" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="256D1566" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446DB08F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="64DABE1F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1B3EE8" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="36BCA3D2" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134925C6" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="7DE59317" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-72" w:right="-85"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783AC816" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="6B48D775" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование характеристики</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021AE5D0" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="647E9851" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEF0CBD" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="67A63C28" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C8A6FF" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="6F5EB779" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BB6A8B" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="1FB1A135" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение документа, устанавливающего </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF30B2D" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="7C8238A8" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40006510" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
+          <w:p w14:paraId="2AC46D09" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0BE1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DCB" w14:paraId="5D3EE0FF" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="4BD64852" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18297102" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="716ADA4C" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E11453" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="2B458448" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD56947" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="24F07C93" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F349A51" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="38E7D2A5" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6010E0E0" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="3088C31B" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028FEE36" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="09B1C15F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B23241" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="002D6416" w:rsidP="00873169">
+          <w:p w14:paraId="035415D5" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="0064778A" w:rsidRDefault="002D6416" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DCB" w14:paraId="4B789A3C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="5D8C5D48" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="504A915E" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="76A1579E" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B7B138" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="26AB3379" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1684AA" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="10E2722A" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23EC4700" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="5A427A7E" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6C8B4A" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="43620752" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712869E0" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="22BF9C93" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации серной кислоты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3672A7F8" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="2BE66754" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,3-15,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A296A7" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="4116D6A2" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637A8265" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="2434EBE1" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="002D1F56" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов» </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE954F3" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
-[...15 lines deleted...]
-          <w:p w14:paraId="0A56B545" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="1D49E737" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3737DF9B" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758A00BE" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B74BE95" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="4A4B6525" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="08C01B8C" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+              <w:t>МВИ.МН 4985-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49741A7A" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CED6CED" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
+          <w:p w14:paraId="06289297" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00AF0BE1" w:rsidRDefault="00AF0BE1" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CC1DD57" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRDefault="00BC4DCB"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6515AE33" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRDefault="004F1EB6" w:rsidP="00B4184E">
+    <w:p w14:paraId="6CE3765C" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRDefault="00BC4DCB"/>
+    <w:p w14:paraId="6D409424" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="6180187F" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="0A389DE0" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="390D56C5" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E"/>
+    <w:p w14:paraId="4FC6867A" w14:textId="77777777" w:rsidR="0039741C" w:rsidRDefault="0039741C"/>
+    <w:p w14:paraId="0E21D808" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D"/>
+    <w:p w14:paraId="436958FD" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRDefault="004F1EB6" w:rsidP="00B4184E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk216174786"/>
     </w:p>
-    <w:p w14:paraId="0BC8C4B4" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+    <w:p w14:paraId="3B87B096" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="302EEFA1" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+    <w:p w14:paraId="5F8E39B1" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13ABBCD9" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+    <w:p w14:paraId="6E4814EA" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E787DA4" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+    <w:p w14:paraId="5E573823" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F78C7E2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+    <w:p w14:paraId="53117C8B" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4798F1A2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
+    <w:p w14:paraId="60E3B490" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517AA719" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+    <w:p w14:paraId="1A92F0E0" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69693C5A" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00711219">
-[...20 lines deleted...]
-    <w:p w14:paraId="053D3379" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+    <w:p w14:paraId="122F7ED2" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17EC5637" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRPr="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00B4184E">
+    <w:p w14:paraId="4320EFAB" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="004F1EB6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5093"/>
+          <w:tab w:val="left" w:pos="11639"/>
+        </w:tabs>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="108" w:right="-314"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6197417F" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRPr="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00B4184E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4184E">
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Часть №1 Дата принятия решения по аккредитации:</w:t>
       </w:r>
       <w:r w:rsidR="00456FFF">
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 06.11</w:t>
       </w:r>
       <w:r w:rsidRPr="00456FFF">
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.2025</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="60B44ABA" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007E1437" w:rsidRDefault="004F1EB6" w:rsidP="004F1EB6">
+    <w:p w14:paraId="02B87ED4" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007E1437" w:rsidRDefault="004F1EB6" w:rsidP="004F1EB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5093"/>
           <w:tab w:val="left" w:pos="11639"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="-314"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ArialMT"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1250,4740 +1240,4706 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-210" w:tblpY="54"/>
         <w:tblW w:w="14352" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="918"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2270"/>
         <w:gridCol w:w="3368"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4DCB" w14:paraId="5E915665" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00BC4DCB" w14:paraId="62A8D7D9" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA3BE19" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="7AE64EBF" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C0C0F0" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="7067FD62" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B69AC4" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="60707D14" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205C3A68" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="567B586F" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D395C29" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="54FC70F1" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C914318" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="7385A67D" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC7E462" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
+          <w:p w14:paraId="6950FA8D" w14:textId="77777777" w:rsidR="00BC4DCB" w:rsidRPr="00936D29" w:rsidRDefault="00BC4DCB" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27D4C" w14:paraId="5144E8CD" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="365C4A79" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AC55E2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="026D9DDE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="566775E0" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="424DEEB1" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A21E3BF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="42CADA1D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612AFA44" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="7B1E64E5" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CFE16A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="5811A7A4" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0769C2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="3859218F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации аэрозоли преимущественно </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>фиброгенного</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> действия (пыль) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397137E8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4E6942C4" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,25-500,00 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="477A7F7F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="37332E8C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4179F82A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="418D866D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F32329A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
-[...15 lines deleted...]
-          <w:p w14:paraId="0F8711F7" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="6D6AEE11" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3C06A6" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BD7ED8A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC8D871" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="15C09BCE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="73244B3A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+              <w:t>МВИ.МН 5842-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1925EB0E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5266EAA7" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00AF0BE1" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="5EB73AEC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00AF0BE1" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27D4C" w14:paraId="2032460F" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="58F8D5FC" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA3DC09" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="0DA1DC87" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383D1DC3" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="1595CEFC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BAB892D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="2F3245E8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EBA33D4" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="36B09D23" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6863137F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="308928F9" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BEFD3EA" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="18F5A975" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA19D9B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="2372AE8B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">цинк оксида </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25284F34" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="019ED774" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ 0,03-9.33</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1673362A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="45BC1F28" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF1AC8B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="5D042D34" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:t>МВИ.ГМ.1776-2019 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:t>метод</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:t xml:space="preserve"> А)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E752EAE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="044709DF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="308CAF6A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="34526BA8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27D4C" w14:paraId="379B3E70" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="004CBA8B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B66B0A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="5D360919" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4835444F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="7D07FB24" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E8A7732" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="363A85F8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="610B939A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="7E325887" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="142A5E01" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="6C7B2049" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-92" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386504C9" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4A928A6D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации масла минерального нефтяного (аэрозоля индустриальных масел)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1675643F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="72D565D0" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2,5-50,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30937478" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="7FAFE42E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E7E02F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="19D1B039" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ БР. 317-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11903495" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="1C6249C2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="643DF2DF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="01B46329" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27D4C" w14:paraId="6904D0BE" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="386E2F5B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B717F7" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="1A9D2524" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601F514B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="19A69ADC" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C7EA009" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="278FA9C3" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10CE416E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4D706E63" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B0C95D" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="6D47AFEB" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4029DBA9" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="7234B00C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации аэрозоля едких щелочей </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DCCB4C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="6A52A8EE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 0,02-3,50 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>мг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="516FE179" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="002793F2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C29C802" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="09636A75" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="79EAC186" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+              <w:t>МВИ.МН 5866-2017 Метод Б</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F7BF2E" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E0F38DA" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4C6E242A" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27D4C" w14:paraId="4BD7ADB9" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00A27D4C" w14:paraId="722C6AD0" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C90926" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="761B9690" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>1.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5370E7DF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="1B6C10B8" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D7C3399" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
-[...8 lines deleted...]
-          <w:p w14:paraId="10D44967" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="1BCA26CE" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="353F7D03" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B10BF92" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="5FAB9D33" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C922500" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="55BAA7CF" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA2261F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="74C49AD2" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309D6B26" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="35745656" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="002D1F56" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации марганца </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22245C42" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4B20F862" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 0,02-4,00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>мг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67F42671" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="4AE5AAF5" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C73AE6B" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="67DC4D4C" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="1CF711E5" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+              <w:t>МВИ.МН 5831-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098E43B7" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D763B8F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
+          <w:p w14:paraId="31C8748F" w14:textId="77777777" w:rsidR="00A27D4C" w:rsidRPr="00936D29" w:rsidRDefault="00A27D4C" w:rsidP="00A27D4C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C3064B4" w14:textId="77777777" w:rsidR="00BF44FC" w:rsidRDefault="00BF44FC"/>
-    <w:p w14:paraId="579426B4" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
+    <w:p w14:paraId="2D0A97BD" w14:textId="77777777" w:rsidR="00BF44FC" w:rsidRDefault="00BF44FC"/>
+    <w:p w14:paraId="0A6BEFFA" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
       <w:pPr>
         <w:sectPr w:rsidR="00064E48" w:rsidSect="00C95AA7">
-          <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="709" w:footer="251" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="176"/>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="885"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2234"/>
         <w:gridCol w:w="2302"/>
         <w:gridCol w:w="3368"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344644" w14:paraId="2149EFF2" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00344644" w14:paraId="5BDD9F68" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699DB502" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="69E1F3C7" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="623603F6" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="1C520EB5" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D42E655" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="130B016F" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8B2F49" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="2842C456" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A1C647" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="2472D5E2" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21408BEE" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="6484133E" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4444DFC9" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
+          <w:p w14:paraId="39E3310D" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="05705FE0" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="17AD5BCC" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C86ED28" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="603930E5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F44F3FE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="0D15B269" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="235136A9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="146A2B3B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAAADA2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="48093C0B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D4218E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="25514205" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4018083F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="395E935B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации хрома (VI) триоксида (ангидрид хромовый)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7501338C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="7C47E638" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,001-0,082 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2379D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="6D57DC37" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E053FC9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="5EA81D25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D1F56">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6CDB56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
-[...15 lines deleted...]
-          <w:p w14:paraId="64D5B35F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="7272F552" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3A45AC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="398FAD21" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754F35A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="57F19611" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
+              <w:t>МВИ.МН 5830-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A16E42A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3BFEDF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AF0BE1" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002113B3" w14:paraId="27E52DB1" w14:textId="77777777" w:rsidTr="00873169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A77015" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6283C0B3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73848298" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D92ECD1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5830-2017</w:t>
+              <w:t>000  100.10</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2234" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4893E178" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>диЖелеза</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> триоксида</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3DA6BC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ДИ: 0,2-28,6 мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2302" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14327AF4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3368" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA39178" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5831-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71109696" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="246DEB36" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="0E6539B2" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="08F2BC4C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431AC262" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1E16A62F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="749FF14E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F22C78" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36F93705" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="16A0D7CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11C0940F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="3383B601" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00936D29">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.10/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EEA18BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.10/42.000  100.10/08.156</w:t>
+              <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23FCC3BD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="55C3AC01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>диФосфора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAA75AF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="002D1F56" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пентаоксида</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D1F56">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (фосфорного ангидрида)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7193CF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
-[...30 lines deleted...]
-              <w:t>ДИ: 0,2-28,6 мг/м</w:t>
+              <w:t>ДИ: 0,1-2,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F28E142" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
-[...250 lines deleted...]
-          <w:p w14:paraId="1732463D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="2C407937" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EBD60E8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="40770720" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:t>МВИ.МН 5981-2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423BA0D0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="31592FCA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04952136" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="458B3811" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="5156E96D" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="7C8AE013" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FDCBDE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="632E5419" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182E341" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="035D2E89" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75552C1F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="28CEDD04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8A9699" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00C74662" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="2301B27B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00C74662" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74662">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C056CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1328CBDD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74662">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07CEF3E8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1F219316" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение в сварочной аэрозоли концентрации кремния диоксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296FC14E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="66147680" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,125-10,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F57A5C0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="3A12FF97" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="207E9D7B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="05E41DB3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:t>МВИ.БР 324-2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346C2C49" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1B540757" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34EBB3A1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="01AA47A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="290E9915" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="1BAEAE65" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E45CE72" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="76C32B04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="270DA8B5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="38563669" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="520DF18F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="5E721AA8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF8D190" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="5A7587EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="138C809E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="69EC9AB0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="102EF841" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="34F73AFD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>гидрофторида</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> /в пересчете на фтор/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F69AB2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="0B9EC8B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,25-20 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33998AA3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="6586CEEC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24685F51" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="7FBD27A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="531D6092" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="16A6E512" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3728F990" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="4D618E12" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30137E84" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="17651DC7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E95728" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1D3420E7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70C18520" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="73DF0DF0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1D1688" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="4F26B017" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F64DA0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="1A3E3E98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450CD462" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="60F417B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>метантиола</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (метилмеркаптан)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183C849A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="0F3DF6A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,25-10 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2302" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64B7C8FB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="572B7F10" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3368" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A6387F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="3AB67D54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78D24EE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
+          <w:p w14:paraId="05F2C44E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="002113B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39FACB7A" w14:textId="77777777" w:rsidR="00BC70B2" w:rsidRDefault="00BC70B2" w:rsidP="00995DC5">
+    <w:p w14:paraId="3294290C" w14:textId="77777777" w:rsidR="00BC70B2" w:rsidRDefault="00BC70B2" w:rsidP="00995DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BC70B2" w:rsidSect="00F62C77">
-          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="408" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="655CC9B4" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
+    <w:p w14:paraId="78F78966" w14:textId="77777777" w:rsidR="00064E48" w:rsidRDefault="00064E48">
       <w:pPr>
         <w:sectPr w:rsidR="00064E48" w:rsidSect="00F62C77">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="408" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B2FC0C" w14:textId="77777777" w:rsidR="000E724C" w:rsidRDefault="000E724C"/>
+    <w:p w14:paraId="4B5EF84D" w14:textId="77777777" w:rsidR="000E724C" w:rsidRDefault="000E724C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="6F54DFCC" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00F62C77" w14:paraId="743AE010" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747C2349" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="156891B2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="596299EF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="67AA0678" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B84DC0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="00C71B44" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578B961E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="716DA1DE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210ACECC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="15E7BB43" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AC300B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
+          <w:p w14:paraId="7607B0DC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BBD7DD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00995DC5">
+          <w:p w14:paraId="2018D89E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00344644" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="71E0D202" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="6F799EC1" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="261A7CE3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="11B2CEA2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6135D9F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="13ADEA68" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69F7E033" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="12064B2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6560EDF3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="167F14C8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="529572EB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="244CF3CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6693F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="3731F3B0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>Отбор проб и определение концентрации проп-2-ен-1-аля (акролеин)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C462D9C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="125E7637" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>ДИ: 0,1-1,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50A832" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4CE9D633" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30513692" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="41CB4189" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A73F8E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2D9E0AE6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="493DED1F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2314E323" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67BEA37D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="735A776D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1792DB76" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="70A475E6" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FA0AAA" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="704BE892" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7822EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2B261829" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="33D242B0" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="32B063F3" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E596DA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="27CC455B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AD91A69" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="628D759E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75D71997" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="67E62C20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57FDA1FA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0437BFE4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383BD1DB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="69C92F65" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69EE96D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="662C1DEA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>Отбор проб и определение концентрации аммиака</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011CF572" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="45848D3F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>ДИ: 5-100 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F00D341" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="092B91AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB55155" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="677FF02F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FFE24AF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="322E3B94" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="39748960" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="19AE9503" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2455301B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="33F72A2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7323514D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2C1A1CCD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CF2DA7B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="00CFA225" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB45C8C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="388C055D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514F6C15" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="6EB682CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF239F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="6AC4B262" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t xml:space="preserve">Отбор проб и определение концентрации хлора </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DA6BEDA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="16FC578F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>ДИ: 0,5-200 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60F4906D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="69B7C976" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2155A0A2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4AB89CC4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D002411" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2762F06F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="76F3DFF7" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="1ED3DC55" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46C7029D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="599760E4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.16</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBC1999" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1F6CEBA3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A2EF73E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="309899C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CFFE9B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="694FCDF7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04676E88" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="359D6DCC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F08124E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="738A089E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>Отбор проб и определение концентрации углерод оксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B2E4F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1179899E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t xml:space="preserve">ДИ: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4106E57F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7EA11B61" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409F0617" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="05A46628" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FB968BD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0EEFC136" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="28752C6C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="7CC308BB" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E4079C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="40B866B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B04AF55" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7D488EE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DC72A8B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="639E543C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB7E818" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4C125D6F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="564FB324" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="77974AC8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A983E6D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="021CC43C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B60113">
               <w:t>дигидросульфида</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B60113">
               <w:t xml:space="preserve"> (сероводорода)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9FA6FA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="24A0E2BA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>ДИ: 2-30 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00D59453" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4B26C480" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7DCEA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="294D458F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2CFA7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="14723760" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="43C9B114" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="2E2DBA79" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3235F8F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="6132EA3D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.18</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9BD086" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="79510D2F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="039B8D82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="3573BAE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01906C21" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="33D659C8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C90CE6F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="413F1F07" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4C44C0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2D96336D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>Отбор проб и определение концентрации серы диоксида (сернистый ангидрид)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF66994" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="763F94F1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00B60113" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="00B60113">
               <w:t>ДИ: 5-100 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00B60113">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A3D43AF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0041D22C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5A6026" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="782895C2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="352767E6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="48062106" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="697132F6" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="4B5AE749" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9B33E5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2B577EE3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.19</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C2293AE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="56AB9684" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="558882F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0FBA2DCF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7114B782" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="747C083B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D0F382" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5554BBD0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651A90AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2EB6087C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации азота диоксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="472D1D81" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1870426F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 1-40 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28D1C3D8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="25B15772" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1252F11D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1F746FF5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12F8AF7E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="50F7BEAE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36BCFE6E" w14:textId="77777777" w:rsidR="00344644" w:rsidRDefault="00344644" w:rsidP="00344644">
+    <w:p w14:paraId="7967BFB2" w14:textId="77777777" w:rsidR="00344644" w:rsidRDefault="00344644" w:rsidP="00344644">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B798D7E" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
+    <w:p w14:paraId="1C320A40" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5135D1D8" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00344644">
+    <w:p w14:paraId="46BFF305" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00B4184E" w:rsidP="00344644">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18C038B8" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
+    <w:p w14:paraId="4CDAE261" w14:textId="77777777" w:rsidR="00396732" w:rsidRDefault="00396732" w:rsidP="00344644">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="214C97E1" w14:textId="77777777" w:rsidR="00B60113" w:rsidRDefault="00B60113" w:rsidP="00344644">
+    <w:p w14:paraId="042B7BBC" w14:textId="77777777" w:rsidR="00B60113" w:rsidRDefault="00B60113" w:rsidP="00344644">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344644" w14:paraId="4E1C5388" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00344644" w14:paraId="705925A4" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126B4C96" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="13367C45" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3965D2A9" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="2C4A138C" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124F71C4" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="30DCA958" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCC33EA" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00D96F2F" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="1C595363" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00D96F2F" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F044F8" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="29E0BC35" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9290F8" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="2DA0FC6B" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD060BF" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
+          <w:p w14:paraId="1400736F" w14:textId="77777777" w:rsidR="00344644" w:rsidRPr="00936D29" w:rsidRDefault="00344644" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="2922D19C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="4AEFAC56" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBD6192" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2705E6E3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F54FDBA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="287751EE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A967A53" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="048EEB89" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DF8D02" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="79EE9299" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60314ACF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="507B01C0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0FD32B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="19FEFA7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации азота оксидов/в пересчете на NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20250F03" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="65DC8225" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5997,277 +5953,277 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48BD9944" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="5779C57E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CADA1DE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="759A5CDE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C278529" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="3DE9B8A5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="332C429F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="4A5D5F7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4404A79A" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="7B253E89" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019E909F" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="5EDCFED6" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1ED6CA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="5F293553" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="6CBA3A33" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="1BD09604" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D024E4" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="67B32A65" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.21</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="472402CA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="5F6E45A6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B8BCF8E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2472CCCB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA66210" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="63275944" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="030CD3BC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="77987784" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E23978F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2F2DFFC9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации углеводородов алифатических предельных</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567A0EA2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="12BA8D2D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> С</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>1-10</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6285,14160 +6241,13907 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>роды</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> нефти)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23904AD9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="19C6B1F2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 100-2000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7194332E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="76A54609" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7C6F6F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="3D7CBF28" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09CBDBC1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="75BE2CFB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="403686B8" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="0AB74E66" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F57B47B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2C17E29C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22B3B990" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2B5D3544" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63E28BD9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="31D14D31" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051BE910" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="458B2253" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC8CD80" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="05B0959C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2480744E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="626831C6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации бензина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EFA8EC7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="524A6A4C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 50-4000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D445C36" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="0BDCB8A2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62923717" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2DA3DC38" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E586565" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="0244211F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="624A2CE6" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="76DD5BB5" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DB0F13" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="35475202" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDDF14B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="0C21F4FB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="097E963A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="0DBFF8BF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5855E997" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="18B67205" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72EF1A5F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2A40F59C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D3AA84" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="191B1DF4" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации гидрохлорида (хлористый водород)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28417B79" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="4058E548" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-150 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="732A8B8C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="2D60CFDD" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42387BB6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="76132534" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BEEC6B8" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="57872683" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="397276FF" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="72B4D49C" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52A96C43" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="25143314" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.24</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48AB3815" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="12F857B7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B934D20" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="5C49CBF7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D02BA1E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="16229D52" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAABD2E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="48FA1D6B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2874F5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="3E47686A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации диметилбензола (ксилол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141BE6C0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="547D7C7A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 20-1500 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D6FFE17" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="6D1D4995" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C735D86" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="179CBD3C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10D794C1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
+          <w:p w14:paraId="7314740C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00344644">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="774BE807" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+    <w:p w14:paraId="1E4D6660" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
       <w:pPr>
         <w:sectPr w:rsidR="00314BD1" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="05377C8B" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00F62C77" w14:paraId="2E05D62E" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36115B1D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="1A5D348A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E14A11" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="04B54670" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E3428C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="395BE1EC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547CBC91" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="14F6ED29" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="505AD9FF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="5FF4E9E0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4869E4E0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
+          <w:p w14:paraId="51BD281E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="217E4C07" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00873169" w:rsidP="00314BD1">
+          <w:p w14:paraId="60B8D665" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00873169" w:rsidP="00314BD1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="75AD3C11" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="3A6DAD52" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB1855D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="30F6755C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.25</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0156025A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="7A010B4E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA4E7B2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="151BBB15" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Воздух рабочей зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60598FEC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="63E4BEF6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66F34A7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="597ED542" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7DA3FC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="71C82269" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации метилбензола (толуол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5508B6B7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="25DD0364" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 25-2000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A565ED9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="2AD7E6E0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8198E6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="37C0E728" w14:textId="77777777" w:rsidR="0021108D" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD3A93C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="7E70C3D1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F106266" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="47152468" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="129BC9C9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="112290D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D98D89E" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="761A25AB" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BBB12DE" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="64241478" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CFB707" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="57322977" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="3785C8D5" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="277F6A9D" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E63EAF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="1C9EFCA1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.26</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FF7659" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="1A4E7E2A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B6C05B5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="504AC449" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A23AE45" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="5F58F2BE" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E16BC6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="72655523" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43F07B8C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="3480120E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>этенилбензола</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (стирол)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC083EB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="3041841F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 10-3000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2391DB50" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="5C76555A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D97592A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="42B55176" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22447694" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="4102E7B2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="43BE5FBC" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="0021108D" w14:paraId="3F2EF43A" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22766EA5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="5E29BF6E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.27</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347F6C8F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="02A1DA39" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="177481C5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="163D6878" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA3118B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="4CDD7A12" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E4FD6D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="67A0D10A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DB2939" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="1F8057EF" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации формальдегида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C93564" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="19BA2380" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,25-5,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C121452" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="14F09768" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA26336" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="6CED2335" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CC4C4CB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="606C8B75" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="2D225193" w14:textId="77777777" w:rsidTr="001C5673">
+      <w:tr w:rsidR="0021108D" w14:paraId="57307918" w14:textId="77777777" w:rsidTr="001C5673">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="796B8DC7" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="075C1E0E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.28</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2B0D5F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="73F9AF69" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44ACB593" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="4CCB556A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30BEADDB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="2F98B088" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E208227" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="0FB90FE6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="602DD29B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="49A3B0C3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации пропан-2-она (ацетона) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F5663D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="27C10A40" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 100-10000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59601B82" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="33B2F1D2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570C32E6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="72F3E472" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A09983F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="118FDD7B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="7A04DE45" w14:textId="77777777" w:rsidTr="001C5673">
+      <w:tr w:rsidR="0021108D" w14:paraId="6DD959BB" w14:textId="77777777" w:rsidTr="001C5673">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18A04015" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="79A27D82" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.29</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C72AA3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="69B5E4BA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31BB9438" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="0214A132" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0431FC7E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="6C78A4AC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB02094" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="6B524C73" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.10/12.042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDE8716" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="4F4BD32F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации озона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F12F1D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="2AF19235" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00D96F2F" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,05-15 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79A91006" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="1082D6D2" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65D8A1A1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="0677E86C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.014-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42BD7A2D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
+          <w:p w14:paraId="411C1834" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00936D29" w:rsidRDefault="0021108D" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="251506CE" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="002113B3" w14:paraId="52F1FADE" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27CFF9AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="465448C7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70AA1805" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="2A78DF39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48685E2B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="7A185AE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F17641" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="13636D64" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>pH</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58528543" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="68684E59" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-12 ед. pH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70CF3986" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="04928EF1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Разрешение местных исполнительных и распорядительных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58DEAFE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="05826887" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720E41A6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="76F0C6A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27F96143" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="0E00E230" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4F822E8B" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="002113B3" w14:paraId="72FB1059" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32B2E0E8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="2831EFAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="136AF67B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="1EC41E82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="097E8A21" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="64D31B38" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5685C55D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="11C823D0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Взвешенные вещества </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F17586" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="4612AEB1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: св.3,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E366F5F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="55C484C1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="295B5340" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="6F25D2C0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ</w:t>
             </w:r>
             <w:r w:rsidRPr="00936D29">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. МН 4362-2012 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F957985" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="19130C82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1463B0CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
+          <w:p w14:paraId="0AD39B57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00936D29" w:rsidRDefault="002113B3" w:rsidP="00873169">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50405952" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
+    <w:p w14:paraId="24AF2BEE" w14:textId="77777777" w:rsidR="00314BD1" w:rsidRDefault="00314BD1">
       <w:pPr>
         <w:sectPr w:rsidR="00314BD1" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="568" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w:rsidRPr="0064778A" w14:paraId="09C07A3C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00F62C77" w:rsidRPr="0064778A" w14:paraId="01EC0D2C" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FAF7BED" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="6F351E34" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A320479" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="63D49B70" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE2537A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="6E5BFCEA" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00BC0014" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A927AC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="5A02860E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6863955F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="2DDDBA67" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F665DF0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="2E44C9CD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D61B2C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="252EA6C4" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00873169" w:rsidP="00D61B2C">
+          <w:p w14:paraId="1FFE82C9" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D61B2C" w:rsidRDefault="00873169" w:rsidP="00D61B2C">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3B39EBFB" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="503DCE7F" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381DF8C9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
+          <w:p w14:paraId="57C214A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70DDF834" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
+          <w:p w14:paraId="4B9ED89B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сточные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E87E425" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="27E89AE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E481FA9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="218BA600" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сухой остаток</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF33D0E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="056C212D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 50-50000 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="317A37CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
+          <w:p w14:paraId="2041604A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D24383">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Разрешение местных исполнительных и распорядительных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38BB74BC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="0717BF6B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">МВИ. МН 4218-2012 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7A3228" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="351718C1" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE2E48D" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="521D7662" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7766BBA7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="4F537860" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="409091CF" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="6A4FA676" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381ECED5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
+          <w:p w14:paraId="6E27ACE2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10F18245" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
+          <w:p w14:paraId="032056A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1F5015" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="0AA85A80" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78500640" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="77A48537" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Концентрация железа общего ДИ: 0,100-9,00 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="310CB02D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
+          <w:p w14:paraId="7D977FF6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00D15C54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECF699E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="3814EE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06139FE1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="1600929A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39E9272C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="2F04E847" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="7DAA2C23" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="7F4C5F7C" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05368F57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
+          <w:p w14:paraId="0CB1DF54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1925A79E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
+          <w:p w14:paraId="1ED1408E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549C15EA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="5CA65369" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030190B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="73DADC73" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация сульфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E19AD18" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="2E482AE7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: св. 2,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A127225" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
+          <w:p w14:paraId="21A2B4F7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00416D84">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B1F318" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="7A05216C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-42-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25C7D103" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="31E02731" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3D1B7DC7" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="002113B3" w14:paraId="5585B52F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="046C48EF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2FF80C56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4936A302" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="59FE157C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="501867AE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="038B1283" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534E63E3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0951E49D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="015AE7F7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="25BC1748" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>хлорид-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1781A2CF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="3BD5DA22" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 10,0-250,0 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634F9BE4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="161E0DF1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">без разбавления </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="001C641E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1A0983E3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C398C71" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7A154AD1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26CDB813" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1DE42C57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="46C42672" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="50350F48" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B52311" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0584B308" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A0F32F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4ED4DD0C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14232E3C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5730F677" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B17AFB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0C6C1CA8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C7B817" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2A942250" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>фосфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53EE1A14" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0FF52345" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ:0,005-0,8 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в пересчете на фосфор без разбавления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="706B554B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4A56B720" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B40AE4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7BBC3524" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>ГОСТ 18309-2014 п.6 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003230E4">
               <w:t>метод</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003230E4">
               <w:t xml:space="preserve"> Б)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7612B55A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7E4FA334" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4481200C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="10C6EC3D" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E03BADA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="1E980DB5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20243C6D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4A529658" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292EE58F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5D5E93A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07296F20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="10530D71" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="0021108D">
               <w:t>Концентрация аммоний-иона (аммиак и ионы аммония суммарно)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B98DFBD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5D375C20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0021108D" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:r w:rsidRPr="0021108D">
               <w:t>ДИ: 0,1-300,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="0021108D">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12CC2995" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="2FD61AAE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D63FD64" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="43CA63FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33045-2014 п.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(метод А)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FFCAB03" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="466AFEDC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B396915" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="11C013DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="1F84BD12" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="23D919B4" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B748E6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="3A61A9AA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A745F8C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="4FB6BFDD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8235FA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="30EB6AB6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.05/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075DB9E6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="52699165" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B16C9F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="36FBC242" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA0CED9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="73582D66" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014/</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5667-10:1992</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A2C58C9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="18D29094" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1256FDE6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="61012E3E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.13.05-29-2014/</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5667-10:1992</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E57232B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="0557EE5F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FECEE74" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="196070EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="097140BE" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="4F73D2EB" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="425628B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5ABBCD8E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E64D1C3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="71C99F25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD02B82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5EEB311F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подземные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59221C3A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="7FC854A4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA1BC9B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="43640460" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CD507D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="6F08A6D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66959E81" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="39F4BF39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ISO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14EEA590" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="7D58CE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5667-11-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225251F7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="52E90C26" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-11-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B1F439A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5183FC53" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="7EC2386C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="75DA750D" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58CD6BAC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="296F6840" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BA89D98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="31FF21CA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB2B093" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="23C00140" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582CE7DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="17FCB6F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель (pH)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC82237" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="5502E1FD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-12 ед. p</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D56768" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="6AA487B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГН 2.1.5.10-21-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42ECC8F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="44F76B65" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E575F5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="62DFDB74" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№9 от 01.02.2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEAF884" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="40F2E235" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>СТБ ISO 10523-200</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A4CC8DA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
+          <w:p w14:paraId="40DCE8C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00936D29">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BFB7048" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRDefault="00406AAD"/>
-    <w:p w14:paraId="780F6D78" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC"/>
+    <w:p w14:paraId="58C9695C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRDefault="00406AAD"/>
+    <w:p w14:paraId="41DBCF28" w14:textId="77777777" w:rsidR="007807AC" w:rsidRDefault="007807AC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00406AAD" w14:paraId="2E554A78" w14:textId="77777777" w:rsidTr="00406AAD">
+      <w:tr w:rsidR="00406AAD" w14:paraId="47E9D3F6" w14:textId="77777777" w:rsidTr="00406AAD">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E7836B" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="28A6F81E" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A945DD" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="28894E6C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E9E649" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="36924F90" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7634556D" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="26032859" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50BE1C2A" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="622F9A6C" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284B4629" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="574414FF" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACF50A2" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
+          <w:p w14:paraId="69E66CD3" w14:textId="77777777" w:rsidR="00406AAD" w:rsidRPr="003230E4" w:rsidRDefault="00406AAD" w:rsidP="00406AAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="42E41930" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="5689A71B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19169B90" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="70756120" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="135A9F1C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="00396732" w:rsidP="00C00C6B">
+          <w:p w14:paraId="621C03E1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="00396732" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00396732">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подземные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1696A6B4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="67CDC74C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C85FD57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="5C63926A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Концентрация аммоний-иона ДИ: </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Концентрация аммоний-иона ДИ: 0,1-300 мг/дм</w:t>
+            </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B54C40E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="72F4C43F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF21191" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="331999A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГН 2.1.5.10-21-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A98E8A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="782768F6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57213331" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="1AF29D68" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№9 от 01.02.2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB5BC63" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="688D51F5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33045-2014 п.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A08F6C8" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="108E002B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F0482B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="32A93522" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410DA0F1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="20682615" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="5A9806F2" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="5B67C33D" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A725E5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="79DC887A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E65ABC3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="1C6CB013" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7B556C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="10AB9735" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F88D432" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="21D4789D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Концентрация нитрат-иона ДИ: </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Концентрация нитрат-иона ДИ: 0,1-200 мг/дм</w:t>
+            </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F415256" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="6F23E6E4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680094B7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="4F5D9A16" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79562AC3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="54ED0F23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 33045-2014 п.9 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(метод Д)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B36576" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="256AA70E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72484BFC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="079788CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4DCB6F34" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="3FCA5F71" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154F4A42" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="36B9DFCA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DE07F60" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="13CB200D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48833E98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="72995A20" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E053A50" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="002381CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599AFAE2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="6D3758D5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>хлорид-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="299798A1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="7F57C888" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 10,0-250,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> без разбавления</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C71AE0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="65B4F9DF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5EDAAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="6AE2D293" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF79D0E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="1AB54731" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-39-2015</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F50C7C6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="3778EAF5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="090CDEC9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="34DA8FC6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="7CEB9851" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="7D7E4E8F" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107601D9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="51BC5AF3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A31A126" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="41FA0181" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFFF4EF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="2F189AEA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026475A1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="5DFBCFCF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация сульфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63015E41" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="20601902" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 2-50 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4689C95E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="21AC2F48" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EFEFF41" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="659E908E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07932DDE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="0F1C88A8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31940-2013 р.6 (метод 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34535B8A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="54B34C2D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3B35D7B4" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="45D4AAAD" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753F5DCC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="7198B995" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AFE5D6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="0B14903A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B525A31" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="2EEDC7BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115AC380" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="73140F6C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620AB3BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="63A08ECE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>фосфат-иона</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F9DE98B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="21935652" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,005-0,8 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> в пересчете на фосфор без разбавления</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="781566D0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="2C634754" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68163A4A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="77B43C8D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C7051F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="5883E1A9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>ГОСТ 18309-2014 п.6 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003230E4">
               <w:t>метод</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003230E4">
               <w:t xml:space="preserve"> Б)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691C40BD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="5674F4B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BEC81A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="5FDD3F5D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="6AFE1551" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="210FC216" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA0E28B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="0AA48B2A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="061FB349" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="657B7557" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092DA142" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="4C517574" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36901B1F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="6C13BDBA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация железа общего</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516D4C4D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="4C627990" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,100-9,00 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69151038" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="78DE5FDA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="681C23E9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="06102689" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9A8D3F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="34A2FE75" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:t>СТБ 17.13.05-45-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36295712" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
+          <w:p w14:paraId="6C089A2E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00C00C6B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3084C514" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C">
+    <w:p w14:paraId="749584B4" w14:textId="77777777" w:rsidR="00D61B2C" w:rsidRDefault="00D61B2C">
       <w:pPr>
         <w:sectPr w:rsidR="00D61B2C" w:rsidSect="00F62C77">
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="555" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="2FA85564" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="00F62C77" w14:paraId="67B00E91" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70896575" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00402A14" w:rsidRDefault="003F5000" w:rsidP="00D61B2C">
+          <w:p w14:paraId="2710EEDE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00402A14" w:rsidRDefault="003F5000" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35656261" wp14:editId="0D7BED32">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7CE3B7" wp14:editId="446C1F9C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2205990</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8613775</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1400175" cy="504825"/>
                       <wp:effectExtent l="9525" t="12700" r="9525" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1180824637" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1400175" cy="504825"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3FFB6A70" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                                <w:p w14:paraId="120F34D4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                                   <w:pPr>
                                     <w:pStyle w:val="6"/>
                                     <w:ind w:right="-143" w:hanging="142"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="ArialMT"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:val="ru-RU"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="ArialMT"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                       <w:lang w:val="ru-RU"/>
                                     </w:rPr>
                                     <w:t>06.11.2025</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="2B2F0E80" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                                <w:p w14:paraId="6C6A60E9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="-142"/>
                                     </w:tabs>
                                     <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="ArialMT"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="ArialMT"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>дата принятия решения</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="35656261" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="3B7CE3B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173.7pt;margin-top:678.25pt;width:110.25pt;height:39.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDrHabDwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkrU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2m2vRXzgyCa1CF5eLi+HTrDjgq9Blvy+SznTFkJtbb7kn//tntz&#10;zZkPwtbCgFUlPynPbzevX617V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWnA1gJwKZuM9qFD2h&#10;dyZb5PnbrAesHYJU3tPf+9HJNwm/aZQMX5rGq8BMyam2kE5MZxXPbLMWxR6Fa7WcyhAvqKIT2lLS&#10;M9S9CIIdUP8D1WmJ4KEJMwldBk2jpUo9UDfz/K9uHlvhVOqFyPHuTJP/f7Dy8/HRfUUWhncw0ABT&#10;E949gPzhmYVtK+xe3SFC3ypRU+J5pCzrnS+mp5FqX/gIUvWfoKYhi0OABDQ02EVWqE9G6DSA05l0&#10;NQQmY8plns+vVpxJ8q3y5fVilVKI4um1Qx8+KOhYvJQcaagJXRwffIjViOIpJCbzYHS908YkA/fV&#10;1iA7ChLALn0T+h9hxrK+5Dcryv1SiE4HUrLRXcmv8/iN2oq0vbd10lkQ2ox3KtnYicdI3UhiGKqB&#10;AiOfFdQnYhRhVCxtGF1awF+c9aTWkvufB4GKM/PR0lRu5stllHcylqurBRl46akuPcJKgip54Gy8&#10;bsO4EgeHet9SplEHFu5oko1OJD9XNdVNikzcT9sTJX9pp6jnHd/8BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAdMR+BOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBrk1chxKmq&#10;CsS6hU13bjxNImI7id0m5esZVrCcuUd3zhTr2XTsgqNvnZXwuBTA0FZOt7aW8PnxtngC5oOyWnXO&#10;ooQreliXtzeFyrWb7A4v+1AzKrE+VxKaEPqcc181aJRfuh4tZSc3GhVoHGuuRzVRuel4JETGjWot&#10;XWhUj9sGq6/92Uhw0+vVOBxE9HD4Nu/bzbA7RYOU93fz5gVYwDn8wfCrT+pQktPRna32rJMQJ6uE&#10;UAriNEuBEZJmq2dgR1olcSaAlwX//0X5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEOs&#10;dpsPAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHTEfgThAAAADQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="white">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FFB6A70" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                          <w:p w14:paraId="120F34D4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                             <w:pPr>
                               <w:pStyle w:val="6"/>
                               <w:ind w:right="-143" w:hanging="142"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                               <w:t>06.11.2025</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2B2F0E80" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
+                          <w:p w14:paraId="6C6A60E9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00586239">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="-142"/>
                               </w:tabs>
                               <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>дата принятия решения</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00F62C77">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6206277F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="4FA88FB1" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212625DB" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00ED67CD" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="109D595D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00ED67CD" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F86F98E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="7F79F303" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0820A2DE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="046CBD12" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6714CFCD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
+          <w:p w14:paraId="5A9DFC22" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00F62C77" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2474CB4F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00D61B2C">
+          <w:p w14:paraId="79DE7EB6" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00D61B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="21D1C84C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="2AFEFF07" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E09FF0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="682BB3A7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F64A663" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="6F980BD8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подземные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434FE288" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="370B592D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB24895" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="4968E8FE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сухой остаток</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5497596A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="58BF235A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 50-50000 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4E16D1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="37BC0DAF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГН 2.1.5.10-21-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47CE2B90" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="4465D22F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Инструкция, утв. Постановлением Минприроды </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B6A12C5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="113D263A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№9 от 01.02.2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F5EF924" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="71F027AE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3988B14C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="252F2949" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>МВИ. МН 4218-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C067492" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="1D4F9EBA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EB2D537" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="12890ACF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DAA6018" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="2E705462" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C354CA4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="2661FB62" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13C9F3D7" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="17F5B8E5" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459C44CA" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="48C2D7F2" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1707D061" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="75E345F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="6EECF571" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="5F0A906E" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07FDC1C9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="138A6652" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CFFFC03" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="3F8402CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7373B735" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="466C2FFD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.04/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39486E55" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="3F79DB9F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация марганца</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,01-500 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2ABD72F2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="40EB2D04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40EF6D01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="192ACC85" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230E4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4974-2014 .6.5 (метод А)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C3596F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="19F4CA88" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="003230E4" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3F199EEB" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="338F67B3" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1390D1FC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="3353C1AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D4739C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="2F39CB09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3263F0F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="572EF328" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1F8CD8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="3F332C09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386B09E5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="292D1B54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D675E58" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="427E38FC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019B531A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="7F5D02B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECFCD1C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="2E3E519E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ Р </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27CDEF25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТБ ГОСТ Р 51592-2001 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225C22A1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 5667-3-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A93934" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E045B01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00857813">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТБ ГОСТ Р 51592-2001 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25205165" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
-[...66 lines deleted...]
-          <w:p w14:paraId="31F3E10C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="18240A69" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 5667-3-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="740D58EE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
+          <w:p w14:paraId="39B017D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00857813" w:rsidRDefault="002113B3" w:rsidP="003230E4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="737BC1FC" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="7BA24D8F" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F26BF8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="1F8A1AA4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7324F7AF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="102CCC8A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3EF8AC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="21AF7E23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D6C151" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="6486BA70" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вкус</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C30A61" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="1FAB3D98" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДИ: 0-5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="50720FCB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00456FFF" w:rsidRDefault="00861E52" w:rsidP="003A4E9F">
+          <w:p w14:paraId="0766C112" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00456FFF" w:rsidRDefault="00861E52" w:rsidP="003A4E9F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456FFF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D4AF72" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="0C0982A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="745B73F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="63E5A2C5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="496AB7AA" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="732E0F27" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCDCDDD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="1C8659AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5F9817" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="005E67D8">
+          <w:p w14:paraId="692AAC31" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="005E67D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5A671F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="251CC10C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4032F604" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="5B26BCC1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запах</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E14C4B3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="78241851" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДИ: 0-5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DCB11A4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="003A4E9F">
+          <w:p w14:paraId="1BC5E453" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="003A4E9F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7270C247" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="11D4F23D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 3351-74 п.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6ADA07D0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="315DB679" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3F20BE16" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="47CAA1DA" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E14CD66" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="49084B25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F189753" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="5E37AD92" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7219C1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="190A9FCB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D52C957" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="47A0FBD9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Цветность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0312B5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="05EA8A27" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДИ: 1-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">0 градусов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF16639" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="11C2B73D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13EB6297" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="75FC540E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 31868-2012 п.5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(метод Б)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4831F214" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="6C31A66D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4BD81D02" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="002113B3" w14:paraId="09EB2937" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66291D25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00546257">
+          <w:p w14:paraId="43B00495" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00546257">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="524FF566" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="52ACA08B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6086258A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="4397DB39" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="155B1705" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="33C1F4AC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Водородный показатель </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628EE644" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
+          <w:p w14:paraId="32D43198" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДИ: 2-12 ед. pH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F24BB89" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
+          <w:p w14:paraId="117F5629" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3B41C5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="5D191060" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10523-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F571BF2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="25961688" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="6E75CEE0" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="609FBF22" w14:textId="77777777" w:rsidTr="00873169">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDDA693" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1D98D33D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E4C2EDE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="0AEC7DBE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAECFD7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="2DA08671" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C68591A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="02525B2C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация нитрат-ионов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2F06CC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="2C804A5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 0,1- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">200 </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39249D79" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="50B12E59" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB9EADF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="384BDA09" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E733AF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33045-2014 п.9 (метод Д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13744488" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="50F84C9B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00E733AF" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="0BD26E3C" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="42158671" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388E4D6E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="6B74599C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00402A14">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="463D37B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="699EA2D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358F87FA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="05DA04F9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00895D87" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895D87">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E605E81" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="17FD8965" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF780D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32166F27" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
+          <w:p w14:paraId="748C9F5C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF780D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ионов меди</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B3016A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
+          <w:p w14:paraId="51CA8B0D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00ED0849">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF780D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,02-0,5 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF780D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B49F59B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="62454AA9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F601AB2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="174E268A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF780D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4388-</w:t>
             </w:r>
             <w:r w:rsidRPr="004F1E46">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>72 п. 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74ECDAFA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
-[...7 lines deleted...]
-          <w:p w14:paraId="3D99B17D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="2C293A40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44AC72FB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C3AEE3D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="26C3D6D6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00FF780D" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="0D37322B" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="43DBFF76" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DB9FA2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="4ED36774" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E87C74B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1F34B525" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F55FFD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="4416046A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75703B48" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1BB42449" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация хлорид-ионов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9F3935" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="68E0CCD3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ: &lt; 10 мг/дм</w:t>
+              <w:t xml:space="preserve">ДИ: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt; 10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D96F2F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1062906E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="131E9F5C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304B8E46" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="18D444B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4245-72 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D9DE3C0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="225C23F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="198C40F0" w14:textId="77777777" w:rsidR="0057712C" w:rsidRDefault="0057712C"/>
-    <w:p w14:paraId="34A3FC33" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
+    <w:p w14:paraId="69E43811" w14:textId="77777777" w:rsidR="0057712C" w:rsidRDefault="0057712C"/>
+    <w:p w14:paraId="7347DB16" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0057712C" w14:paraId="4724D608" w14:textId="77777777" w:rsidTr="0057712C">
+      <w:tr w:rsidR="0057712C" w14:paraId="6822BF02" w14:textId="77777777" w:rsidTr="0057712C">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120EEF2C" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0057712C" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="26ACBEF3" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0057712C" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FA18C4" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="009B571E" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="4C262FBE" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="009B571E" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5294F05E" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00CB2A05" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="70026017" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00CB2A05" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D625D5" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="262D4AEB" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5076347E" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0064778A" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="329FD6E3" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="0064778A" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C8B6FD" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="3903A12D" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C20F35B" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
+          <w:p w14:paraId="5B4B059A" w14:textId="77777777" w:rsidR="0057712C" w:rsidRPr="00D96F2F" w:rsidRDefault="0057712C" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="6BD27D4E" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="5EC65779" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B33C101" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="1806964E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8023DF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4FC0FB5D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B571E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DECFA0E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="3977EE23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="009B571E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4741AEF9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="48F775E7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
             <w:r w:rsidRPr="00136EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE24FAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="5872F9CE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация сульфат-ионов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E16F1FE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4DE63A56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ: 2-50 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="414E70D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="1458E1AB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="794AF011" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="00861E52" w:rsidP="0057712C">
+          <w:p w14:paraId="30D60A3B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="00861E52" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861E52">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE8BCD4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="1E533A40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31940-2013 р.6 (метод 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA0E635" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="79EE614B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AC6D41" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4917755A" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E7FC99" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="23FDE852" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3C6EAD65" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="62B51295" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051E0B28" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7A1693F2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C9EADB5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4F36A6B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E7AF117" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7EA5D732" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7FCE67" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="3B3DA5E1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1E3775" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4711875F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация ионов марганца</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31426F07" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="0683312A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: св.0,01 г/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAA2C1E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7201D014" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="076B6D2B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4A987578" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F47BE2C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="55DF4D24" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4974-2014 п.6.5 (метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E5776A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="729F4208" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="6B99A3D5" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="573B3B83" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFECA4A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="5796CAB3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00546257" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55A3677A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4EEB166F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C5910D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="2BC87F43" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5AA8D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="45C6E623" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация полифосфат-ионов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070C2989" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7A779A6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: ≥ 0,01 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A20FAF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="596BBC35" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C409F23" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="15202615" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5625F793" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="0D61AB87" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18309-2014</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.5 (метод А)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0997B7F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="76FE20D9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C795859" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="0E3F17A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="763F0B19" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="257A1318" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="412B29AE" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="5DADDD7B" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002F15FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="1666E87C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="296B959B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="04F19300" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F57171B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="42A11215" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2A05">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1E26B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="383F9A7A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация железа общего</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC05EB8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7B1614E8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,1-2,0 мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FEBF0B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="192CF947" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BF3C8C3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="6D63C8F8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4269AA6B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="2821CA6E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 4011-72 п.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ABBB2F2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
-[...7 lines deleted...]
-          <w:p w14:paraId="3DCCD338" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="335FAD03" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787D17C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75CFD4FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="7205A593" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="77A97C90" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="0A4153AB" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEAD98B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="721692DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FA88176" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="670D5106" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7B6F25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="04EA2F1F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D719C4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>00.09/08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4063D222" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="271E66DE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общая минерализация (сухой остаток)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50812736" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="545D2BBD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CA19B0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="1563CA61" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18164-72</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35482AF6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
-[...7 lines deleted...]
-          <w:p w14:paraId="2CA4F7C9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="3057A11D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCCA004" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FC29A62" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="4123820F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="395FE60A" w14:textId="77777777" w:rsidTr="00873169">
+      <w:tr w:rsidR="002113B3" w14:paraId="316E6F38" w14:textId="77777777" w:rsidTr="00873169">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1C8DC9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="07336EE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E781A08" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="5B32A56D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508B7FB8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="41013D0F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0068676C" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D719C4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100.09/</w:t>
             </w:r>
             <w:r w:rsidRPr="001A0C64">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AF9561" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="679048F4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Жесткость общая</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7502746A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="254BB70C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,1- св.0,4 °Ж</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A38FFF7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="64BA0B3E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77C09180" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="504E3917" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="0064778A" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="319AD58F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="63F112F3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31954-2012 п.4 (метод А)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BFFA4BF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
+          <w:p w14:paraId="3270EE30" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="0057712C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F08DF62" w14:textId="77777777" w:rsidR="00895D87" w:rsidRDefault="00895D87">
+    <w:p w14:paraId="74AD91A1" w14:textId="77777777" w:rsidR="00895D87" w:rsidRDefault="00895D87">
       <w:pPr>
         <w:sectPr w:rsidR="00895D87" w:rsidSect="00F62C77">
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14459" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="51B4C3B6" w14:textId="77777777" w:rsidTr="00BB69E9">
+      <w:tr w:rsidR="00F62C77" w14:paraId="7E371DC4" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026E6C9A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="41B8C8F8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6148F3AF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="6902B91E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B97311" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00CB2A05" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="2884AABD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00CB2A05" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538032A2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="0496CB49" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78235A6C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="280172F5" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F50DED0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
+          <w:p w14:paraId="5AA3E6C3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C80BBE2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00895D87">
+          <w:p w14:paraId="5CD8A4CC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="00895D87">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="150902CA" w14:textId="77777777" w:rsidTr="00BB69E9">
+      <w:tr w:rsidR="00425B4A" w14:paraId="35BEFA2A" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC50B90" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="237DEB7B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0859631D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="30BF8A27" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="683C142B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="3F23C40C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Выбросы загрязняющих веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE9E25" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="5A24DDF2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E65DA30" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="536361BB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54706117" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="26A93474" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отбор проб и определение концентрации твердых частиц (пыли) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7649A0B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="444E00BC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 15-20000 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01A7AC3B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7F7F07C8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: менее 50 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="188710CD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="475A7B8B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6B2A">
-[...7 lines deleted...]
-          <w:p w14:paraId="109C5940" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+            <w:r w:rsidRPr="00425B4A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Разрешение на выбросы загрязняющих веществ в атмосферный воздух № 03/17.0213 от 15.03.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75424EF2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6B2A">
-[...30 lines deleted...]
-          <w:p w14:paraId="5918A3E2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          </w:p>
+          <w:p w14:paraId="0BDB96C0" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2153FD11" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="0232E88B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E203CCF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="760FD716" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25C99D8E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="58BB68D8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42AE0795" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="28B20EFF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2965C568" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="51F60F06" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4052FE4C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="67AB3078" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4AF28971" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6F5CE3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="558F9A1A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244B3C85" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0117C06D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="755D7BCD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00EA6B2A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="073DB512" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E635E3D" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="6522F9E3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D96E5B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756B5A51" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3274DDA6" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4867E579" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54DB2753" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76808938" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1D2307" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D59CC8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51EC8B4F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AA929B1" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B15CE4" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00EA6B2A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6558321A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1D457EC2" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ. МН 4514-2012</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03870E7E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
-[...23 lines deleted...]
-          <w:p w14:paraId="0F028AF9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="0E1C897C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ИСО 12141-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9A29D4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="77D30594" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7589ED0F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="475840AD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08438CC6" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1FB5F9CD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="227C4AFE" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="233CF5DB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1555BB8E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="74B097DD" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="02C59FC5" w14:textId="77777777" w:rsidTr="00BB69E9">
+      <w:tr w:rsidR="00425B4A" w14:paraId="216A3758" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="793"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15BCCECF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7A8FE0EA" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0756A35C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7CB47208" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21C5B0D4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="31879504" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381D7588" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="396C9AE3" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D32A4F1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="167EC78A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEE96C7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="18B9C124" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации серной кислоты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1B3958" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="29334AE9" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,1-8,0 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6573B1EB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
-            <w:pPr>
+          <w:p w14:paraId="2FCD9567" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227D731E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7CE95234" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ. МН 5009-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B60B35" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="1E03812A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FD8CAC4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="077EEDDF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AE7AB3A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="2B782DAC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64A0AACE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="3C7CF906" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="3D03F61B" w14:textId="77777777" w:rsidTr="00BB69E9">
+      <w:tr w:rsidR="00425B4A" w14:paraId="4B484E4B" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="728EF080" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="02D9EE7C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AD5795" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7D9EB168" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4505F46D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="4C08E2FC" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107ED8D6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="0BF8C63A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D51380C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="61D94907" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE007F0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="67D386F4" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации натрия гидроксида (аэрозоль едких щелочей)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309D6B77" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="38ED30AF" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 0,02-3,50 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22306F93" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="7E716E94" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37352ED9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
-            <w:pPr>
+          <w:p w14:paraId="60AC2F21" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E530983" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="4898FF7F" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (метод Б)</w:t>
+              <w:t>МВИ.МН 5866-2017 (метод Б)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22A08F6E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
-[...23 lines deleted...]
-          <w:p w14:paraId="6F5C0923" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="308E844D" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66765DA7" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65F3CE25" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553852A8" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38D7772E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="6CC7E27A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00D96F2F" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="47B57E09" w14:textId="77777777" w:rsidTr="00BB69E9">
+      <w:tr w:rsidR="00425B4A" w14:paraId="54CB97EE" w14:textId="77777777" w:rsidTr="00BB69E9">
         <w:trPr>
           <w:trHeight w:val="1542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C052DD8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="2FF06359" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DBC8E9C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="3420077A" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55B7DA07" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="4BCBAB5C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093412D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="5F79D2AB" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC382D8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="5F93D9B0" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>100.01/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="407F6FE9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="46132089" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации масла минерального нефтяного (аэрозоль индустриальных масел)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F51682" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="66D3FB50" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ДИ: 0,5-100 мг/м</w:t>
+              <w:t>ДИ: 0,5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3122C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6D6367" w14:textId="77777777" w:rsidR="002113B3" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="6D5D1A34" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...194 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA9BFD4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="00F3122C">
+          <w:p w14:paraId="27C33D8B" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>АМИ. БР 007-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="081CD2B1" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRPr="00F3122C" w:rsidRDefault="00425B4A" w:rsidP="00F3122C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F3122C">
-[...80 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B104BA" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRDefault="00BB69E9"/>
-    <w:p w14:paraId="5A0F04CC" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
+    <w:p w14:paraId="2190782E" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRDefault="00BB69E9"/>
+    <w:p w14:paraId="3E5F33B5" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
+    <w:p w14:paraId="654F8D07" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
+    <w:p w14:paraId="37E2436C" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
+    <w:p w14:paraId="7E416610" w14:textId="77777777" w:rsidR="00425B4A" w:rsidRDefault="00425B4A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14459" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB69E9" w14:paraId="4BB96530" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="00BB69E9" w14:paraId="4850D8B6" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37ECEA" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="2DF5803B" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35888894" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="3E451A32" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EC58C0" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="7C0AC3EE" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7315A66C" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="440B8483" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209E73EC" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="08E76398" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00F3122C" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D1F3C8" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="2FE47511" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068231B3" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
+          <w:p w14:paraId="6A6BE584" w14:textId="77777777" w:rsidR="00BB69E9" w:rsidRPr="00D96F2F" w:rsidRDefault="00BB69E9" w:rsidP="00BB69E9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="29762790" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="43B98D0A" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226BAF04" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="60969D33" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1825F85C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="0D199AA0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03B594FA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2A4DB196" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Выбросы и загрязняющих веществ в атмосферный воздух от стационарных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6820ED18" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="01A28995" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5234AD5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5384D48C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EB244B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="29DADA46" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентрации гидрохлорида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CDC3FD7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4BF48572" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ДИ: 0,5-50 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0889F8D8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="7EB05455" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Разрешение на выбросы загрязняющих веществ в атмосферный воздух № 03/17.0213</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301C32DD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4DA02CA0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>от 15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D80B32" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="14DCD7C2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F325EDF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="774DFAF3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A6E6575" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="05A13571" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3837082E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="148BD897" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>МВИ.МН 6083-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32419BE9" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5400D698" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A071343" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3F3578D5" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7AAE1C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="016967A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002113B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="46C53886" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="4C489A32" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D88C6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="406494A5" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728F94D3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="6DA76557" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="094D4616" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="49E7ADEB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74866EF7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5807FF30" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="645BE3AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="45D5C714" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343A5E0F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="354320A9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Температура газопылевых потоков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E3722BE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="6B48B76D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="643C9CD3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5FB1CE1A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-03-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="045947A3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="433C9EE0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="701DEACA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="07A7D2A4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="78908745" w14:textId="77777777" w:rsidTr="001D67C2">
+      <w:tr w:rsidR="002113B3" w14:paraId="179F0C74" w14:textId="77777777" w:rsidTr="001D67C2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17165150" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="185047FC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E3A1B5D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5AE63D87" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2638AC8F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4DD3399C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6740A165" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3B560025" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357C896B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="6D50698D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B08CAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="40EE2575" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Скорость газопылевых потоков, м/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61111179" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="0B1FCE40" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66D8463E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5E38316F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-02-2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="120B98F6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2CCD5467" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="61F7C013" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5C2BCE88" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4ABE58A1" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="11139906" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA25142" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4BAD77D6" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D144018" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="58DB2156" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CEBC0DF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="699ABCDA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B52F112" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="704BE483" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47F71302" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2A8A7651" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA11AE7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1CE9DDAA" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Расход газопылевых потоков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B91EE53" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="52E98D3C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2870E143" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="64DC25C4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-02-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D7E8B9A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="6CA1AA6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="5B69ED5E" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="24C0EB29" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035AEF7C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="37E2400A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A2171A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="7DBF96B2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3122C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F5D1CFC" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3A052D6A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222DAF8A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="73AC13FF" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB3F941" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2B880B55" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35.062</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6E0E54" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1D2792B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Давление газопылевых потоков, Па</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75286C94" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="12348AB1" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA4F38" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="04B966B8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-03-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="141DEF16" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="57A66015" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="0F716826" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="6E85C4BA" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C408D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="180A3C18" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4093E3D7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5BB02109" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="049890BE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="0EF03894" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/42.000 100.01/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF57022" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="30B7453B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация кислорода </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DBC183" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="01E7BC82" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д: 0-21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="269B8D7E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="32377310" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388FD884" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1445EA42" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2017</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01720D35" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5938AE5B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="38A8C6B3" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="70595820" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB52EA2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1CD91473" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DCABE01" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4EF24370" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05E7F097" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3F11FA5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E057FE0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2FBE204B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация углерода оксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24077A3F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2BE9AFAB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Д: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Д: 0-10000 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ррm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DE9981E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3F050578" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157D9533" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3EAF97F9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2017</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DD17CAE" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="7165FAF4" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="5C1C5270" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="59044D15" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDB904D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2E96BCA3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B3BBA8F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="67CF7A2D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D70B899" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1D8EFCB2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58668558" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1181052B" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация азота оксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="701670E9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="1DB0078F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="001D67C2" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Д: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Д: 0-5000 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ррm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27F682B9" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="051EB0A0" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3701B239" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="056A9C08" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2017</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="571F0554" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="65F09155" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="7B3C02E8" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="5C5B493C" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4593743E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="150E0B5A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44DF5B65" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="56D644AD" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47C2089C" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="75157789" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D1171E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5397C90A" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Концентрация азота диоксида</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6570E0EB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00BB69E9" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="010871A8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00BB69E9" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Д: </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Д: 0-200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ррm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36717D80" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3BFCF886" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE86115" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="72D6F2E3" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2017</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FE12456" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="3B30DB56" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002113B3" w14:paraId="4824B900" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="002113B3" w14:paraId="2AE598DE" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48486E4D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="35155837" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA5959" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DBC48BB" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="0EE61285" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3EEFB8" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="2B61384F" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00AB5037" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.01/ 42.000 100.01/ 08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="187F521E" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="4BB9E6D2" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00EA6B2A" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Концентрации серы  диоксида</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Д: </w:t>
+              <w:t xml:space="preserve">Концентрации </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>0-5000</w:t>
+              <w:t>серы  диоксида</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="35D8E201" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Д: 0-5000 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ррm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FC8161" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5C63006D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00F3122C" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FC43E7" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="5D143B0D" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00850720" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.МН </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>МВИ.МН 1003</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-2017</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66C5AA57" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
+          <w:p w14:paraId="6C2A3950" w14:textId="77777777" w:rsidR="002113B3" w:rsidRPr="00D96F2F" w:rsidRDefault="002113B3" w:rsidP="003F1EAF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43DA1655" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
+    <w:p w14:paraId="45263837" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
       <w:pPr>
         <w:sectPr w:rsidR="005B45A1" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="209792D9" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1"/>
+    <w:p w14:paraId="66477F54" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="6DC01B32" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="00F62C77" w14:paraId="087117A6" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71E94BBF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00090104" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="5FECA230" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00090104" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E0BD214" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="14170220" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46870E20" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D554FB" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="51B954AC" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00D554FB" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4635B8B1" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="4DF23C86" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FB3AB1" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0002518C" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="6108CC0D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0002518C" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62074A5A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00F94B52" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="2988F3BA" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00F94B52" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBC456C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="005B45A1">
+          <w:p w14:paraId="05FAFAB8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="002113B3" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="4C18926F" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="065700C2" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="1158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE03AA1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="75A4F49F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E36413B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5449763D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:right="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Системы вентиляции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227128F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2149F361" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00.13/ 23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3D2581" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2D0A9553" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические испытания: с</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>корость потока, давление, расход воздуха, температура перемещаемого воздуха, относительная влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D4B249" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0A0F56C4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СНБ 4.02.03-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C86DFD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="098046DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C306A16" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="192B65D4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1862AC68" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="30EE2BD1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7CC02A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3C13B470" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4CF70" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5AFDF96A" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF70720" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5C563158" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD9582D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="71AFF500" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="73142A86" w14:textId="77777777" w:rsidTr="003F1EAF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="756E5400" w14:textId="77777777" w:rsidTr="003F1EAF">
         <w:trPr>
           <w:trHeight w:val="4743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B68F3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="52C4BA6A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A19B48" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6030473A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCEF29E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="37296A4A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073E92F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4ADF7A24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="069888B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A5D8813" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.065</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C18170" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="713A284D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.060</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E8F7EEE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5F290549" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/23.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="520530C0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="43BCB057" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2C09BF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="38C5C5E2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Параметры микроклимата:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="307EAF9E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1645457F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- температура воздуха;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="072401F7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A87DD2B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- относительная влажность воздуха;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B6C11BD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="493CB820" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- скорость движения воздуха. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF12B31" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3970870E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E12E517" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2CF9FF5A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35EBB1F2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0DC5DC51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E165DDE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7AA1C0E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00857813">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив, утв. Постановлением Минздрава РБ от 14.06.2013 № 47</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1BD608" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2A714D15" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="11"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65EEB637" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="57A6F445" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6B2A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.ГМ. 1860-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11D1367F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
-[...7 lines deleted...]
-          <w:p w14:paraId="222469CD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3AF5EC82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077F1138" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FB91C5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="30C44A97" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA6B2A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67B04F76" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
+    <w:p w14:paraId="24997957" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="005B45A1">
       <w:pPr>
         <w:sectPr w:rsidR="005B45A1" w:rsidSect="00F62C77">
-          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E55A93" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="003F5000">
+    <w:p w14:paraId="2ED0C377" w14:textId="77777777" w:rsidR="005B45A1" w:rsidRDefault="003F5000">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6647555A" wp14:editId="59A254C1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4138ADBC" wp14:editId="36417F51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2205990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8907145</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1400175" cy="692150"/>
                 <wp:effectExtent l="9525" t="12700" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1791999449" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1400175" cy="692150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4AAB4A04" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
+                          <w:p w14:paraId="5DDC996D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                             <w:pPr>
                               <w:pStyle w:val="6"/>
                               <w:ind w:right="-143" w:hanging="142"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="ru-RU"/>
                               </w:rPr>
                               <w:t>06.11.2025</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="28434EA0" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
+                          <w:p w14:paraId="72F6D5E4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="-142"/>
                               </w:tabs>
                               <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="ArialMT"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>дата принятия решения</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6647555A" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:173.7pt;margin-top:701.35pt;width:110.25pt;height:54.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PYs8FAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpG2MOEWXLsOA&#10;rhvQ7QMUWY6FyaJGKbGzrx8lu2nQ3Yr5IJCm9Eg+Pq5u+9awo0KvwZZ8Osk5U1ZCpe2+5D9/bD/c&#10;cOaDsJUwYFXJT8rz2/X7d6vOFWoGDZhKISMQ64vOlbwJwRVZ5mWjWuEn4JSlYA3YikAu7rMKRUfo&#10;rclmeX6VdYCVQ5DKe/p7PwT5OuHXtZLhW117FZgpOdUW0onp3MUzW69EsUfhGi3HMsQbqmiFtpT0&#10;DHUvgmAH1P9AtVoieKjDREKbQV1rqVIP1M00f9XNUyOcSr0QOd6dafL/D1Y+Hp/cd2Sh/wg9DTA1&#10;4d0DyF+eWdg0wu7VHSJ0jRIVJZ5GyrLO+WJ8Gqn2hY8gu+4rVDRkcQiQgPoa28gK9ckInQZwOpOu&#10;+sBkTDnP8+n1gjNJsavlbLpIU8lE8fzaoQ+fFbQsGiVHGmpCF8cHH2I1oni+EpN5MLraamOSg/vd&#10;xiA7ChLANn2pgVfXjGVdyZeL2WIg4A0QrQ6kZKPbkt/k8Ru0FWn7ZKuksyC0GWwq2diRx0jdQGLo&#10;dz3T1UhypHUH1YmIRRiES4tGRgP4h7OORFty//sgUHFmvlgaznI6n0eVJ2e+uJ6Rg5eR3WVEWElQ&#10;JQ+cDeYmDJtxcKj3DWUa5GDhjgZa68T1S1Vj+STMNIJxiaLyL/1062XV138BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBNce334QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLsL&#10;0qLI0jSNxnOrF29bmAKRnQV2W6hP73jS48z/5Z9v8vVsO3HG0beONEQLBQKpdFVLtYaP99f7RxA+&#10;GKpM5wg1XNDDuri+yk1WuYl2eN6HWnAJ+cxoaELoMyl92aA1fuF6JM6ObrQm8DjWshrNxOW2k7FS&#10;K2lNS3yhMT1uGyy/9ierwU0vF+twUPHd57d9226G3TEetL69mTfPIALO4Q+GX31Wh4KdDu5ElRed&#10;hockTRjlIFFxCoKR5Sp9AnHg1TKKUpBFLv9/UfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAuT2LPBQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATXHt9+EAAAANAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
+              <v:shape w14:anchorId="4138ADBC" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:173.7pt;margin-top:701.35pt;width:110.25pt;height:54.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PYs8FAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpG2MOEWXLsOA&#10;rhvQ7QMUWY6FyaJGKbGzrx8lu2nQ3Yr5IJCm9Eg+Pq5u+9awo0KvwZZ8Osk5U1ZCpe2+5D9/bD/c&#10;cOaDsJUwYFXJT8rz2/X7d6vOFWoGDZhKISMQ64vOlbwJwRVZ5mWjWuEn4JSlYA3YikAu7rMKRUfo&#10;rclmeX6VdYCVQ5DKe/p7PwT5OuHXtZLhW117FZgpOdUW0onp3MUzW69EsUfhGi3HMsQbqmiFtpT0&#10;DHUvgmAH1P9AtVoieKjDREKbQV1rqVIP1M00f9XNUyOcSr0QOd6dafL/D1Y+Hp/cd2Sh/wg9DTA1&#10;4d0DyF+eWdg0wu7VHSJ0jRIVJZ5GyrLO+WJ8Gqn2hY8gu+4rVDRkcQiQgPoa28gK9ckInQZwOpOu&#10;+sBkTDnP8+n1gjNJsavlbLpIU8lE8fzaoQ+fFbQsGiVHGmpCF8cHH2I1oni+EpN5MLraamOSg/vd&#10;xiA7ChLANn2pgVfXjGVdyZeL2WIg4A0QrQ6kZKPbkt/k8Ru0FWn7ZKuksyC0GWwq2diRx0jdQGLo&#10;dz3T1UhypHUH1YmIRRiES4tGRgP4h7OORFty//sgUHFmvlgaznI6n0eVJ2e+uJ6Rg5eR3WVEWElQ&#10;JQ+cDeYmDJtxcKj3DWUa5GDhjgZa68T1S1Vj+STMNIJxiaLyL/1062XV138BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBNce334QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLsL&#10;0qLI0jSNxnOrF29bmAKRnQV2W6hP73jS48z/5Z9v8vVsO3HG0beONEQLBQKpdFVLtYaP99f7RxA+&#10;GKpM5wg1XNDDuri+yk1WuYl2eN6HWnAJ+cxoaELoMyl92aA1fuF6JM6ObrQm8DjWshrNxOW2k7FS&#10;K2lNS3yhMT1uGyy/9ierwU0vF+twUPHd57d9226G3TEetL69mTfPIALO4Q+GX31Wh4KdDu5ElRed&#10;hockTRjlIFFxCoKR5Sp9AnHg1TKKUpBFLv9/UfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAuT2LPBQCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEATXHt9+EAAAANAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4AAB4A04" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
+                    <w:p w14:paraId="5DDC996D" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A00B0F" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                       <w:pPr>
                         <w:pStyle w:val="6"/>
                         <w:ind w:right="-143" w:hanging="142"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                         <w:t>06.11.2025</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="28434EA0" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
+                    <w:p w14:paraId="72F6D5E4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007168E4" w:rsidRDefault="00F62B03" w:rsidP="00722C8D">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="-142"/>
                         </w:tabs>
                         <w:ind w:left="993" w:right="-179" w:hanging="1135"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="ArialMT"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>дата принятия решения</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
@@ -20448,6266 +20151,6297 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="522E5E6B" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00F62C77" w14:paraId="7E0C9C98" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06D0AB26" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="19E7834D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E427A18" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="61A4D6FF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2752A16B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00116EA4" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="0BD8CD0E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00116EA4" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28075047" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00DA38C0" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="173F5274" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00DA38C0" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9F756E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="734AE0BD" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F68DB4B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
+          <w:p w14:paraId="1A9CA022" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24B1C063" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
+          <w:p w14:paraId="05B7FA5E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6C1AB12D" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3E5A9C2F" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E92183" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="44E0791E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B774FC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="72933E26" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0FAB96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="15C4383C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16364A46" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="23AE162A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:hanging="108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100.12/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCC1C6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6894FDDB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>Шум:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="206B2F88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="36DBA808" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>- уровни звукового давления в октавных или треть-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C66BFF">
               <w:t>октавных  полосах</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C66BFF">
               <w:t xml:space="preserve"> частот, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0B3525" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="23C9FCD8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>- уровень звука, дБ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0802A3E3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="16F5BE51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t xml:space="preserve">- эквивалентные по энергии уровни звука, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C66BFF">
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C66BFF">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6855EDF7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6C92E6B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t xml:space="preserve">- максимальные уровни звука в </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C66BFF">
               <w:t>дБА</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439706E7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5AA9EAA6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.003-83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F0B485" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="439BB8FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постановление Совета Министров от 25.01.2021 № 37 «Об утверждении гигиенических нормативов»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="144A1BAD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4814EE8B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A1468A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="66103784" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFFC055" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="172EA7CF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.050-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D826BDA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="73E87667" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F703E1F" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="38135530" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000C0062" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="58B7F15F" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67777043" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="23B3A8AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="78B35C98" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="07A233CB" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570BF5F8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="35269EC7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E035A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E81738" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="25A5FAC2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62CF76F0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6B919C5F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Проволока</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C12CCD9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4C28D5AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08498936" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="559A6713" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08219112" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1F712F34" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Диаметр, овальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC718B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="542C9590" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="130BC84D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4D728D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация на продукцию </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460FDEB4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3EAE3F8E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3282-74 п.4.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69DF8A16" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3DC90DCB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FC16102" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6522EB1A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6FA2E395" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="02FFEDB9" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F42F61" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="74A9A312" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19CA4EF8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2AE1EFD0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01443273" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="38B9C538" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30501BA7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="49CFDA32" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Временное сопротивление разрыву</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C41A027" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="45F29CBC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA9A5E9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0773B9B5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234EC482" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7DA80D52" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD57DC1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="33140850" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 10446-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C461660" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="228FB2EA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>(ИСО 6892-84)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D542BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7DCF8A47" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 1497-84 п.4.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6DE251" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1DF8CCBE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>ГОСТ 1497-2023 п. 7.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="619003DB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6CD34DBE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00C66BFF" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00C66BFF">
               <w:t>СТБ ISO 6892-1-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CF0DEDE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="015A5F20" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="13C932B2" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="60842FC6" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5701AB8F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F4F944C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="761F8475" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1AF8EE87" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="322971D8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5AE3841A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B013053" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="654FAD7A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Перегибы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77A7DD94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3CBF032D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DEC79A9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="06E9B7BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 3282-74 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7404552F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4F3A475E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п. 4.4 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6544D19A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="09D0B11A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1579-93</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C29DF95" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2626DEA8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(ИСО 7801-84)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D731A6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3C388CF4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="69620F13" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="18B37500" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AA9681" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4A29B58A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="335CA36A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3D265D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F5D71A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="03E0C691" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/ 29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0949BFC3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="612E6D4F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5959">
               <w:t>Относительное</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA5959">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA5959">
               <w:t>сужение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D4E61F8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4D245839" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731167E5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="06596B76" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10446-80 (ИСО 6892-84) п.4.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCB9F51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F7C3ECC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-84 п.4.11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ABF29F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4C81E30A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-2023 п.7.11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A876B8A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2DEFC2B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6892-1-2022  п.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68358CA9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="620C9B6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="18590992" w14:textId="77777777" w:rsidTr="00C66BFF">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1893E992" w14:textId="77777777" w:rsidTr="00C66BFF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71E94A61" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="379C30A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004E035A" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DD75C75" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7E036496" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A02B9A9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6336BA3D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.99/ 29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05997B57" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="459397CB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Относительное удлинение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C1D5E24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4A331439" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB18B5B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="249BA181" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="0023580E">
-              <w:t>ГОСТ 10446-80 (ИСО 6892-84) п.п. 4.3, 4.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F3BFAB2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+              <w:t xml:space="preserve">ГОСТ 10446-80 (ИСО 6892-84) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:t>п.п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0023580E">
+              <w:t>. 4.3, 4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018FA0B1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="0023580E">
               <w:t>ГОСТ 1497-84 п.4.8-4.10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B0D7A4C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7E145D12" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="0023580E">
               <w:t>ГОСТ 1497-2023 п. 7.6-7.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F198435" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6E437346" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0023580E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023580E">
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0023580E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="0023580E">
               <w:t xml:space="preserve"> 6892-1-2022 </w:t>
             </w:r>
             <w:r w:rsidRPr="0023580E">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40F1D3D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2CAA33D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AD0E26F" w14:textId="77777777" w:rsidR="004E035A" w:rsidRDefault="004E035A">
+    <w:p w14:paraId="7D74426E" w14:textId="77777777" w:rsidR="004E035A" w:rsidRDefault="004E035A">
       <w:pPr>
         <w:sectPr w:rsidR="004E035A" w:rsidSect="00F62C77">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="426" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="00FDC276" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00F62C77" w14:paraId="76382570" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8B7F3D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="004E035A" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="70255F3C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="004E035A" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449D0281" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="64C36294" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5675E34E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="36A9A341" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="039E1C61" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="24E8C623" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B35E13" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="1105F82C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="732CD884" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
+          <w:p w14:paraId="2D0E6017" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="005B45A1" w:rsidRDefault="00F62C77" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7B2316" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="004E035A">
+          <w:p w14:paraId="1B891D5C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRDefault="00CD77CB" w:rsidP="004E035A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="4687A23B" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="49FB9077" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2219D693" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="630143C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54499799" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
+          <w:p w14:paraId="42922081" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="005B45A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шплинты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2649B7E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
+          <w:p w14:paraId="7AF5CE53" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="752065D0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="42F941B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Конструкция и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76EEE168" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="6F5AAAD2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 397-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454A54EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="045833FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA91BEE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="46CEB0B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 397-79 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A161C3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="025D8352" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.п.4.2-4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3049AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="58838E6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул. Фрунзе, 2, 247500, г. Речица, Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="02E74703" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="53262C30" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C677B3D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="52E1FDCB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08EFA9C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="42D24969" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D51103B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
+          <w:p w14:paraId="185713DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00850720">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E89893" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="5FA1F381" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Загиб </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B322408" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00F8508D">
+          <w:p w14:paraId="63077D1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="00F8508D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9D1E92" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="3157DF43" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 397-79</w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005B45A1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FAAB4CE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
+          <w:p w14:paraId="131CCE61" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005B45A1" w:rsidRDefault="00CD77CB" w:rsidP="008A61EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7DE9EADA" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2679802C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C0172" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A7A1C2E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64F07DEE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3997FC62" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850720">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гвозди</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="791C0C9E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="16BA1631" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="441CFE96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7BF2206D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Предельные отклонения диаметра стержня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="275F9DA1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="12D2F282" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2EFADD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="41AE10E9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4028-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175AADCE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4DCB9083" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4030-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCA702F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1573D193" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4032-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D3E8554" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="173BC208" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 4035-63</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728DC194" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6A8F6746" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43483158" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1A79D561" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 3282-74 п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4399CA12" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4EFBA1C2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="2357674A" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="041920C8" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E3B6FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1E36D2A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67EFE33F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="383C3320" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78EDD1D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="78822006" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5697D270" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3313785F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Предельные отклонения на длину</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1970E87C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0CFDA776" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B938FB3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7A0E1043" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06FC97C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0892D59A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="1A270A3B" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F443EBA" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B224BFC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="530B5619" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DC9F50A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="74F2D4D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67CA4916" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="22DB7108" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5662C3A2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="578BF362" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Угол заострения по граням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25F7F43F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F04C846" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3461D8EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6583FED1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28CBACE1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="13D38C84" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28B3F0BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="35C26FB5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6FD4030F" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="50C7A405" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C03A2B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="78276CD0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7784816C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1B866286" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31660B77" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0D7E6502" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32D29831" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="44F5A54A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонение от соосности головки относительно стержня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54255FF9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1ED2DE21" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38DFBAEF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1AA04E17" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A1336BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="12E08161" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E2801A5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="49D0227B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="5B812070" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2B86399E" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33865AC6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="15EC3DC5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44552F60" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="230A5BE6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130760BA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5F745C45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D1673CC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0E04BB7B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Отклонения от круглости головок</w:t>
+              <w:t xml:space="preserve">Отклонения от </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>круглости</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EA5959">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> головок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="016523BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="66990D30" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2018E034" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="189BCA6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="755DFCDC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2BB15EDD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="007042C1" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31BA84B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4E90FEA7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="3C58AA39" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3A15B97A" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C653FD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="575D19EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A90C894" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="29B83D11" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F6BD465" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1C0B6FD9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76BFFF7A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7DCE93EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Односторонний равномерный прогиб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB8F4E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="790DB87F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5897952F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1E6BD268" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75 п.3.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A431B6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="29739369" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B7FAE91" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="51EADC64" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="47638E48" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="376DDF82" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3087135E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="6E794C4B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="005D0C50" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48FEBBA3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3E70C452" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7148C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="072846FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6802286D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2F3869DF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Конструкция и размеры:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D5BC88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="2242638F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-диаметр головки;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63AE8C90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="67F22CBA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-высота головки;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A536461" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="50AADC39" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-диаметр стержня;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C3E9E94" w14:textId="77777777" w:rsidR="00745BD1" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00745BD1">
+          <w:p w14:paraId="45CF4BD3" w14:textId="77777777" w:rsidR="00745BD1" w:rsidRPr="00EA5959" w:rsidRDefault="00CD77CB" w:rsidP="00745BD1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA5959">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-длина гвоздя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79565639" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3C9CC4AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0036CD56" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="653217AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516FFCD6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4DC3718F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00850720" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5043781B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5DE864BF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="088BA79B" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="737A2F71" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51563E44" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0D245C31" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="749F95EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="46F16EBC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">Шурупы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2947ECDC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3731FF35" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4756714A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="14187716" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A44F4A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="099D50E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="226AA388" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="73345898" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1144-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70104B5B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="3A37BA67" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1145-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C27CFAE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="06F6CC93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1146-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E571628" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4512DDFF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DF9F577" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7FDB5B1F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094AB684" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1D43AC26" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1248A918" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="482FF942" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="22D571DA" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F6CD18B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70A9AD63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="317AF36B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="386DA521" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="54D922F7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6164A7B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="291F486E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D824728" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="302A709D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39F0AE29" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="672F09E7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="615632A2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
+          <w:p w14:paraId="129BDF14" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E16597" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="00C9B4EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C032B8B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="552E6D1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00AA5D99" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="711CF841" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="3DDEEE45" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="6D8480D2" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717D85AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0CAFAC1F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="777DF5C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4A6AE705" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="364AD73E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="022D88C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70303A6A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="27E50B98" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размер внутреннего диаметра резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="053DECFF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
+          <w:p w14:paraId="18FA7CC6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33B9A91C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5C916509" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1147-80 п.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74997308" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="50DDF172" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C67AA5B" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRDefault="008A4F1B"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="192EE801" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
+    <w:p w14:paraId="0F4EF366" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRDefault="008A4F1B"/>
+    <w:p w14:paraId="62DC5450" w14:textId="77777777" w:rsidR="00745BD1" w:rsidRDefault="00745BD1"/>
+    <w:p w14:paraId="399B6D1C" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A4F1B" w14:paraId="6521B05E" w14:textId="77777777" w:rsidTr="008A4F1B">
+      <w:tr w:rsidR="008A4F1B" w14:paraId="5F384255" w14:textId="77777777" w:rsidTr="008A4F1B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37872776" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="00EA5959">
+          <w:p w14:paraId="1AB5A22B" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57019D14" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="451AFAAD" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73F3DF7B" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="370F9B63" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD15C01" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="6CC8E4F4" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C388FA" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="7204431F" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F6AA6FA" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="288FFE6A" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49949B96" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
+          <w:p w14:paraId="371FEF9E" w14:textId="77777777" w:rsidR="008A4F1B" w:rsidRPr="00EF681E" w:rsidRDefault="008A4F1B" w:rsidP="008A4F1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="0B08F300" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3484AF35" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5877EF0C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0C55B117" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1A8497" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00745BD1" w:rsidP="00EA5959">
+          <w:p w14:paraId="4E777CA5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00745BD1" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00745BD1">
               <w:t>Шурупы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705D578A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="58F5B61C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F43C4C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="655826C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBA107D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="01D4EC54" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2017864B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="607AF6EE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4187C0E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="685FECF1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FFFB5E9" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4311BA49" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF25F45" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="1A24491B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="703DB9AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="7D154854" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="1501A04D" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="5B740D29" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715EEFAF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="61426549" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="621DFE9D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4B3483FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33BDB88F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="38B7DB39" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="105E1287" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0061E58A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Шлицы прямые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F990F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="46AF8BB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 24669-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183A6DD5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="578FC83E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="149436A9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="4201D5CE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7FFB61EC" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="38422467" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6F7892" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="0E29C91F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>11.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="217167A3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="74155AF6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A18F97" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="724F921D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F0E503F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="71A56163" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Шлицы крестообразные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73296A28" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="709600BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10753-86 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DA889B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="45A70A2F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B75063" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="343E777B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B93DB02" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="5B7A6B52" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10753-86 п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42458490" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
+          <w:p w14:paraId="02740721" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EA5959">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="582E8895" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0EEF7676" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E8A43A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5C7B4BBA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF12AE6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="0114F3EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">Заклепки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B078D9F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1BDE2D94" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>25.94/</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BD10553" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="35874AE1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00EF681E">
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CC5FEAB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="22505CFD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>ГОСТ 10299-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C7C4D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="000C1D65" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>ГОСТ 10300-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14D6E9A3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6BD06A1B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>ГОСТ 10304-80 п.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CDC5EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3583736A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6AD86FCC" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="56BED7AB" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3AAF86" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="13A05540" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:t>.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="426C50AA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="08F33D90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="505F714F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="768D7176" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00EF681E">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="788ABE96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2B46A5E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DBE66FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5056F691" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C820AB3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="333DF13E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E12235" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6A5CA5D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EEA3967" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7F52625F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AA8D87F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1694C4BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF681E">
-              <w:t>п.п. 3.8</w:t>
+              <w:t>п.п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF681E">
+              <w:t>. 3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A863CD4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="644C1B43" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="3A85211D" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3B342E96" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C45DCB3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="72649E66" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:t>.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F306E9B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="191DA2BF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30101743" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="20F93E3F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00EF681E">
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74592EFE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="14D5CDF5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Прочность соединения головки со стержнем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6CB552" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="694AE606" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1174C5C3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="796772F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D37B71" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="10B207BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17338155" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="18DF6BF9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>ГОСТ 10304-80 п.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF56735" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4E3DFD88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="1EB6FBFD" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="75F58D20" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20542C9B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5BEC04B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>12.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="583FEC55" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="087D9A41" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="275A514C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="559364D0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00EF681E">
               <w:t>25.94/</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EED90F9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="128F580E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонение от перпендикулярности опорной поверхности головки к оси стержня</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ADF7B6C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2031D86C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8EA558" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="334857B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D69E2E9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7959CEF5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3232B221" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="05659826" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10304-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DE85947" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="258AA91F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35B5E8F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5386D065" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="0FFD6D51" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="42606E0B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEDCB7C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="68340E0B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t>12.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79A4452F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="300B9AEE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DFF2711" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="005D0C50">
+          <w:p w14:paraId="48437B9F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="005D0C50">
             <w:r w:rsidRPr="00EF681E">
               <w:t>25.94/</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308A8EEB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5FEA5076" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонение от соосности головки относительно стержня заклепок</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E999BBF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3B1DA692" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F8C813" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7B8BF17F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:t xml:space="preserve">ГОСТ 10304-80 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64206B00" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="42BC99C3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10304-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB5C0A2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="586394CC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF681E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39ABD454" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7F503078" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00EF681E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="085764E4" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102">
+    <w:p w14:paraId="086A7EFB" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102">
       <w:pPr>
         <w:sectPr w:rsidR="00013102" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC6359A" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102"/>
+    <w:p w14:paraId="789614A2" w14:textId="77777777" w:rsidR="00013102" w:rsidRDefault="00013102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w:rsidRPr="005B45A1" w14:paraId="1BC48A5E" w14:textId="77777777" w:rsidTr="00A65767">
+      <w:tr w:rsidR="00F62C77" w:rsidRPr="005B45A1" w14:paraId="28972053" w14:textId="77777777" w:rsidTr="00A65767">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E032652" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="30A2868F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79E1D54D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="6610F197" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67C0F00B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="33111F4C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FC5C69C" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="32EA8099" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11614F1A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="69544D30" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D2458CF" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
+          <w:p w14:paraId="622221F2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00F62C77" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013102">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="566FD829" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00CD77CB" w:rsidP="00013102">
+          <w:p w14:paraId="527D3640" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="00013102" w:rsidRDefault="00CD77CB" w:rsidP="00013102">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="644B720F" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="77248363" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCFA15" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="48BFD948" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D12F1D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="02FF83CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD48265" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1F6F8DB0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>Болты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="759B4CDB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="159B6059" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61E06A9D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="04CC04C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7966E904" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="21E04D51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C063270" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3502DC0A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7786-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C9F9C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="49C04DA4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7801-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23805AAE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="716F5688" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7802-81</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2383B4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="575783F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7795-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0380569A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="536E4537" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7796-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D870CFD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="48622872" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve">ГОСТ 24705-2004 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710A24D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="78B6729B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>(ИСО 724:1993)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3451B4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="0A57924F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7798-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2F3B22" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5C9486B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7805-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DFC71E6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="48FFEB4C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 7808-70</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08AA69A3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1CF2A8E4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA3470B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2445E3FC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ ISO 898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE926A4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2847F405" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="017C63E2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6B692381" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.1-82 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1083C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3B83F4D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.п.3.1, 3.3, 3.5, 3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409C6FB7" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5054A203" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ул. Фрунзе, 2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C769F93" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="59D838FC" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD4B5B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="570F0AF7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6DAD4A5D" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="214EB823" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D63A827" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4ED16F1D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3336BFED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="53A09901" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566DC62E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="531AA3AA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C58BFCE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4005849A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03C32DA9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2EBCEB9A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71BB6E7B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="20A73CC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.1-82 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E8A4677" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4AD2685E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.п.3.1, 3.7-3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59BE1EB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="04FAB718" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="1F282F89" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="04D80E95" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0AC39A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="63FAD4D4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33FEC17D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="28C3B91C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F51AA62" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="77A136D1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B024081" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7EC0F359" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Предел</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>прочности</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -26725,2372 +26459,2386 @@
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>растяжение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7071529A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4B448E40" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="467AD18F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2011FCE7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70C63F47" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6D1FE09D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>п.п.9.1, 9.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="007668F4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7AF8D7CD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 1497-84 п.4.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A50A51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="377BBB8D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 1497-2023 п.7.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B89AFAD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="20D6CF3D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve"> 6892-1-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C255484" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6BD927C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7DED82CE" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="52715D82" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B45D9B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6FB42565" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:t>.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1977DE0D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6D0B8787" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="268E4AED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6E5B3F59" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BDD3466" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3D9A3C88" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Прочность соединения головки со стержнем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="302FFFC7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="61110957" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C743D26" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="65A049EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ ISO 898-1-2014 п.9.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="525ABC10" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="51415547" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="53719E6C" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3B360336" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC0269A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="621D2076" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3595AEE6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="12733FB6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6375EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6A5FF1B8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64B03D7F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7DC9206B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Твердость</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58340BA6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="27ED9D63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FAFC954" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="61BBA3D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 п.9.9 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75CB762D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7688ACB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 9013-59</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1981944F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7456EB3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>(ИСО 6508-86)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B236D33" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="458B0EED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 2999-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3920F07B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="02C86182" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ ISO 6507-1-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB665F1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="5C516FAC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="12B3B26D" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7A79A520" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48D78733" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2226046A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6A93EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="27840929" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B9FA97" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="0F603BA5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27CF2044" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="79DCE2EF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Высота </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>необезугле-роженной</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> зоны резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50158707" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="29FADB4B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E9E577" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="17BB9873" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ ISO 898-1-2014 п.9.10.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C1502D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="12D44334" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D1AA834" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="7422EA0B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="5CA65A46" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7F57CE32" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D0C9C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="27C0A3A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ED9AA63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="24530E38" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6A82AA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="215537F0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24238069" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5D4FB180" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Поверхностная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>твердость</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01020F05" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="555967FF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4706E23F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="61F77C13" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ ISO 898-1-2014 п.9.11.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2263E6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6E5FC7F4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 2999-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="385F7221" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6B86E0C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6507-1-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40AA3454" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="306A76AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="5566ED93" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="51EAE1CA" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E20E83" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="668E3DF6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F53A4B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="79EBF27C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66E1B965" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6BC2835E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C924023" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2036A4F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11B386DD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6B6335ED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F498169" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5818A6A7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31F66AAB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="44BE41B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="6C050B8D" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1BB908A3" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B4F6DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3AE4EEF4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="016F9405" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="7BAFE80B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308E307A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2665F34C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E675B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3033637B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Сбег и недорез резьбы</w:t>
+              <w:t xml:space="preserve">Сбег и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>недорез</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AF570C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="793DBD35" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3E7C3A5A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 27148-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5090A1B9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="3ED77247" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 10549-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57991FA1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6A47D0A0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285F5322" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="601B8B3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="097E9530" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="089C60DD" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18991603" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
+          <w:p w14:paraId="248D2384" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43EE393F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="559851AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2516FCA8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4F8221B4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DE7798B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4E53D7A6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Концы болтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="342EB266" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="0184CC4E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 12414-94 (ИСО 4753-83)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E7EB1EB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5E9E8D5F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D7C6D6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="03A268D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="632F08CC" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="41B1AF3C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582E1AD1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
+          <w:p w14:paraId="723CBB93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="004F20EF">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BC7AF98" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1EF4E693" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A85B19" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="343E45BB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73BB91BD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5405F6D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Радиус под головкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DD300AF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="03DB8321" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:t xml:space="preserve"> 885-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22CE31B0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="1742477B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B54E701" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="64BCFFE4" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="3757577A" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="6586BF7B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E71687B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="589C6FBB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:r w:rsidRPr="00AF570C">
               <w:t>13.12*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FC1FF83" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="04773819" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="507433B5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6CAFBE6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F08EFB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="2D28F693" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAA000F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="178827DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73D12739" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="5D6E278B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39DAA593" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="65EFECAA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="140ED996" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="4057288C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.2-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BE1986" w14:textId="77777777" w:rsidR="008D027B" w:rsidRDefault="008D027B" w:rsidP="00EF681E">
+          <w:p w14:paraId="6ABB6730" w14:textId="77777777" w:rsidR="008D027B" w:rsidRDefault="008D027B" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FE5EED6" w14:textId="77777777" w:rsidR="008D027B" w:rsidRPr="00AF570C" w:rsidRDefault="008D027B" w:rsidP="00EF681E"/>
+          <w:p w14:paraId="32727E98" w14:textId="77777777" w:rsidR="008D027B" w:rsidRPr="00AF570C" w:rsidRDefault="008D027B" w:rsidP="00EF681E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43087AAF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
+          <w:p w14:paraId="6D6F651B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00EF681E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04898" w14:paraId="47BC8836" w14:textId="77777777" w:rsidTr="008F2176">
+      <w:tr w:rsidR="00D04898" w14:paraId="33F25AC0" w14:textId="77777777" w:rsidTr="008F2176">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC3BD3C" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="7D6CC97E" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3F7F6F" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="517AD19F" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B08C0F4" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="6FC89B7F" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79DF45C0" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="7E025610" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="005D0C50" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0583D349" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="3AAC98A0" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D4D46CD" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="0A6812DC" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A1F18E" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
+          <w:p w14:paraId="55A84881" w14:textId="77777777" w:rsidR="00D04898" w:rsidRPr="00D96F2F" w:rsidRDefault="00D04898" w:rsidP="00D04898">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="0F733888" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="56E77B6F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C25F3A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="73904213" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09CC0539" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="0043DA4D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Винты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F10451" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="461A7824" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="233F8280" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="007FD174" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567E31B4" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="4292FEDF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4245B1FD" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="1C487F8A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06CA0A76" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="24519DDD" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1491-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FFFF24A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="6A21DAC2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17473-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68FEB4CE" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="2FD23C83" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17474-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E6B3E52" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="2F6846FB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17475-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43429074" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="4E77D968" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAC829C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="66DC5CE5" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.2, табл.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541B9E05" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="2EE4AF89" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="428A0FB1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="162ED54B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4588C607" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="1DB94C68" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B21D462" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="68B4E10F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AF570C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2702-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BDD8546" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="7E2AEDE3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C4EA7D3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="4FF51DD1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4088F184" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0985BA9D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60A620B4" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="6A54CAC9" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60418BBB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="51F4723C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.п.3.1, 3.3, 3.5, 3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D9A65D1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="29CF533F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3740D772" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="11B95D80" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D96060E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="0F44A12A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="68EE33CA" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="4CEE9E78" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="524C6D08" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="09772D7D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58FFAB83" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="3C18D7EC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6363B819" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="20204577" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="039A8C6C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="111599B6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B09CFF1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="04B6866E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227B400C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="694FDCFC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82,  п.п.3.1, 3.8-3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D54CA9F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="37DDA423" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="6F01CD30" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="490F803F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1545BA4E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="79422D91" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F0907B9" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="7ADB1AEB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0879FF54" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="42A4A454" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B44F90E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="41410734" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Предел</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -29128,3089 +28876,3089 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>растяжение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30136920" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="76BE23D0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73B4BEB3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="7770DF2A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ ISO 898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7804BD34" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="402E5128" w14:textId="77777777" w:rsidR="0003104C" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п.9.1, 9.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68DB6E8C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="4BEC51F5" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1497-84 п.4.7 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="452CD809" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="44110975" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00122151" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1497-2023 п.7.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6468AFAD" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="5CA4A518" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6892-1-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F287AF5" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="335E7085" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="5088D014" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="558AC3B4" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33298F84" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="72B7DA3C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C739624" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="123C187A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5953BF17" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="2683AA5B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CD6B14A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="242B3B14" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0C50">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Прочность соединения головки со стержнем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535C5F37" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="298635D3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19BD9A39" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="1CCBA50A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO 898-1-2014 п.9.8 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D23D00" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="4B872BC0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00AE0031" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317AD6A2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
+          <w:p w14:paraId="1BA64AA8" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="00AF570C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="3423D83D" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="14D896DE" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA37731" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="4782C4D4" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39206A2B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="7EC5DD31" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B95C585" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="07C39B63" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC74740" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="762CDEBB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1705241D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="3269ADDC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B47396A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="1B3FA991" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="367258EC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="7458CE94" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCA1F2A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0DF9F8BB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> п. 3.1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="741A6865" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="49C7E63D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="75C9F9DF" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="3B8F8014" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2B6537" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="54207AEB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41D6CCA4" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="7D187304" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68758B5D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="2E016501" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00705C2F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="068C9748" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Твердость</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718D320A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="5A94564F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50C5A7F6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="07BFF489" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ ISO 898-1-2014 п.9.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C97730" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="6A14EB75" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 9013-59</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50EE38B7" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="3F99D07B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>(ИСО 6508-86)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E029ADF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0ADFC485" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 2999-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FC4769" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="4582E0E2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 6507-1-20</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4C5E48" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="48FA0B47" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="364211CC" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="7B8E14C7" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6083DAD1" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0B315E94" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D6E790A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0006090B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52264ACD" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0295A418" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22106FF8" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="41C4EFEE" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Поверхностная твердость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BA43A3C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="3B356255" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165AF208" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0A0A3B96" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 2702-2015 п.6.1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A03D57A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="459CA1C3" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4021887B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="24F69F7E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 9450-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617DA462" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="24515C99" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 6507-1-20</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C182B4E" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="605A196B" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="162C592A" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="4CFA9AB5" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB19D5F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="14C0209D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BEF0C51" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="29AFE680" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CB87238" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="5C2A9091" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B028C4F" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="67F9033C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Глубина цементированного слоя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BCD94DB" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="56FDF89A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78D46D99" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="683703AF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 2702-2015 п.6.1.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087D70D6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="21954551" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5E64BC" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="7690E7C0" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 9450-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="734B5377" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="30179ADA" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 6507-1-20</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BCDEDE6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="149C5877" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003104C" w14:paraId="7D639421" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0003104C" w14:paraId="0B5F859B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E65541C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="450DE48D" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50588452" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="4105C40C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="005D0C50" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ED928EF" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="153EDD80" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C044F4A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="27C42283" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="004B1193" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Твердость сердцевины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C62841A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="2A6CB91C" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="0013148E" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A72B875" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="28061F85" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 2702-2015 п.6.1.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1B2045" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="0DF3FB93" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 2999-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B1C0A6" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="6406EA1A" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>ГОСТ 9450-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B386205" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="784FCE05" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="008F2176" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:r w:rsidRPr="008F2176">
               <w:t>СТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:t xml:space="preserve"> 6507-1-20</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2176">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D1518C2" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
+          <w:p w14:paraId="289F8935" w14:textId="77777777" w:rsidR="0003104C" w:rsidRPr="00D96F2F" w:rsidRDefault="0003104C" w:rsidP="008F2176">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7036A508" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRDefault="000B1D9B"/>
-    <w:p w14:paraId="7B66053C" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
+    <w:p w14:paraId="6A954C7E" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRDefault="000B1D9B"/>
+    <w:p w14:paraId="7CA47F05" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
       <w:pPr>
         <w:sectPr w:rsidR="00D86FF3" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E3CD34" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRPr="005F65D6" w:rsidRDefault="000B1D9B">
+    <w:p w14:paraId="4DA9EFAE" w14:textId="77777777" w:rsidR="000B1D9B" w:rsidRPr="005F65D6" w:rsidRDefault="000B1D9B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="20522C34" w14:textId="77777777" w:rsidTr="00C329A6">
+      <w:tr w:rsidR="00F62C77" w14:paraId="2F03A4A7" w14:textId="77777777" w:rsidTr="00C329A6">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254407DA" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="0B5CD2A3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEE065E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="03096453" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F772B9F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="1A5A84F8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D16D0B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="1DABD625" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025129A0" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="64430ED3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB67E71" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="7B9C9621" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1DB269" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
+          <w:p w14:paraId="41387C41" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="46C1966B" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7E76C148" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B769A5D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="39D068BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:ind w:left="-97" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="600CA299" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="0B4F2535" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Винты</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC6A5FD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="7653101B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62DAD604" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6B9DE24D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00514201" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="22FFA5FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Минимальное сопротивление скручиванию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="485DDF14" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="448F20FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.2-82 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5443DD61" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="41F17A74" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1491-80 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A90B5AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="67F3873C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17473-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C963C63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="0497F380" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17474-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A975E96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="54651BCA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 17475-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1451F2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="45E7E741" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72988641" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6C9F7E67" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>п.2, табл.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6063678B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="3DC134CC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ ISO </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60882A1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="381347DB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C4ACF1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="56B87CEA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2B96E8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="7E9D0D79" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00AF570C" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2702-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594917B3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6A1ACD72" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF570C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая документация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="641F0A90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="21487D3C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15E51CAB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="74F93312" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1189843F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="1729364C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63A31A3C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="2314C5B9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0332563A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6EF201F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D22AE29" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="5541CCE0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2702-2015 п.6.2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7680327C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="585D821E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1DBCDA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="1655A373" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6507-1-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E2D023" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6E6C317D" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7257997E" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="47B389E3" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A85B41" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="4DBD9E82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="5EF23ACA" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1DA9037E" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB45D7E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="2CE1E21D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:ind w:left="-97" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.11.*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21735D5A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="70AC4F38" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D11079" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="1D680BA3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C71D670" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="3B931C18" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="263C506B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="15A9A12F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E5E884" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="27994119" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79161360" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="3D631853" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7A0A08E8" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="35E41A45" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC64D66" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="77F7BC5B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:ind w:left="-97" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B93F8C2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="7601E91D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BACE84" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="4258F9B1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079185F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6A6FD463" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сбег и недорез резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CCBFF9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="5F33D90B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 27148-86</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEDA798" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="631A573B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10549-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51436109" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="04916348" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20EE88FD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="589A6366" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="3BD7E33F" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="046979AD" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E04928E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="0AD09738" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:ind w:left="-97" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40774F8A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="7F460420" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C334803" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="3C193616" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165E5DA1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="2E3CCA93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Шлицы прямые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3AA85B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="6D344869" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 24669-81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E596DC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="09CACA47" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17D40531" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="43BEA916" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="12281EB0" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3580E3EB" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6435B570" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="5D6D9CAA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:ind w:left="-97" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B7E6373" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="51201626" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ABA23D8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="56FE9B53" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11FDF30F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="0099B219" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Шлицы крестообразные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="566234E7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="23520EA0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 10753-86 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10947370" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="1E07C3AE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1D4A48" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="2AEAA7FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B787A5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="073B78D5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B1193">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 10753-86  п.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BDB9676" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="0F972C08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="004B1193" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="47844B97" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="2ECEC4BC" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="282DF60B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="2CB488A0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0644CF01" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="24EA209E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18C60606" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="44F2139B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE1D18B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="15E702B8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Радиус под головкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1530B8A3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="5A60056A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
@@ -32219,1674 +31967,1674 @@
               </w:rPr>
               <w:t xml:space="preserve">ISO </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>885-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0927F180" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="30BC92AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C687C63" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="4D5377D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F78C758" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
+          <w:p w14:paraId="16289AFE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="00C329A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3954CAC7" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
+    <w:p w14:paraId="4D5E3E8E" w14:textId="77777777" w:rsidR="00D86FF3" w:rsidRDefault="00D86FF3">
       <w:pPr>
         <w:sectPr w:rsidR="00D86FF3" w:rsidSect="00F62C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F62C77" w14:paraId="4BECB77A" w14:textId="77777777" w:rsidTr="00165D0D">
+      <w:tr w:rsidR="00F62C77" w14:paraId="27EED282" w14:textId="77777777" w:rsidTr="00165D0D">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F415DB" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="3392BAC2" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F712B4" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="1F1370E8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B955A4E" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="47DF323F" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB65727" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="58977D0B" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3A2D8A" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="46A4E6E3" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF1CDB8" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
+          <w:p w14:paraId="3F3A6EC7" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00F62C77" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064778A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566DC35D" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
+          <w:p w14:paraId="3FB899BE" w14:textId="77777777" w:rsidR="00F62C77" w:rsidRPr="0064778A" w:rsidRDefault="00CD77CB" w:rsidP="00510631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="53E8F244" w14:textId="77777777" w:rsidTr="00165D0D">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0E4F23F3" w14:textId="77777777" w:rsidTr="00165D0D">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5347A45A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="100E9FD1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E78F326" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1C15DF8F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гайки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0114EC93" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0E2E2122" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AC468F2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1AB9C0F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BFABF76" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="632C6C44" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D901C5F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3A4250CF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C9D4C8A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1D22E274" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t>8673-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398E36C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="5E563A08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD858D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2CFD2018" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">4032-2014 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D432AD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="05C514BC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ 5927-70 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA8EE23" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="74B925DE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C4A602" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="7DEEB0FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD77CB">
               <w:t xml:space="preserve"> 898-2-2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E2166C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="4908666C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="00CD77CB">
               <w:t>СТБ EN 20898-2-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2270C825" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="624E23F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BBB03D7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="6AC66F54" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308F2520" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="59A9D6FC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E90042E" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="63A969EC" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Фрунзе, 2,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75FD4474" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="75515D8B" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10381E24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="4D7EA364" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD77CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7DD1F20A" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3717937F" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AA2F478" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0D22D4FB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48896A4C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0C516167" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ABFC31E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="29125315" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09AD4A1E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3F0A1BFA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонения формы и расположения поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="580109CF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="01E02D60" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AE22AC8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="10397067" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119019AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0699DF90" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п. 3.1, 3.8, 3.9, 3.9а, 3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603574E2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="58224E02" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="14412760" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="38FB6930" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A3F7811" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1E8230C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FEE2FEA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0395FA45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB11B12" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2BAED07B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68684D24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="6C80C6FD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Напряжение от пробной нагрузки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0464427C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="235EBC9E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Пробная нагрузка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="155751D0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0476B1AC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51EA45F8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="588AD6C5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-2-2015 п.9.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238B17C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="615E21C0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ EN 20898-2-2009 п.8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A1C2195" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="7341A8F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="774BB1F6" w14:textId="77777777" w:rsidTr="00CD77CB">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="7590C5CA" w14:textId="77777777" w:rsidTr="00CD77CB">
         <w:trPr>
           <w:trHeight w:val="1017"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229043FA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1FFF3A78" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="001848FC" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="138C86D8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1D72D3E1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111DC8B7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="593720C0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EA9C975" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="32F04090" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Твердость </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12A25118" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="45E9B3D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="780DB30C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="31A55603" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-2-2015 п.9.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409ACF71" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2EE18430" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9013-59</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E14F41A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1C98E9C6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 2999-75 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E538F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="314D1D95" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D96F2F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ EN 20898-2-2009 </w:t>
             </w:r>
             <w:r w:rsidRPr="00122151">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78C6A242" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="7674AFFF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00D96F2F" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="16618FAF" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="4D0F57DE" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF73177" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="4E00D5D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.5</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F3168E2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="11184B89" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2591B152" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="6C16839C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614C5D25" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="36C3E465" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="499E43C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="141DBFC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 5927-70 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="579B4CB6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="5451E00C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 24705-2004 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDAC206" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="640D0825" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая документация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12524D34" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="62FE60D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A688274" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="53D5D313" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="2703BAE6" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="66654EC4" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37D1E3A6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="60AAC2ED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.6</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A171E31" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1204F1CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33EDEAD5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="62BC973D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4956CD96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00BC1CF2">
+          <w:p w14:paraId="7802FC96" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00BC1CF2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1CF2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -33899,2167 +33647,2167 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2219D606" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="25A1093E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Дефекты поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5434788C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2DEC6804" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.3-83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0180ED" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="615F28C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 1759.3-83 п.3.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BBFDC8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1AAC7DDD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="481AE5F6" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="1C1D9359" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5525C9D8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="578B99FB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25BD3777" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="005F0CAE">
+          <w:p w14:paraId="219F17CA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="005F0CAE">
             <w:r w:rsidRPr="00CD77CB">
               <w:t>Покрытия металлические и неметаллические неорганические поверхности металла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67059B75" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+          <w:p w14:paraId="6F605F8B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D29BF6E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+          <w:p w14:paraId="5F3E5C6B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A1B654" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="766C57B3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Толщина покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47DC8669" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="356D5E45" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>916-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="721D5870" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="3FC65ACD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.6.12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AD6A8E9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
+          <w:p w14:paraId="37964D3B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00995DC5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="23C71872" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="447B9F74" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF4D6D3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="35AA78AD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DE228EE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="67E4594A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="584908DA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+          <w:p w14:paraId="3E4260EC" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E57D99" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="138D0CF0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Толщина покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7310075C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="25360671" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48F737C7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="24A1D9D2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F23A1BD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="702E0CAD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25009E56" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="31A93C50" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="7DEA826C" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="202AB37E" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="280180AB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="55A10F8A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CB1DCE3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="1EDDF847" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E73D638" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+          <w:p w14:paraId="448A78C9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEDEF72" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
+          <w:p w14:paraId="0F488B51" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00D86FF3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность сцепления покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F07BEBB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="6D156329" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="272CEF5E" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="688A19B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0849">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9.916-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E79E0D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="1508C0F8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.9.2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DA71557" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
+          <w:p w14:paraId="0BDFB4E0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00ED0849" w:rsidRDefault="00CD77CB" w:rsidP="00B13E36">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="1E34BDA9" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="178B0690" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289A5595" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2134B281" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43D201C8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="7DB0CE82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Шпильки резьбовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A9B2886" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="02EF54A8" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D6E98D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="328F5539" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76EA22C1" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3FC53B49" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F443E3A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0C802641" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4813F124" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2B485113" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t>24705-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4016C327" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="105B07FE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="0021108D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4449772D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="0F4E56B2" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t>898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516DC22D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="4B609FB7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="0021108D" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:r w:rsidRPr="0021108D">
               <w:t>ТНПА и другая документация на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ABF2777" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="54DBFA08" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1259E862" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="1613FAD9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="4D0F1692" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="37BA62EA" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685CCFDD" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="4B8790D6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B9F3876" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="2ACC495F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3645E547" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="7A277D00" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>061</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3279A98A" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="57F371BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25.94/32.11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0069D752" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="315F72E5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Дефекты поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77762380" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="35C7921C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A3CE6FB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="443D0A9F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.2-82 п.3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D75E840" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="74CD566B" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F5BBA84" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="04792CDA" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="315A89F1" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="0875A85C" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56E1B6DB" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="04717BEF" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C30C4E7" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="10AC39E6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65FEA77C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3A35D744" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="756C2A84" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3E9013B6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры резьбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51A80E6D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3850F5F3" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="373E4AD5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="14F83409" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1759.1-82 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BC9A20C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="10F0FF0F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="796AA575" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB"/>
+    <w:p w14:paraId="24C896F5" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRDefault="00CD77CB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14318" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD77CB" w14:paraId="54D8F12E" w14:textId="77777777" w:rsidTr="00CD77CB">
+      <w:tr w:rsidR="00CD77CB" w14:paraId="3DB2BE5A" w14:textId="77777777" w:rsidTr="00CD77CB">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5A8194" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
+          <w:p w14:paraId="3E53FE0F" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="004B1193">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A29B8D9" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="3746631C" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA52B82" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="225504F6" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6482E96D" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="32AC1866" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D41D437" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="0F30E264" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3176FEC0" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="6169C7EE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D17CB24" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
+          <w:p w14:paraId="3227D8BE" w14:textId="77777777" w:rsidR="00CD77CB" w:rsidRPr="00436EA1" w:rsidRDefault="00CD77CB" w:rsidP="00CD77CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="5126B194" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0021108D" w14:paraId="0AA73847" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21A94808" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="0D3D478F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="763D17F8" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="02EEE9A8" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Шпильки резьбовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CD86B9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="2286880F" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B623FA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="1E1E5982" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предел прочности на растяжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718EED35" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="0D5C813C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t>ГОСТ 1759.2-82</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132EFDB9" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="30D68655" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC8523D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="30EC32D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t>24705-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C07B231" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="7066176C" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="0021108D">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="0021108D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E4BFF4E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="179D7D7A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t>898-1-2014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548E36C4" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="0FE372E3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="0021108D" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:r w:rsidRPr="0021108D">
               <w:t>ТНПА и другая документация на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ED7D877" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="23BB1F78" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-1-2014 п.9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69983035" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="5CB3107D" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3ED8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Фрунзе, 2, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E7E5F83" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="5C8C79B4" w14:textId="77777777" w:rsidR="002F4C1E" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3ED8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">247500, г. Речица, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2122DA8A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="1425D69E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3ED8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гомельская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="4A3C48AA" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0021108D" w14:paraId="48AF1D2B" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5477659D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="4C26BD34" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="038212A1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="053563B0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30114EC1" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="6C3E0AB6" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="230718A8" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="232DD5AA" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Твердость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6249B700" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="306AA3D0" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FE7043" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="061B403A" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 898-1-2014 п.9.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C259E71" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="5E7BA67E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021108D" w14:paraId="66FB2585" w14:textId="77777777" w:rsidTr="00F62B03">
+      <w:tr w:rsidR="0021108D" w14:paraId="020572D9" w14:textId="77777777" w:rsidTr="00F62B03">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05BC8617" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="00FEDBF5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C70DC26" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="4C48F79B" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Скоба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00BA75B3" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="264FD897" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.94/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C4209FB" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="6034F1A5" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Размеры: диаметр, длина, угол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C858D44" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="6A272A25" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A89600E" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="7B88BA29" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и конструкторская документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5336BBEC" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="475AA63D" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00436EA1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 283-75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75D42778" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
+          <w:p w14:paraId="7BA84900" w14:textId="77777777" w:rsidR="0021108D" w:rsidRPr="00436EA1" w:rsidRDefault="0021108D" w:rsidP="0021108D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BDB5421" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
+    <w:p w14:paraId="2613AD66" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383756A6" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
+    <w:p w14:paraId="5BEFEF3B" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>* - деятельность осуществляется непосредственно в ООС</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E03DDEB" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
+    <w:p w14:paraId="1EB99EBA" w14:textId="77777777" w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidRDefault="00436EA1" w:rsidP="00CC3796">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436EA1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>** - деятельность осуществляется непосредственно в ООС и за пределами ООС</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00436EA1" w:rsidRPr="00436EA1" w:rsidSect="00F62C77">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="936" w:right="851" w:bottom="850" w:left="1701" w:header="708" w:footer="410" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59ACC94F" w14:textId="77777777" w:rsidR="00531A7D" w:rsidRDefault="00531A7D">
+    <w:p w14:paraId="7FCB160D" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EDAAEB4" w14:textId="77777777" w:rsidR="00531A7D" w:rsidRDefault="00531A7D">
+    <w:p w14:paraId="560613D0" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -36078,77 +35826,98 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg6" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1DAAEFAC" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg5" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="15171" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
-      <w:tblBorders>
-[...1 lines deleted...]
-      </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15171"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004F1EB6" w:rsidRPr="004F1EB6" w14:paraId="6F201AE4" w14:textId="77777777" w:rsidTr="00711219">
+    <w:tr w:rsidR="004F1EB6" w:rsidRPr="004F1EB6" w14:paraId="18BD6BC1" w14:textId="77777777" w:rsidTr="007807AC">
       <w:trPr>
         <w:trHeight w:val="332"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="15171" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="67D4F0A0" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007807AC" w:rsidRDefault="004F1EB6" w:rsidP="007807AC">
+        <w:p w14:paraId="7F486E53" w14:textId="77777777" w:rsidR="004F1EB6" w:rsidRPr="007807AC" w:rsidRDefault="004F1EB6" w:rsidP="007807AC">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:ind w:right="-4823"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007807AC">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
           </w:r>
           <w:r w:rsidR="00B4184E" w:rsidRPr="007807AC">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
@@ -36260,146 +36029,170 @@
           <w:r w:rsidR="00456FFF">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>21</w:t>
           </w:r>
           <w:r w:rsidRPr="007807AC">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3DB484D4" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="35DB797F" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg4" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E681C7C" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg7" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14743" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4112"/>
       <w:gridCol w:w="2309"/>
       <w:gridCol w:w="8322"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="1315F09B" w14:textId="77777777" w:rsidTr="00873169">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="569BF689" w14:textId="77777777" w:rsidTr="00873169">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4112" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="620368B9" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00396732">
+        <w:p w14:paraId="78CB8ED7" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00396732">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:ind w:left="-391"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37D55A39" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00314BD1">
+        <w:p w14:paraId="3433B38F" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00F97744" w:rsidRDefault="00F62B03" w:rsidP="00314BD1">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:ind w:left="-108"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2309" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0EF30E75" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00635874" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="3E7C4CB1" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00635874" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8322" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1D7E5880" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="4196F0AD" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
@@ -36487,160 +36280,160 @@
           <w:r w:rsidR="00456FFF">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>21</w:t>
           </w:r>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4BBC366F" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+  <w:p w14:paraId="384DCFDE" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r w:rsidRPr="00396732">
       <w:t>Часть №1 Дата принятия решения по аккредитации:</w:t>
     </w:r>
     <w:r w:rsidR="007807AC">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00396732">
       <w:t>06.11.2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E812F26" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="1C2C5948" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg4" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14743" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4112"/>
       <w:gridCol w:w="2309"/>
       <w:gridCol w:w="8322"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="2A34E1BF" w14:textId="77777777" w:rsidTr="00873169">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="6407EDB8" w14:textId="77777777" w:rsidTr="00873169">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4112" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7DDCEB3C" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
+        <w:p w14:paraId="36A7D5A6" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:ind w:left="-391"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2309" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1F394733" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="5FBC1034" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8322" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="736D204E" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF" w:rsidP="007D1A2C">
+        <w:p w14:paraId="4CC67EFF" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3C7D33B1" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="7602C9E3" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
@@ -36728,157 +36521,157 @@
           <w:r w:rsidR="00456FFF">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:t>21</w:t>
           </w:r>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rStyle w:val="a8"/>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="49C52B10" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+  <w:p w14:paraId="1F37872F" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r w:rsidRPr="00396732">
       <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C11D403" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="3049D9A9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4112"/>
       <w:gridCol w:w="2309"/>
       <w:gridCol w:w="3927"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="5D329CE5" w14:textId="77777777" w:rsidTr="00314BD1">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00396732" w14:paraId="5A6A295E" w14:textId="77777777" w:rsidTr="00314BD1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4112" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="57C7EC85" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
+        <w:p w14:paraId="77E6D412" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007807AC">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:ind w:left="-391"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2309" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2BC99012" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="6D62AEF2" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3927" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6EA8CFA3" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A129CF" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
+        <w:p w14:paraId="7DDE7637" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00A129CF" w:rsidRDefault="00F62B03" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="79B9E09E" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00396732">
+  <w:p w14:paraId="35C1F210" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00396732" w:rsidRDefault="00396732">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r w:rsidRPr="00396732">
       <w:t>Часть №</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00396732">
       <w:t>1  Дата</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00396732">
       <w:t xml:space="preserve"> принятия решения по аккредитации:06.11.2025</w:t>
     </w:r>
     <w:r w:rsidR="00A129CF">
       <w:t xml:space="preserve">                                                                                                                            </w:t>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -36910,115 +36703,115 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="000C510E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00456FFF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidR="000C510E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg5" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8322" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8322"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00396732" w:rsidRPr="00396732" w14:paraId="188C771E" w14:textId="77777777" w:rsidTr="00396732">
+    <w:tr w:rsidR="00396732" w:rsidRPr="00396732" w14:paraId="622E474A" w14:textId="77777777" w:rsidTr="00396732">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8322" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="56AC3C4F" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00396732" w:rsidP="007D1A2C">
+        <w:p w14:paraId="21BF0E19" w14:textId="77777777" w:rsidR="00B4184E" w:rsidRDefault="00396732" w:rsidP="007D1A2C">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00396732">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="28928887" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00A129CF" w:rsidRDefault="00396732" w:rsidP="00A129CF">
+        <w:p w14:paraId="398C9B4A" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00A129CF" w:rsidRDefault="00396732" w:rsidP="00A129CF">
           <w:pPr>
             <w:pStyle w:val="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5FC265BB" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
+  <w:p w14:paraId="2471C0D2" w14:textId="77777777" w:rsidR="00396732" w:rsidRPr="00396732" w:rsidRDefault="00396732" w:rsidP="00396732">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
     <w:r w:rsidRPr="00396732">
       <w:t>Часть №1 Дата принятия решения по аккредитации:06.11.2025</w:t>
     </w:r>
     <w:r w:rsidR="00A129CF">
       <w:t xml:space="preserve">                                                                                                                               </w:t>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00A129CF" w:rsidRPr="00A129CF">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00456FFF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -37039,478 +36832,485 @@
     <w:r w:rsidR="000C510E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="000C510E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00456FFF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidR="000C510E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3FC59ABD" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="3AFEF116" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5732ED3D" w14:textId="77777777" w:rsidR="00531A7D" w:rsidRDefault="00531A7D">
+    <w:p w14:paraId="2E87F321" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17855A41" w14:textId="77777777" w:rsidR="00531A7D" w:rsidRDefault="00531A7D">
+    <w:p w14:paraId="46F03773" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRDefault="007E6DB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29237655" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRDefault="00C95AA7"/>
+  <w:p w14:paraId="30A6B8B7" w14:textId="77777777" w:rsidR="00A129CF" w:rsidRDefault="00A129CF">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04C8B6DC" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRDefault="00C95AA7"/>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="af2"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-605" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13046"/>
       <w:gridCol w:w="1701"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C95AA7" w14:paraId="1F97A0AE" w14:textId="77777777" w:rsidTr="00681871">
+    <w:tr w:rsidR="00C95AA7" w14:paraId="4CBE09E6" w14:textId="77777777" w:rsidTr="00681871">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="13046" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="507F61FC" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRPr="00711219" w:rsidRDefault="00C95AA7">
+        <w:p w14:paraId="231BD04B" w14:textId="77777777" w:rsidR="00C95AA7" w:rsidRPr="007807AC" w:rsidRDefault="00C95AA7">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">      Описание области аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41DEE8D9" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="00711219" w:rsidRDefault="00681871">
+        <w:p w14:paraId="7D1293D3" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>0255</w:t>
           </w:r>
-          <w:r w:rsidR="007807AC" w:rsidRPr="00711219">
+          <w:r w:rsidR="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="16FBF081" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
+  <w:p w14:paraId="318EAD53" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14754" w:type="dxa"/>
       <w:tblInd w:w="-612" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1336"/>
       <w:gridCol w:w="13418"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F62B03" w:rsidRPr="00F97744" w14:paraId="286F479A" w14:textId="77777777" w:rsidTr="00BC4DCB">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="00F97744" w14:paraId="55EBF19E" w14:textId="77777777" w:rsidTr="00BC4DCB">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1336" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5A464EAB" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00C95AA7" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
+        <w:p w14:paraId="499C0ACA" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="00C95AA7" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="13418" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5644CCBD" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="003E7879" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
+        <w:p w14:paraId="0256C5B9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="003E7879" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="501AA9B9" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="57A12912" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="af2"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-605" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12620"/>
-      <w:gridCol w:w="2127"/>
+      <w:gridCol w:w="13046"/>
+      <w:gridCol w:w="1701"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007807AC" w:rsidRPr="00711219" w14:paraId="1C066C24" w14:textId="77777777" w:rsidTr="00711219">
+    <w:tr w:rsidR="007807AC" w:rsidRPr="007807AC" w14:paraId="2C0D0AA4" w14:textId="77777777" w:rsidTr="00797263">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12620" w:type="dxa"/>
+          <w:tcW w:w="13046" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4EB32578" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="00711219" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+        <w:p w14:paraId="46954BDE" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Речицкий метизный завод"</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49B15B43" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="00711219" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+        <w:p w14:paraId="688C5EC2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>центральная заводская лаборатория</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3406FE0B" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="00711219" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+        <w:p w14:paraId="6C1C33E2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2127" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0B4CCAA2" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="00711219" w:rsidRDefault="007807AC" w:rsidP="007807AC">
+        <w:p w14:paraId="10FF452A" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC" w:rsidP="007807AC">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00711219">
+          <w:r w:rsidRPr="007807AC">
             <w:rPr>
-              <w:sz w:val="28"/>
-              <w:szCs w:val="28"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">0255 </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3D6F58E6" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC">
+  <w:p w14:paraId="0B5DF9C4" w14:textId="77777777" w:rsidR="007807AC" w:rsidRPr="007807AC" w:rsidRDefault="007807AC">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C7123E7" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
+  <w:p w14:paraId="6F9FD069" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14612" w:type="dxa"/>
       <w:tblInd w:w="-612" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14676"/>
       <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F62B03" w:rsidRPr="007807AC" w14:paraId="1F919A5C" w14:textId="77777777" w:rsidTr="00873169">
+    <w:tr w:rsidR="00F62B03" w:rsidRPr="007807AC" w14:paraId="390E6B30" w14:textId="77777777" w:rsidTr="00873169">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1336" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="af2"/>
             <w:tblW w:w="14641" w:type="dxa"/>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="12373"/>
             <w:gridCol w:w="2268"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00681871" w:rsidRPr="007807AC" w14:paraId="4C57F3F6" w14:textId="77777777" w:rsidTr="00711219">
+          <w:tr w:rsidR="00681871" w:rsidRPr="007807AC" w14:paraId="6B3A1F46" w14:textId="77777777" w:rsidTr="00681871">
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="12373" w:type="dxa"/>
-                <w:tcBorders>
-[...1 lines deleted...]
-                </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="5B7B16EE" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
+              <w:p w14:paraId="610B471A" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ru-RU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007807AC">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ru-RU"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
                 <w:r w:rsidRPr="007807AC">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ru-RU"/>
                   </w:rPr>
                   <w:t>Описание области аккредитации</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2268" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1C2B8347" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
+              <w:p w14:paraId="08B38D23" w14:textId="77777777" w:rsidR="00681871" w:rsidRPr="007807AC" w:rsidRDefault="00681871" w:rsidP="00995DC5">
                 <w:pPr>
                   <w:pStyle w:val="a3"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ru-RU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007807AC">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>BY/112 2.0255</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="653714E8" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
+        <w:p w14:paraId="2FCEBD09" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:pStyle w:val="a3"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="13276" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0D2A01BE" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
+        <w:p w14:paraId="2936DECF" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRPr="007807AC" w:rsidRDefault="00F62B03" w:rsidP="00995DC5">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2FDB8813" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
+  <w:p w14:paraId="7932EEEB" w14:textId="77777777" w:rsidR="00F62B03" w:rsidRDefault="00F62B03">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -37567,50 +37367,51 @@
     <w:rsid w:val="000C1563"/>
     <w:rsid w:val="000C510E"/>
     <w:rsid w:val="000C6FCA"/>
     <w:rsid w:val="000D032E"/>
     <w:rsid w:val="000E0369"/>
     <w:rsid w:val="000E2BFB"/>
     <w:rsid w:val="000E724C"/>
     <w:rsid w:val="000F4D53"/>
     <w:rsid w:val="000F6188"/>
     <w:rsid w:val="00103192"/>
     <w:rsid w:val="00112D56"/>
     <w:rsid w:val="00116EA4"/>
     <w:rsid w:val="0012193F"/>
     <w:rsid w:val="00124DFC"/>
     <w:rsid w:val="001265A9"/>
     <w:rsid w:val="001331EF"/>
     <w:rsid w:val="00136EAA"/>
     <w:rsid w:val="00152976"/>
     <w:rsid w:val="00161350"/>
     <w:rsid w:val="001641AF"/>
     <w:rsid w:val="00165D0D"/>
     <w:rsid w:val="00166544"/>
     <w:rsid w:val="00174760"/>
     <w:rsid w:val="00176FDE"/>
     <w:rsid w:val="001806DC"/>
+    <w:rsid w:val="001813D1"/>
     <w:rsid w:val="00182322"/>
     <w:rsid w:val="00186D85"/>
     <w:rsid w:val="0019224F"/>
     <w:rsid w:val="0019336F"/>
     <w:rsid w:val="00195C1D"/>
     <w:rsid w:val="001A0C64"/>
     <w:rsid w:val="001A2E1B"/>
     <w:rsid w:val="001A6A11"/>
     <w:rsid w:val="001B654C"/>
     <w:rsid w:val="001C09AD"/>
     <w:rsid w:val="001C16D0"/>
     <w:rsid w:val="001C395E"/>
     <w:rsid w:val="001C6F25"/>
     <w:rsid w:val="001D209B"/>
     <w:rsid w:val="001D2AA6"/>
     <w:rsid w:val="001D5734"/>
     <w:rsid w:val="001D67C2"/>
     <w:rsid w:val="001E398C"/>
     <w:rsid w:val="001E4245"/>
     <w:rsid w:val="001F08F9"/>
     <w:rsid w:val="001F126A"/>
     <w:rsid w:val="001F358E"/>
     <w:rsid w:val="001F3EA1"/>
     <w:rsid w:val="0021108D"/>
     <w:rsid w:val="002113B3"/>
@@ -37690,50 +37491,51 @@
     <w:rsid w:val="003B7A0A"/>
     <w:rsid w:val="003B7A88"/>
     <w:rsid w:val="003C0D0C"/>
     <w:rsid w:val="003D19C2"/>
     <w:rsid w:val="003D3442"/>
     <w:rsid w:val="003D405A"/>
     <w:rsid w:val="003D6375"/>
     <w:rsid w:val="003E2F82"/>
     <w:rsid w:val="003E61A9"/>
     <w:rsid w:val="003E7879"/>
     <w:rsid w:val="003F1EAF"/>
     <w:rsid w:val="003F4C82"/>
     <w:rsid w:val="003F5000"/>
     <w:rsid w:val="003F5109"/>
     <w:rsid w:val="003F52E5"/>
     <w:rsid w:val="004013D9"/>
     <w:rsid w:val="00402A14"/>
     <w:rsid w:val="00403462"/>
     <w:rsid w:val="00403DF5"/>
     <w:rsid w:val="00406AAD"/>
     <w:rsid w:val="0041131F"/>
     <w:rsid w:val="00411C7E"/>
     <w:rsid w:val="00416D84"/>
     <w:rsid w:val="0042139A"/>
     <w:rsid w:val="004255E6"/>
+    <w:rsid w:val="00425B4A"/>
     <w:rsid w:val="00436EA1"/>
     <w:rsid w:val="00437A47"/>
     <w:rsid w:val="00440B95"/>
     <w:rsid w:val="00442FD9"/>
     <w:rsid w:val="0044313D"/>
     <w:rsid w:val="004500AF"/>
     <w:rsid w:val="004556A7"/>
     <w:rsid w:val="00455EFC"/>
     <w:rsid w:val="00456FFF"/>
     <w:rsid w:val="00460F00"/>
     <w:rsid w:val="00462424"/>
     <w:rsid w:val="00464378"/>
     <w:rsid w:val="00470F9A"/>
     <w:rsid w:val="00472B05"/>
     <w:rsid w:val="00472E0D"/>
     <w:rsid w:val="004741D5"/>
     <w:rsid w:val="00475EA7"/>
     <w:rsid w:val="00477F83"/>
     <w:rsid w:val="00491335"/>
     <w:rsid w:val="00497736"/>
     <w:rsid w:val="004A0A8E"/>
     <w:rsid w:val="004A0A98"/>
     <w:rsid w:val="004A2C4A"/>
     <w:rsid w:val="004A3541"/>
     <w:rsid w:val="004A71D2"/>
@@ -37745,51 +37547,50 @@
     <w:rsid w:val="004D62F5"/>
     <w:rsid w:val="004D6A53"/>
     <w:rsid w:val="004D7BEE"/>
     <w:rsid w:val="004E0148"/>
     <w:rsid w:val="004E035A"/>
     <w:rsid w:val="004E1D47"/>
     <w:rsid w:val="004E2262"/>
     <w:rsid w:val="004E391B"/>
     <w:rsid w:val="004E72ED"/>
     <w:rsid w:val="004F0B0A"/>
     <w:rsid w:val="004F1EB6"/>
     <w:rsid w:val="004F20EF"/>
     <w:rsid w:val="004F301D"/>
     <w:rsid w:val="004F6CD6"/>
     <w:rsid w:val="00501FE2"/>
     <w:rsid w:val="00503665"/>
     <w:rsid w:val="00506B12"/>
     <w:rsid w:val="00510631"/>
     <w:rsid w:val="00510D48"/>
     <w:rsid w:val="0051215B"/>
     <w:rsid w:val="005124BB"/>
     <w:rsid w:val="00524873"/>
     <w:rsid w:val="00530BBE"/>
     <w:rsid w:val="00530E41"/>
     <w:rsid w:val="005318C4"/>
-    <w:rsid w:val="00531A7D"/>
     <w:rsid w:val="0053401D"/>
     <w:rsid w:val="005340DE"/>
     <w:rsid w:val="0053436D"/>
     <w:rsid w:val="005377CE"/>
     <w:rsid w:val="005400E3"/>
     <w:rsid w:val="00542B32"/>
     <w:rsid w:val="00546257"/>
     <w:rsid w:val="005577D0"/>
     <w:rsid w:val="005628B6"/>
     <w:rsid w:val="00567AA7"/>
     <w:rsid w:val="0057110D"/>
     <w:rsid w:val="00574F4D"/>
     <w:rsid w:val="0057712C"/>
     <w:rsid w:val="005820E9"/>
     <w:rsid w:val="00584A3E"/>
     <w:rsid w:val="00586239"/>
     <w:rsid w:val="005865F5"/>
     <w:rsid w:val="00593863"/>
     <w:rsid w:val="005953EF"/>
     <w:rsid w:val="00595B76"/>
     <w:rsid w:val="00596176"/>
     <w:rsid w:val="005A09A7"/>
     <w:rsid w:val="005B1C9C"/>
     <w:rsid w:val="005B2CA6"/>
     <w:rsid w:val="005B45A1"/>
@@ -37809,113 +37610,114 @@
     <w:rsid w:val="00613FCE"/>
     <w:rsid w:val="006140CD"/>
     <w:rsid w:val="00614120"/>
     <w:rsid w:val="00617763"/>
     <w:rsid w:val="00625273"/>
     <w:rsid w:val="00626FFF"/>
     <w:rsid w:val="00636EB9"/>
     <w:rsid w:val="006415FE"/>
     <w:rsid w:val="00644071"/>
     <w:rsid w:val="00651254"/>
     <w:rsid w:val="0065227B"/>
     <w:rsid w:val="00655BC4"/>
     <w:rsid w:val="00656703"/>
     <w:rsid w:val="00660D11"/>
     <w:rsid w:val="0066275A"/>
     <w:rsid w:val="00665142"/>
     <w:rsid w:val="00665712"/>
     <w:rsid w:val="006665EF"/>
     <w:rsid w:val="00674CFD"/>
     <w:rsid w:val="00677926"/>
     <w:rsid w:val="00681871"/>
     <w:rsid w:val="00684D38"/>
     <w:rsid w:val="006857E1"/>
     <w:rsid w:val="006863ED"/>
     <w:rsid w:val="0068676C"/>
+    <w:rsid w:val="006917C9"/>
     <w:rsid w:val="00691CA0"/>
     <w:rsid w:val="006973EF"/>
     <w:rsid w:val="006A096E"/>
     <w:rsid w:val="006A4377"/>
     <w:rsid w:val="006A4710"/>
     <w:rsid w:val="006A6911"/>
     <w:rsid w:val="006B15DF"/>
     <w:rsid w:val="006C2966"/>
     <w:rsid w:val="006C6916"/>
     <w:rsid w:val="006D0ACA"/>
     <w:rsid w:val="006D10C5"/>
     <w:rsid w:val="006D1648"/>
     <w:rsid w:val="006D4F0C"/>
     <w:rsid w:val="006E18B3"/>
     <w:rsid w:val="006E445E"/>
     <w:rsid w:val="006E7ED3"/>
     <w:rsid w:val="006F196A"/>
     <w:rsid w:val="006F209C"/>
     <w:rsid w:val="006F2C6D"/>
     <w:rsid w:val="006F32EB"/>
     <w:rsid w:val="006F3ED8"/>
     <w:rsid w:val="007007FD"/>
     <w:rsid w:val="00702CB5"/>
     <w:rsid w:val="007042C1"/>
-    <w:rsid w:val="00711219"/>
     <w:rsid w:val="0071672D"/>
     <w:rsid w:val="00717B6C"/>
     <w:rsid w:val="00720C91"/>
     <w:rsid w:val="00722C8D"/>
     <w:rsid w:val="007304AC"/>
     <w:rsid w:val="00730DC7"/>
     <w:rsid w:val="007328C3"/>
     <w:rsid w:val="00745BD1"/>
     <w:rsid w:val="0075326A"/>
     <w:rsid w:val="0075335F"/>
-    <w:rsid w:val="007564B8"/>
     <w:rsid w:val="00763765"/>
     <w:rsid w:val="00764B8C"/>
     <w:rsid w:val="007657EF"/>
     <w:rsid w:val="0076588C"/>
     <w:rsid w:val="00766ABD"/>
     <w:rsid w:val="00767695"/>
     <w:rsid w:val="007676D5"/>
     <w:rsid w:val="007704CF"/>
     <w:rsid w:val="007807AC"/>
     <w:rsid w:val="007817DD"/>
     <w:rsid w:val="007821AC"/>
     <w:rsid w:val="007836BC"/>
     <w:rsid w:val="00785245"/>
     <w:rsid w:val="007913D7"/>
     <w:rsid w:val="007938A6"/>
     <w:rsid w:val="00796A9E"/>
     <w:rsid w:val="007B2080"/>
     <w:rsid w:val="007C40EE"/>
     <w:rsid w:val="007C5305"/>
     <w:rsid w:val="007C62D6"/>
     <w:rsid w:val="007D026A"/>
     <w:rsid w:val="007D0F58"/>
     <w:rsid w:val="007D17F8"/>
     <w:rsid w:val="007D1A2C"/>
+    <w:rsid w:val="007E6DB3"/>
     <w:rsid w:val="007F5E0C"/>
     <w:rsid w:val="008003CE"/>
     <w:rsid w:val="00800FAC"/>
+    <w:rsid w:val="008047DF"/>
     <w:rsid w:val="00805E34"/>
     <w:rsid w:val="0080689E"/>
     <w:rsid w:val="00807842"/>
     <w:rsid w:val="00807C12"/>
     <w:rsid w:val="0081144A"/>
     <w:rsid w:val="008236B8"/>
     <w:rsid w:val="00830167"/>
     <w:rsid w:val="008330F5"/>
     <w:rsid w:val="00850720"/>
     <w:rsid w:val="008544AD"/>
     <w:rsid w:val="008544B0"/>
     <w:rsid w:val="008563F0"/>
     <w:rsid w:val="00857813"/>
     <w:rsid w:val="008612D9"/>
     <w:rsid w:val="00861E52"/>
     <w:rsid w:val="00863D29"/>
     <w:rsid w:val="00863E93"/>
     <w:rsid w:val="00867E39"/>
     <w:rsid w:val="00873169"/>
     <w:rsid w:val="008741D9"/>
     <w:rsid w:val="00875B79"/>
     <w:rsid w:val="00885BEE"/>
     <w:rsid w:val="008873D3"/>
     <w:rsid w:val="0089555C"/>
     <w:rsid w:val="00895D87"/>
@@ -38053,50 +37855,51 @@
     <w:rsid w:val="00B8367F"/>
     <w:rsid w:val="00B84233"/>
     <w:rsid w:val="00B941AE"/>
     <w:rsid w:val="00B942E0"/>
     <w:rsid w:val="00BA7080"/>
     <w:rsid w:val="00BB1274"/>
     <w:rsid w:val="00BB69E9"/>
     <w:rsid w:val="00BC0014"/>
     <w:rsid w:val="00BC1CF2"/>
     <w:rsid w:val="00BC345E"/>
     <w:rsid w:val="00BC4DCB"/>
     <w:rsid w:val="00BC70B2"/>
     <w:rsid w:val="00BD1DCC"/>
     <w:rsid w:val="00BD3177"/>
     <w:rsid w:val="00BD6744"/>
     <w:rsid w:val="00BE35DE"/>
     <w:rsid w:val="00BE6D64"/>
     <w:rsid w:val="00BF3870"/>
     <w:rsid w:val="00BF44FC"/>
     <w:rsid w:val="00BF58AF"/>
     <w:rsid w:val="00BF72DF"/>
     <w:rsid w:val="00BF7586"/>
     <w:rsid w:val="00C00C12"/>
     <w:rsid w:val="00C00C6B"/>
     <w:rsid w:val="00C011AD"/>
+    <w:rsid w:val="00C15E10"/>
     <w:rsid w:val="00C15F2B"/>
     <w:rsid w:val="00C204B8"/>
     <w:rsid w:val="00C20B3C"/>
     <w:rsid w:val="00C30324"/>
     <w:rsid w:val="00C31FB8"/>
     <w:rsid w:val="00C32626"/>
     <w:rsid w:val="00C329A6"/>
     <w:rsid w:val="00C369E6"/>
     <w:rsid w:val="00C41E19"/>
     <w:rsid w:val="00C42948"/>
     <w:rsid w:val="00C54FDE"/>
     <w:rsid w:val="00C55F77"/>
     <w:rsid w:val="00C5612A"/>
     <w:rsid w:val="00C56A9F"/>
     <w:rsid w:val="00C57E6C"/>
     <w:rsid w:val="00C600BE"/>
     <w:rsid w:val="00C629E0"/>
     <w:rsid w:val="00C6325C"/>
     <w:rsid w:val="00C64CC9"/>
     <w:rsid w:val="00C657E2"/>
     <w:rsid w:val="00C65CE1"/>
     <w:rsid w:val="00C66BFF"/>
     <w:rsid w:val="00C67563"/>
     <w:rsid w:val="00C7146F"/>
     <w:rsid w:val="00C74662"/>
@@ -38258,52 +38061,52 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F933E2A"/>
-  <w15:docId w15:val="{6848300D-4DE6-4A05-B2DA-66484CCD442F}"/>
+  <w14:docId w14:val="017E4402"/>
+  <w15:docId w15:val="{C46D0EC4-27F9-4FE7-B610-FCC62A2C1329}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -39165,75 +38968,85 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1997492237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -39509,67 +39322,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D0DEF36-5F60-4193-AA97-14E65D366C95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>3257</Words>
-  <Characters>18565</Characters>
+  <Words>3219</Words>
+  <Characters>18354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
+  <Lines>152</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение №1 к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21779</CharactersWithSpaces>
+  <CharactersWithSpaces>21530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение №1 к аттестату аккредитации</dc:title>
   <dc:creator>czl3</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>