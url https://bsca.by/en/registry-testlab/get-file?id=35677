--- v1 (2026-01-10)
+++ v2 (2026-05-03)
@@ -1,45 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -149,123 +147,147 @@
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="338E3A5F" w14:textId="77777777" w:rsidR="00D74988" w:rsidRPr="00131F6F" w:rsidRDefault="00D74988" w:rsidP="00902873">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3919" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72622E58" w14:textId="77777777" w:rsidR="00D74988" w:rsidRPr="00131F6F" w:rsidRDefault="00D74988" w:rsidP="00D74988">
+          <w:p w14:paraId="72622E58" w14:textId="0352372F" w:rsidR="00D74988" w:rsidRPr="003D0924" w:rsidRDefault="00D74988" w:rsidP="00D74988">
             <w:pPr>
               <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00131F6F">
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidR="003D0924">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0924" w:rsidRPr="003D0924">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+              <w:t>BY/112 2.5581</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7420A" w:rsidRPr="00EB44A6" w14:paraId="17C397A1" w14:textId="77777777" w:rsidTr="00D97C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6048" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD7C4F0" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00902873">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AB2552" w14:textId="23E038AB" w:rsidR="00A7420A" w:rsidRPr="003D0924" w:rsidRDefault="003D0924" w:rsidP="00D74988">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131F6F">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="3D8F13E6" w14:textId="77777777" w:rsidTr="00D97C2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="459CB0FD" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -284,50 +306,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2087602877"/>
                 <w:placeholder>
                   <w:docPart w:val="93FB8A5B82574D648F8D9DE90E17F041"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00131F6F">
                   <w:rPr>
                     <w:rStyle w:val="afe"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="29BC72DB" w14:textId="18518E7A" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00A47F39">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
@@ -338,50 +361,51 @@
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="-1530027058"/>
                 <w:placeholder>
                   <w:docPart w:val="DF2AE3E7D4A3457E98EEFD2DF43D8AD8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A47F39">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="004E1757">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>5</w:t>
                 </w:r>
                 <w:r w:rsidR="00A47F39">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="single"/>
@@ -452,50 +476,51 @@
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:id w:val="1604296174"/>
                 <w:placeholder>
                   <w:docPart w:val="D5B8B179C5A245359464D41B2C98A4E8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC6F00">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00A47F39" w:rsidRPr="00A47F39">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:u w:val="single"/>
                   </w:rPr>
                   <w:t>0</w:t>
                 </w:r>
                 <w:r w:rsidR="00D74988">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
@@ -837,135 +862,131 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0053581B" w:rsidRPr="00B67C7A" w14:paraId="119C1DCB" w14:textId="77777777" w:rsidTr="004E1757">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="pct"/>
           <w:trHeight w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444997BE" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="564F3FC5" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394E5583" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D33607A" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0708F2A7" w14:textId="77777777" w:rsidR="00B67C7A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
@@ -1016,51 +1037,50 @@
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C207495" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54252B87" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
@@ -1111,51 +1131,50 @@
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366CDD6D" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09776DF3" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00B67C7A" w:rsidRDefault="00A7420A" w:rsidP="00902873">
@@ -1246,216 +1265,210 @@
               <w:t>отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0053581B" w:rsidRPr="00686787" w14:paraId="3433614E" w14:textId="77777777" w:rsidTr="004E1757">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="pct"/>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D2FB58F" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A550D5D" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BEE572A" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1322" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1192D0CF" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486153EA" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58DD131F" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00B67C7A" w:rsidRDefault="00550F39" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -1467,100 +1480,117 @@
       </w:tr>
       <w:tr w:rsidR="00550F39" w:rsidRPr="00686787" w14:paraId="625C7049" w14:textId="77777777" w:rsidTr="004E1757">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="pct"/>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4911" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3228CD65" w14:textId="77777777" w:rsidR="00550F39" w:rsidRPr="00D1266C" w:rsidRDefault="00BA1A71" w:rsidP="00902873">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1266C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:r w:rsidR="007D1B34" w:rsidRPr="00D1266C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1266C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D1B34" w:rsidRPr="00D1266C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Слоним, ул. Панасовка, 7А</w:t>
+              <w:t xml:space="preserve">Слоним, ул. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007D1B34" w:rsidRPr="00D1266C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Панасовка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007D1B34" w:rsidRPr="00D1266C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 7А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B6547" w:rsidRPr="00FD77F7" w14:paraId="2182E49A" w14:textId="77777777" w:rsidTr="004E1757">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="89" w:type="pct"/>
           <w:trHeight w:val="903"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="374" w:type="pct"/>
             <w:tcBorders>
@@ -1611,51 +1641,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71BE5875" w14:textId="77777777" w:rsidR="00FE7FE0" w:rsidRPr="00B67C7A" w:rsidRDefault="00FE7FE0" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E5477B7" w14:textId="77777777" w:rsidR="00FE7FE0" w:rsidRPr="00B67C7A" w:rsidRDefault="00FE7FE0" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая централизованных систем питьевого водоснабжения.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79818104" w14:textId="77777777" w:rsidR="00FE7FE0" w:rsidRDefault="00FE7FE0" w:rsidP="004264FB">
@@ -2381,51 +2410,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56601D27" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="00B67C7A" w:rsidRDefault="00CD52F6" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2727,51 +2755,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0020DD1D" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="00B67C7A" w:rsidRDefault="00CD52F6" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07CF5923" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="0074737F" w:rsidRDefault="00CD52F6" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2971,51 +2998,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FA9FD18" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="00B67C7A" w:rsidRDefault="00CD52F6" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="575F49A6" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="0074737F" w:rsidRDefault="00CD52F6" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3429,51 +3455,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38818A9E" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="006917EF" w:rsidRDefault="00CD52F6" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3681,67 +3706,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09B7D6B6" w14:textId="77777777" w:rsidR="00CD52F6" w:rsidRPr="00B67C7A" w:rsidRDefault="00533F2C" w:rsidP="00D1266C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ГОСТ 3351-74 </w:t>
             </w:r>
             <w:r w:rsidR="00CD52F6" w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E35A8D" w:rsidRPr="00FD77F7" w14:paraId="095D55F7" w14:textId="77777777" w:rsidTr="004E1757">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -3766,51 +3775,50 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011660D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50864150" w14:textId="77777777" w:rsidR="00E35A8D" w:rsidRPr="0011660D" w:rsidRDefault="00E35A8D" w:rsidP="007D4393">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011660D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -3968,51 +3976,50 @@
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BA46BED" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="007B06E2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Вода питьевая централизованных систем питьевого </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DCD2ACE" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRDefault="007A36DA" w:rsidP="007B06E2">
             <w:pPr>
@@ -5136,51 +5143,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20FB10B1" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00902873">
             <w:pPr>
               <w:pStyle w:val="38"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ABC1F34" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRDefault="007A36DA" w:rsidP="00D1266C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
@@ -5389,51 +5395,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C3052E9" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00902873">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24E998E7" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5634,51 +5639,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FDF89BD" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DB3F1CD" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5920,51 +5924,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="070BBEF7" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68A9BB55" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6210,51 +6213,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F05ACA" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6371,51 +6373,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D9F3E40" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6486,51 +6487,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D3453EF" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6645,51 +6645,50 @@
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B0"/>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ж (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14FC1554" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6774,51 +6773,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5304E235" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B6004B" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6935,51 +6933,50 @@
             <w:r w:rsidRPr="00F75E61">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F8513FF" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7036,51 +7033,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C47D723" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B6004B" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7197,51 +7193,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75E61">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A66252" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7321,51 +7316,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9137C8" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0415D272" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7462,51 +7456,50 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E23B768" w14:textId="77777777" w:rsidR="004062F4" w:rsidRPr="004062F4" w:rsidRDefault="004062F4" w:rsidP="00F75E61">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B3FD3D7" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7595,51 +7588,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C15DACB" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D77757C" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7727,51 +7719,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001269AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д (2-12) ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DE9083" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7828,51 +7819,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="266275C9" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7962,51 +7952,50 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5743463B" w14:textId="77777777" w:rsidR="004062F4" w:rsidRPr="00B67C7A" w:rsidRDefault="004062F4" w:rsidP="001269AD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AEA1EE6" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8081,51 +8070,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44A70247" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="560F3562" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8290,51 +8278,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д (св.0,5-10,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="007A36DA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00CAE1E6" w14:textId="77777777" w:rsidR="007A36DA" w:rsidRPr="00B67C7A" w:rsidRDefault="007A36DA" w:rsidP="00C54F10">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8449,51 +8436,50 @@
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BC20B80" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="008F5CC1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8539,51 +8525,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6923C300" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="008F5CC1">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5CC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8655,51 +8640,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="123C869B" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="001269AD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3704993D" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="007B06E2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая централизованных систем питьевого</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46778417" w14:textId="77777777" w:rsidR="001F0176" w:rsidRPr="008F5CC1" w:rsidRDefault="001F0176" w:rsidP="007B06E2">
             <w:pPr>
@@ -8868,51 +8852,50 @@
             <w:r w:rsidRPr="001269AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д (св.0,5-50,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="007A36DA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C315F51" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="007440D8" w:rsidRDefault="008F5CC1" w:rsidP="008F5CC1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГН</w:t>
             </w:r>
             <w:r w:rsidRPr="007440D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Показатели безопасности питьевой воды», утв. пост</w:t>
             </w:r>
             <w:r>
@@ -9142,51 +9125,50 @@
           <w:p w14:paraId="49839DC1" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="001269AD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5947D971" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="001269AD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9337,51 +9319,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E8A6EB2" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00882914" w:rsidRDefault="008F5CC1" w:rsidP="001269AD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC58784" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="007A36DA">
             <w:pPr>
               <w:ind w:right="-68" w:hanging="109"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57ECCDE9" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="007B06E2">
             <w:pPr>
@@ -9493,51 +9474,50 @@
           <w:p w14:paraId="16875CF5" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="004264FB">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6205DF3F" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="007A36DA" w:rsidRDefault="008F5CC1" w:rsidP="00E177AB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9591,51 +9571,50 @@
           <w:p w14:paraId="5D1C2BBA" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="00557A5F">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общее микробное число (ОМЧ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CC6545E" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="007A36DA">
             <w:pPr>
               <w:ind w:right="-68" w:hanging="109"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F9F4CCC" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="00340046">
             <w:pPr>
@@ -9701,51 +9680,50 @@
           <w:p w14:paraId="1F8A2D5E" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="004264FB">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12FB374F" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9821,51 +9799,50 @@
             </w:r>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>колиформные бактерии (ТКБ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73B2252A" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="004264FB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9945,51 +9922,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4661D6F2" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="00A0672C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10050,51 +10026,50 @@
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общие колиформные бактерии (ОКБ)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41732C6B" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRPr="00B67C7A" w:rsidRDefault="008F5CC1" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A7BD471" w14:textId="77777777" w:rsidR="008F5CC1" w:rsidRDefault="008F5CC1" w:rsidP="00340046">
             <w:pPr>
@@ -10179,51 +10154,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F3FFA6E" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44772C26" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10304,51 +10278,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03B441B7" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3549C8A5" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="003D5E49">
             <w:pPr>
               <w:ind w:hanging="109"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008902F2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31861-2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA34080" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="003D5E49">
             <w:pPr>
               <w:ind w:hanging="109"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -10487,51 +10460,50 @@
           <w:p w14:paraId="3888AA8B" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E037727" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15FEF926" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -10616,51 +10588,50 @@
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д (0-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D243563" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00772187">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007440D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007440D8">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -10836,51 +10807,50 @@
           <w:p w14:paraId="5D128E74" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BEFDD5F" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C0C4833" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -10950,51 +10920,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Д (0-5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18E76828" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0093913D" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="008D4E1A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11043,51 +11012,50 @@
           <w:p w14:paraId="45750C8D" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="366F57F6" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="688E50EE" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11312,51 +11280,50 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ц</w:t>
             </w:r>
             <w:r w:rsidRPr="007A36DA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ветности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="262AED32" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57DA5C9F" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11435,51 +11402,50 @@
           <w:p w14:paraId="6478018A" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AE00304" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EE0A245" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11621,51 +11587,50 @@
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>формазину</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C65DA7" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76038E4E" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="008D4E1A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11728,51 +11693,50 @@
           <w:p w14:paraId="58B8B3E5" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DA2F8F" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D5F5E50" w14:textId="77777777" w:rsidR="001262C8" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11951,51 +11915,50 @@
             </w:r>
             <w:r w:rsidRPr="00D1266C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F3EB3" w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43348925" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="517E1E5E" w14:textId="77777777" w:rsidR="001262C8" w:rsidRPr="00B67C7A" w:rsidRDefault="001262C8" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -12045,51 +12008,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B9E7EEB" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A77C79F" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -12215,51 +12177,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7095DD9A" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40634EE9" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -12320,51 +12281,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B9A1CD2" w14:textId="77777777" w:rsidR="00E177AB" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="002F0F0D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12412,51 +12372,50 @@
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A47F44A" w14:textId="77777777" w:rsidR="00E177AB" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="002F0F0D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12519,51 +12478,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B1F1A84" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="002F0F0D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода питьевая,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13490017" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="002F0F0D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12691,51 +12649,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EC91EDB" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="004E1757">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007440D8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гигиенический норматив</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007440D8">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -12880,51 +12837,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B8B73C" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E5A1E0A" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -13057,51 +13013,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0108B197" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45919DBC" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -13151,51 +13106,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50878CE4" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B34DF64" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="00A0672C">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -13335,51 +13289,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1609661C" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="019EFDD8" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
@@ -13429,51 +13382,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66FE54E1" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="460B399E" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="00B12A00">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -13599,51 +13551,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C516DFD" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AF58690" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -13720,51 +13671,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E4B4662" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38D8078D" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -13906,51 +13856,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/дм</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44B33581" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A18637E" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14029,51 +13978,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B4FCB81" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F3EF4E5" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14199,51 +14147,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443D3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20668DA7" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001262C8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="195511CB" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14292,51 +14239,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B360668" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02A08892" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14446,51 +14392,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75E61">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (с учетом разбавления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="071230EE" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FEBDF9E" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14553,51 +14498,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75D5B136" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21FC6A97" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14679,51 +14623,50 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D99A34D" w14:textId="77777777" w:rsidR="000C328C" w:rsidRPr="00B67C7A" w:rsidRDefault="000C328C" w:rsidP="00F30AF1">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A1A76FF" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5453ED0D" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="00882914">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14786,51 +14729,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16044022" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C1D1A4A" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14894,51 +14836,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4E1A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Д (2-12) ед. рН </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="278FA0FE" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C200937" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="001269AD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -14987,51 +14928,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="650753BB" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="652422F2" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15127,51 +15067,50 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3973D317" w14:textId="77777777" w:rsidR="000C328C" w:rsidRPr="00B67C7A" w:rsidRDefault="000C328C" w:rsidP="008D4E1A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B75E722" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="33" w:right="-68" w:hanging="109"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6530CBA8" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15220,51 +15159,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1491861D" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DD2BE5C" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15418,51 +15356,50 @@
             <w:r w:rsidRPr="00882914">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д (св.0,5-10,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="008E5919">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46CC2B7F" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21AD8A32" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15568,51 +15505,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42CD4DA9" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59291227" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15708,51 +15644,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5919">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д (св.0,5-50,0) мг/дм3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="235B5AB6" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B3CCF1" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -15863,51 +15798,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18587D13" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15C305F1" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -16038,51 +15972,50 @@
             <w:r w:rsidRPr="00882914">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Д (св.0,05-25,0) мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="008E5919">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42235143" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FF14B2F" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -16193,51 +16126,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AC34961" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="355" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30E2FE55" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -16285,51 +16217,50 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B67C7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Общее микробное число при 37ºС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BF07037" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRPr="00B67C7A" w:rsidRDefault="002F0F0D" w:rsidP="000E7946">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="720DAF9D" w14:textId="77777777" w:rsidR="002F0F0D" w:rsidRDefault="002F0F0D" w:rsidP="008E5919">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
@@ -17486,77 +17417,75 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A959A16" w14:textId="77777777" w:rsidR="0030360B" w:rsidRDefault="0030360B" w:rsidP="000C0E38">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08453D60" w14:textId="77777777" w:rsidR="0030360B" w:rsidRDefault="0030360B" w:rsidP="001262C8">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0030360B" w:rsidSect="00E8363B">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="454" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BAF6791" w14:textId="77777777" w:rsidR="0003365B" w:rsidRDefault="0003365B" w:rsidP="0011070C">
+    <w:p w14:paraId="4557ABC6" w14:textId="77777777" w:rsidR="008531AF" w:rsidRDefault="008531AF" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A7CFE61" w14:textId="77777777" w:rsidR="0003365B" w:rsidRDefault="0003365B" w:rsidP="0011070C">
+    <w:p w14:paraId="0B9C9227" w14:textId="77777777" w:rsidR="008531AF" w:rsidRDefault="008531AF" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17608,74 +17537,50 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...22 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1813"/>
@@ -17747,50 +17652,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="2475722"/>
             <w:placeholder>
               <w:docPart w:val="3661B024FAA24120A449C6B0FA33DC70"/>
             </w:placeholder>
             <w:date w:fullDate="2025-07-11T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="27F0BB7A" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="00CC669F" w:rsidRDefault="00D978EB" w:rsidP="00CA33E9">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00F712D0">
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>11.07.2025</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="5954EF11" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="00B453D4" w:rsidRDefault="00D978EB" w:rsidP="00CA33E9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
@@ -17890,51 +17796,51 @@
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3E670D25" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="005128B2" w:rsidRDefault="00D978EB">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4381"/>
       <w:gridCol w:w="1751"/>
     </w:tblGrid>
@@ -18141,77 +18047,67 @@
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="78152A1B" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="00CC094B" w:rsidRDefault="00D978EB" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D3618F" w14:textId="77777777" w:rsidR="0003365B" w:rsidRDefault="0003365B" w:rsidP="0011070C">
+    <w:p w14:paraId="41C9AD50" w14:textId="77777777" w:rsidR="008531AF" w:rsidRDefault="008531AF" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A405C4" w14:textId="77777777" w:rsidR="0003365B" w:rsidRDefault="0003365B" w:rsidP="0011070C">
+    <w:p w14:paraId="42897CE6" w14:textId="77777777" w:rsidR="008531AF" w:rsidRDefault="008531AF" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="9009"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D978EB" w:rsidRPr="00D337DC" w14:paraId="5891D751" w14:textId="77777777" w:rsidTr="00902873">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -18278,106 +18174,127 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4620" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="21586E72" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="00B453D4" w:rsidRDefault="00D978EB" w:rsidP="00A368E9">
+        <w:p w14:paraId="72B5F4F7" w14:textId="77777777" w:rsidR="003D0924" w:rsidRPr="003D0924" w:rsidRDefault="00D978EB" w:rsidP="003D0924">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:bCs/>
-              <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
+              <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Приложение № </w:t>
           </w:r>
           <w:r w:rsidRPr="00EB44A6">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">к аттестату аккредитации № </w:t>
           </w:r>
+          <w:r w:rsidR="003D0924" w:rsidRPr="003D0924">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-BY"/>
+            </w:rPr>
+            <w:t>BY/112 2.5581</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="21586E72" w14:textId="49839068" w:rsidR="00D978EB" w:rsidRPr="00B453D4" w:rsidRDefault="00D978EB" w:rsidP="00A368E9">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6DFE1856" w14:textId="77777777" w:rsidR="00D978EB" w:rsidRPr="00CC094B" w:rsidRDefault="00D978EB">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9683" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="868"/>
       <w:gridCol w:w="8815"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D978EB" w:rsidRPr="00804957" w14:paraId="2C3F752B" w14:textId="77777777" w:rsidTr="00683923">
       <w:trPr>
         <w:trHeight w:val="301"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="868" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
@@ -20108,51 +20025,53 @@
     <w:rsid w:val="002F3787"/>
     <w:rsid w:val="0030360B"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305DA5"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00311631"/>
     <w:rsid w:val="00313F97"/>
     <w:rsid w:val="00322641"/>
     <w:rsid w:val="003243E8"/>
     <w:rsid w:val="0032460C"/>
     <w:rsid w:val="00326506"/>
     <w:rsid w:val="0033038E"/>
     <w:rsid w:val="00340046"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00351239"/>
     <w:rsid w:val="00352E58"/>
     <w:rsid w:val="00352E5D"/>
     <w:rsid w:val="00362614"/>
     <w:rsid w:val="003654CB"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00377E31"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A3B6E"/>
+    <w:rsid w:val="003A6C21"/>
     <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003D0924"/>
     <w:rsid w:val="003D0EEA"/>
     <w:rsid w:val="003D5E49"/>
     <w:rsid w:val="003E25CB"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E31A9"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F303F"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F76BA"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004030B9"/>
     <w:rsid w:val="004062F4"/>
     <w:rsid w:val="00407A92"/>
     <w:rsid w:val="004158B5"/>
     <w:rsid w:val="004170E4"/>
     <w:rsid w:val="00417694"/>
     <w:rsid w:val="004264FB"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00455521"/>
     <w:rsid w:val="00457C9E"/>
     <w:rsid w:val="00460355"/>
     <w:rsid w:val="00474457"/>
     <w:rsid w:val="00480095"/>
     <w:rsid w:val="00493A14"/>
     <w:rsid w:val="00494C69"/>
@@ -20262,50 +20181,51 @@
     <w:rsid w:val="0077117F"/>
     <w:rsid w:val="00772187"/>
     <w:rsid w:val="007751A9"/>
     <w:rsid w:val="00782D5C"/>
     <w:rsid w:val="00797930"/>
     <w:rsid w:val="007A09C6"/>
     <w:rsid w:val="007A36DA"/>
     <w:rsid w:val="007B06E2"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D1B34"/>
     <w:rsid w:val="007D225D"/>
     <w:rsid w:val="007D4393"/>
     <w:rsid w:val="007D6D68"/>
     <w:rsid w:val="007E030D"/>
     <w:rsid w:val="007E210E"/>
     <w:rsid w:val="007E2E1D"/>
     <w:rsid w:val="007E712B"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="008071DD"/>
     <w:rsid w:val="008143C2"/>
     <w:rsid w:val="00834A57"/>
     <w:rsid w:val="00841A51"/>
     <w:rsid w:val="00842490"/>
     <w:rsid w:val="00850F27"/>
+    <w:rsid w:val="008531AF"/>
     <w:rsid w:val="00855036"/>
     <w:rsid w:val="00861A2F"/>
     <w:rsid w:val="008621A5"/>
     <w:rsid w:val="008667F8"/>
     <w:rsid w:val="0087141A"/>
     <w:rsid w:val="00871B95"/>
     <w:rsid w:val="00871BDF"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00877963"/>
     <w:rsid w:val="00882914"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00890636"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B6547"/>
     <w:rsid w:val="008C637E"/>
     <w:rsid w:val="008D4E1A"/>
     <w:rsid w:val="008D6E5B"/>
     <w:rsid w:val="008D7BD2"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008E5919"/>
     <w:rsid w:val="008F4080"/>
     <w:rsid w:val="008F45A6"/>
     <w:rsid w:val="008F5CC1"/>
     <w:rsid w:val="008F66CD"/>
     <w:rsid w:val="00902873"/>
@@ -21125,51 +21045,50 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -22296,73 +22215,68 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE8C12C1-3C4F-421F-BF87-0AF9297224AE}"/>
       </w:docPartPr>
@@ -22623,103 +22537,92 @@
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="00077C13"/>
     <w:rsid w:val="000C04E8"/>
     <w:rsid w:val="000C1110"/>
     <w:rsid w:val="000E1676"/>
     <w:rsid w:val="000E31B9"/>
     <w:rsid w:val="00106793"/>
     <w:rsid w:val="00126790"/>
     <w:rsid w:val="00167CE1"/>
     <w:rsid w:val="001A1AE9"/>
     <w:rsid w:val="001B35D4"/>
     <w:rsid w:val="001C1004"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="002248E6"/>
     <w:rsid w:val="002608ED"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="00276313"/>
     <w:rsid w:val="002853E1"/>
     <w:rsid w:val="002D2022"/>
     <w:rsid w:val="002D3512"/>
     <w:rsid w:val="0031049D"/>
     <w:rsid w:val="00325F46"/>
     <w:rsid w:val="00330160"/>
     <w:rsid w:val="003556A8"/>
     <w:rsid w:val="0035603E"/>
+    <w:rsid w:val="003A6C21"/>
     <w:rsid w:val="003B26CD"/>
     <w:rsid w:val="003F6D58"/>
     <w:rsid w:val="00431189"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="004A5253"/>
     <w:rsid w:val="004E61A1"/>
     <w:rsid w:val="004F0A30"/>
     <w:rsid w:val="004F5804"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C3C80"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005F1A43"/>
     <w:rsid w:val="005F3BB6"/>
     <w:rsid w:val="006015E4"/>
     <w:rsid w:val="006028CA"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="00682F34"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="006A22ED"/>
     <w:rsid w:val="006F1BE6"/>
     <w:rsid w:val="00730004"/>
     <w:rsid w:val="00754280"/>
@@ -22734,50 +22637,51 @@
     <w:rsid w:val="00986928"/>
     <w:rsid w:val="00993C5A"/>
     <w:rsid w:val="009B054A"/>
     <w:rsid w:val="00A24D1F"/>
     <w:rsid w:val="00A34793"/>
     <w:rsid w:val="00A44BD1"/>
     <w:rsid w:val="00AF1C85"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B00EFB"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B50522"/>
     <w:rsid w:val="00BA747E"/>
     <w:rsid w:val="00BD51CB"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C01A23"/>
     <w:rsid w:val="00C33817"/>
     <w:rsid w:val="00C34E1C"/>
     <w:rsid w:val="00C67811"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CA001C"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00D072AA"/>
     <w:rsid w:val="00D50E1C"/>
     <w:rsid w:val="00D71E2F"/>
+    <w:rsid w:val="00DA5EB2"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00E03AD7"/>
     <w:rsid w:val="00E40A1C"/>
     <w:rsid w:val="00E513ED"/>
     <w:rsid w:val="00EA0842"/>
     <w:rsid w:val="00EC399E"/>
     <w:rsid w:val="00ED5D04"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F3033A"/>
     <w:rsid w:val="00F63BD3"/>
     <w:rsid w:val="00F64CBC"/>
     <w:rsid w:val="00F96814"/>
     <w:rsid w:val="00FA7B76"/>
     <w:rsid w:val="00FD17CF"/>
     <w:rsid w:val="00FD58DC"/>
     <w:rsid w:val="00FF1D54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -23564,66 +23468,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{199F1E2B-8564-49A1-98DA-97FC7BA03A26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1198</Words>
-  <Characters>6835</Characters>
+  <Words>1202</Words>
+  <Characters>6855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8017</CharactersWithSpaces>
+  <CharactersWithSpaces>8041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>