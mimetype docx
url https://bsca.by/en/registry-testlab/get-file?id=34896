--- v1 (2026-01-10)
+++ v2 (2026-08-24)
@@ -88,51 +88,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приложение №</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1704773394"/>
                 <w:placeholder>
                   <w:docPart w:val="B86DE5B84EE843EDAC9A63A9ECEDE746"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00131F6F">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="761BF782" w14:textId="77777777" w:rsidTr="00F018EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72020B54" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
@@ -173,123 +172,147 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="099C25B1" w14:textId="77777777" w:rsidTr="00F018EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="29F3286B" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706263D0" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
+          <w:p w14:paraId="706263D0" w14:textId="4C39918B" w:rsidR="00A7420A" w:rsidRPr="00C63D44" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00131F6F">
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63D44">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>№</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63D44" w:rsidRPr="00C63D44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+              <w:t>BY/112 2.5572</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00611FB0" w14:paraId="361C151E" w14:textId="77777777" w:rsidTr="00F018EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="465EA5FB" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38126E3E" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
+          <w:p w14:paraId="38126E3E" w14:textId="6AFA89EB" w:rsidR="00A7420A" w:rsidRPr="00C63D44" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131F6F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00131F6F">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63D44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>от</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>16.05.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="7E093BA9" w14:textId="77777777" w:rsidTr="00F018EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6E62FC82" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -308,51 +331,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2087602877"/>
                 <w:placeholder>
                   <w:docPart w:val="93FB8A5B82574D648F8D9DE90E17F041"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00131F6F">
                   <w:rPr>
                     <w:rStyle w:val="aff"/>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="091B794D" w14:textId="57E04B9B" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
@@ -362,51 +384,50 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1530027058"/>
                 <w:placeholder>
                   <w:docPart w:val="DF2AE3E7D4A3457E98EEFD2DF43D8AD8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00891129">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -416,102 +437,100 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="0A3B78A9" w14:textId="77777777" w:rsidTr="00F018EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5848" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4342C78B" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73EDF0CA" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
+          <w:p w14:paraId="73EDF0CA" w14:textId="15B794CB" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidRPr="00131F6F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1604296174"/>
                 <w:placeholder>
                   <w:docPart w:val="D5B8B179C5A245359464D41B2C98A4E8"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00131F6F">
+                <w:r w:rsidR="00C63D44">
                   <w:rPr>
-                    <w:rStyle w:val="aff"/>
-                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
-                  <w:t>____</w:t>
+                  <w:t>01</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2690A7DD" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00A7420A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
@@ -865,136 +884,132 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7420A" w:rsidRPr="007A4175" w14:paraId="4DA27D1A" w14:textId="77777777" w:rsidTr="00E72C16">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51ED28B0" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="123EB9EA" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6EEE8C" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C22E9A" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
           </w:p>
@@ -1026,51 +1041,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1892" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62140D0F" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
@@ -1125,51 +1139,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C773CEE" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-106" w:right="-79"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4175">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
@@ -2152,114 +2165,111 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0054406B" w:rsidRPr="0054406B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т.А.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DF00ED">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054406B" w:rsidRPr="0054406B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Николаева</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A040834" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00166AF6" w:rsidRDefault="00A7420A" w:rsidP="00EB44A6">
+    <w:p w14:paraId="7A040834" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="004F2CB1" w:rsidRDefault="00A7420A" w:rsidP="00EB44A6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A7420A" w:rsidRPr="00166AF6" w:rsidSect="008B3976">
+    <w:sectPr w:rsidR="00A7420A" w:rsidRPr="004F2CB1" w:rsidSect="008B3976">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E958F5A" w14:textId="77777777" w:rsidR="00237507" w:rsidRDefault="00237507" w:rsidP="0011070C">
+    <w:p w14:paraId="4CBD8343" w14:textId="77777777" w:rsidR="003E084F" w:rsidRDefault="003E084F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="097175B9" w14:textId="77777777" w:rsidR="00237507" w:rsidRDefault="00237507" w:rsidP="0011070C">
+    <w:p w14:paraId="42ADA3A1" w14:textId="77777777" w:rsidR="003E084F" w:rsidRDefault="003E084F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2789,58 +2799,58 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="239AED27" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6769BF41" w14:textId="77777777" w:rsidR="00237507" w:rsidRDefault="00237507" w:rsidP="0011070C">
+    <w:p w14:paraId="7F568349" w14:textId="77777777" w:rsidR="003E084F" w:rsidRDefault="003E084F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="162DD31F" w14:textId="77777777" w:rsidR="00237507" w:rsidRDefault="00237507" w:rsidP="0011070C">
+    <w:p w14:paraId="141398EE" w14:textId="77777777" w:rsidR="003E084F" w:rsidRDefault="003E084F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
@@ -2916,93 +2926,104 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4620" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0161A183" w14:textId="77777777" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
+        <w:p w14:paraId="0161A183" w14:textId="4F6A6272" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Приложение № </w:t>
           </w:r>
           <w:r w:rsidR="00EB44A6" w:rsidRPr="00EB44A6">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00611FB0">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t> </w:t>
           </w:r>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>к аттестату аккредитации №</w:t>
+          </w:r>
+          <w:r w:rsidR="004F2CB1">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="004F2CB1" w:rsidRPr="004F2CB1">
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>BY/112 2.5572</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0952BA7A" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9683" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -4605,51 +4626,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="559022686">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="819275458">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1707945794">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="592083308">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="489834765">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1497190225">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
@@ -4686,67 +4707,70 @@
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00225085"/>
     <w:rsid w:val="00237507"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="00292E2E"/>
     <w:rsid w:val="002A2851"/>
     <w:rsid w:val="002F6F0C"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00311B31"/>
     <w:rsid w:val="00321813"/>
     <w:rsid w:val="003223FA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00367D86"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00393AA2"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003D62BE"/>
+    <w:rsid w:val="003E084F"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004030B9"/>
     <w:rsid w:val="0042263D"/>
     <w:rsid w:val="004226FF"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00457C9E"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004B31E2"/>
     <w:rsid w:val="004B4737"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4499"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F2CB1"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500A1E"/>
     <w:rsid w:val="0050403F"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00527F26"/>
     <w:rsid w:val="00532108"/>
     <w:rsid w:val="0054406B"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00572D1C"/>
     <w:rsid w:val="00580FD7"/>
     <w:rsid w:val="005866CF"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005A4E4B"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E4572"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="005F5203"/>
     <w:rsid w:val="005F6BC8"/>
     <w:rsid w:val="00611FB0"/>
     <w:rsid w:val="0061576D"/>
     <w:rsid w:val="00630BD9"/>
     <w:rsid w:val="00642140"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00656EE2"/>
@@ -4807,93 +4831,96 @@
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B371B5"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B639CF"/>
     <w:rsid w:val="00B965C0"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB7AAD"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC49BD"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BC76C2"/>
     <w:rsid w:val="00BE4177"/>
     <w:rsid w:val="00C15F34"/>
     <w:rsid w:val="00C2541A"/>
     <w:rsid w:val="00C366DD"/>
     <w:rsid w:val="00C4751C"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C63D44"/>
     <w:rsid w:val="00C67ACE"/>
     <w:rsid w:val="00C80BF5"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC669F"/>
     <w:rsid w:val="00CE2179"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D2438B"/>
     <w:rsid w:val="00D74D90"/>
     <w:rsid w:val="00D75A1F"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB4A98"/>
+    <w:rsid w:val="00DC41FB"/>
     <w:rsid w:val="00DD3C60"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF00ED"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E72C16"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E7777F"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EB44A6"/>
     <w:rsid w:val="00EC45FB"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00EF6ABF"/>
     <w:rsid w:val="00F36A9F"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F64A4B"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F874A1"/>
     <w:rsid w:val="00FA0B0B"/>
+    <w:rsid w:val="00FB08F2"/>
     <w:rsid w:val="00FB7B41"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -6989,152 +7016,144 @@
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="00082663"/>
     <w:rsid w:val="000C04E8"/>
     <w:rsid w:val="000E1676"/>
     <w:rsid w:val="001020E8"/>
     <w:rsid w:val="00106793"/>
     <w:rsid w:val="00167CE1"/>
     <w:rsid w:val="001C1004"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="002248E6"/>
     <w:rsid w:val="002608ED"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="00276313"/>
     <w:rsid w:val="002D2022"/>
     <w:rsid w:val="003045A7"/>
     <w:rsid w:val="0031049D"/>
     <w:rsid w:val="00321813"/>
     <w:rsid w:val="00330160"/>
     <w:rsid w:val="003B26CD"/>
     <w:rsid w:val="003C79E5"/>
     <w:rsid w:val="003F6D58"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="004F5804"/>
+    <w:rsid w:val="00500A1E"/>
     <w:rsid w:val="00532108"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="005A1526"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C3C80"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005E235F"/>
     <w:rsid w:val="005F1A43"/>
     <w:rsid w:val="005F3BB6"/>
     <w:rsid w:val="006028CA"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="0061576D"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="006F0D8F"/>
     <w:rsid w:val="00754280"/>
     <w:rsid w:val="007A464A"/>
     <w:rsid w:val="007A5398"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00867355"/>
     <w:rsid w:val="008B46AD"/>
     <w:rsid w:val="00934DED"/>
+    <w:rsid w:val="0096617A"/>
     <w:rsid w:val="009B17FA"/>
     <w:rsid w:val="00A34793"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B00EFB"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B965C0"/>
     <w:rsid w:val="00BA747E"/>
     <w:rsid w:val="00BF3758"/>
+    <w:rsid w:val="00C236A9"/>
     <w:rsid w:val="00C34E1C"/>
     <w:rsid w:val="00C67811"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00DC7E58"/>
     <w:rsid w:val="00E40A1C"/>
     <w:rsid w:val="00EA0842"/>
     <w:rsid w:val="00EC45FB"/>
     <w:rsid w:val="00ED5D04"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F0196D"/>
     <w:rsid w:val="00F2314E"/>
     <w:rsid w:val="00F3033A"/>
     <w:rsid w:val="00F3600D"/>
+    <w:rsid w:val="00FB08F2"/>
     <w:rsid w:val="00FD58DC"/>
     <w:rsid w:val="00FF1D54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7904,70 +7923,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124629E3-C0C1-4727-A37A-AFE6DA9FCB11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1838</Characters>
+  <Pages>1</Pages>
+  <Words>325</Words>
+  <Characters>1857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2156</CharactersWithSpaces>
+  <CharactersWithSpaces>2178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>