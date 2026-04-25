--- v0 (2025-12-10)
+++ v1 (2026-04-25)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>