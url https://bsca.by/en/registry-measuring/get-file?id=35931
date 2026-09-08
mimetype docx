--- v0 (2026-01-10)
+++ v1 (2026-09-08)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5369" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
@@ -174,126 +176,144 @@
           <w:wAfter w:w="743" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B8E4AAF" w14:textId="77777777" w:rsidR="00FE3539" w:rsidRPr="007F66CA" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD3BFC3" w14:textId="0E9C5DAB" w:rsidR="00FE3539" w:rsidRPr="00FE3539" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
+          <w:p w14:paraId="6CD3BFC3" w14:textId="39D7585A" w:rsidR="00FE3539" w:rsidRPr="005C2EF2" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE3539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">№ BY/112 </w:t>
+            </w:r>
+            <w:r w:rsidR="005C2EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9.0096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3539" w:rsidRPr="007F66CA" w14:paraId="660FC7D1" w14:textId="77777777" w:rsidTr="00263CAA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="743" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0395558A" w14:textId="77777777" w:rsidR="00FE3539" w:rsidRPr="007F66CA" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FF453C" w14:textId="1FC21C4D" w:rsidR="00FE3539" w:rsidRPr="00FE3539" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
+          <w:p w14:paraId="12FF453C" w14:textId="269E1CA3" w:rsidR="00FE3539" w:rsidRPr="00FE3539" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE3539">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE3539">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C2EF2" w:rsidRPr="005C2EF2">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18.07.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE3539" w:rsidRPr="007F66CA" w14:paraId="309A5527" w14:textId="77777777" w:rsidTr="00263CAA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="743" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7091" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06717F89" w14:textId="77777777" w:rsidR="00FE3539" w:rsidRPr="007F66CA" w:rsidRDefault="00FE3539" w:rsidP="000357F9">
             <w:pPr>
               <w:pStyle w:val="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
@@ -1229,138 +1249,134 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02C5B9EB" w14:textId="21324639" w:rsidR="006E19FF" w:rsidRPr="00FE3539" w:rsidRDefault="00E6674A" w:rsidP="00660359">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767A3007" w14:textId="20BCB447" w:rsidR="006E19FF" w:rsidRPr="00FE3539" w:rsidRDefault="00E6674A" w:rsidP="00660359">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48917D92" w14:textId="025CCAC8" w:rsidR="006E19FF" w:rsidRPr="00FE3539" w:rsidRDefault="00E6674A" w:rsidP="00660359">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="108B32B8" w14:textId="3CDC1CF8" w:rsidR="006E19FF" w:rsidRPr="00FE3539" w:rsidRDefault="00E6674A" w:rsidP="00660359">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00202CCC" w:rsidRPr="00FB2C45" w14:paraId="0865BF25" w14:textId="77777777" w:rsidTr="000C57F0">
         <w:trPr>
           <w:cantSplit/>
@@ -1707,95 +1723,93 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>напряжением 1000 В</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F8B3348" w14:textId="1C36B5CE" w:rsidR="003A3BA6" w:rsidRPr="0084657A" w:rsidRDefault="003A3BA6" w:rsidP="00F0722D">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53353B4B" w14:textId="77777777" w:rsidR="00263CAA" w:rsidRPr="00F0722D" w:rsidRDefault="00263CAA" w:rsidP="00F0722D">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.19/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035988B0" w14:textId="3C3096A5" w:rsidR="00263CAA" w:rsidRPr="00F0722D" w:rsidRDefault="00263CAA" w:rsidP="00F0722D">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EE3CA91" w14:textId="77777777" w:rsidR="007C4A86" w:rsidRDefault="00263CAA" w:rsidP="00263CAA">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание повышенным напряжением частотой </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59DBAB4D" w14:textId="77777777" w:rsidR="003A3BA6" w:rsidRDefault="00263CAA" w:rsidP="00263CAA">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -1828,51 +1842,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>тока</w:t>
             </w:r>
             <w:r w:rsidR="00D3798F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> утечки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26D2B670" w14:textId="77777777" w:rsidR="00D3798F" w:rsidRDefault="00D3798F" w:rsidP="00263CAA">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Эксплуатационная </w:t>
@@ -1914,51 +1927,50 @@
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2286DB36" w14:textId="096BCFEF" w:rsidR="00263CAA" w:rsidRPr="00C16E31" w:rsidRDefault="00A7778F" w:rsidP="00263CAA">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -2046,95 +2058,93 @@
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электроизолирующие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20D43F5E" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.19/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D94883E" w14:textId="098FC966" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D9DE0DD" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание повышенным напряжением частотой </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65D344CC" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -2188,51 +2198,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>тока утечки</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CAC0DED" w14:textId="5B47A008" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F140C84" w14:textId="3E20E388" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТКП 290-2023</w:t>
@@ -2311,51 +2320,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74FD26AC" w14:textId="63F87AFE" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -2584,144 +2592,141 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>канаты</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FA48E7A" w14:textId="7A7FECDF" w:rsidR="00A7778F" w:rsidRPr="00B43202" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-108"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0722F060" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.73/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EC63D6" w14:textId="626C4A52" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47C8F623" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание повышенным напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="027592D1" w14:textId="78FE20F4" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B56E3A1" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 290-2023, п.10.2.2, 10.14.2, 10.12.2, 12.2.2, </w:t>
@@ -2790,51 +2795,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E1F3C3C" w14:textId="6055B6B3" w:rsidR="00A7778F" w:rsidRPr="00C16E31" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -2925,51 +2929,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электроизолирующие и электроизмерительные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05083474" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.73/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D10C20" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3003,51 +3006,50 @@
           <w:p w14:paraId="5122E5B3" w14:textId="51045AEC" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F20EDC5" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание повышенным </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D4E76D6" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -3069,51 +3071,50 @@
           </w:p>
           <w:p w14:paraId="50B2AF8D" w14:textId="6631A22B" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E535E54" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 290-2023, п.10.3.2, </w:t>
@@ -3130,51 +3131,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10.4.2, Приложение Ж, таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57A361AF" w14:textId="40F45283" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -3311,95 +3311,93 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>до 1000 В</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39F171EB" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00FE161C" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="465D1979" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.51/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EAC1C55" w14:textId="7CA7185C" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BC7F286" w14:textId="57BC0E98" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3408,51 +3406,50 @@
               <w:t>апряжени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> индикации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="470E7302" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Эксплуатационная </w:t>
@@ -3496,51 +3493,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63350D74" w14:textId="20D20E38" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -3584,71 +3580,69 @@
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B0CC26A" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="038B0B0B" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06033115" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="147778BF" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -3737,51 +3731,50 @@
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="300CD467" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 290-2023, </w:t>
@@ -3900,51 +3893,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F68BE24" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7778F" w:rsidRPr="00FB2C45" w14:paraId="3E7D7734" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="633"/>
         </w:trPr>
@@ -3979,71 +3971,69 @@
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="63F6CDA9" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E3CAC3B" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B2E2C4B" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ток, протекающий </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F30D1E7" w14:textId="593396D4" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -4111,75 +4101,73 @@
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>напряжении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72F2753C" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A886AFE" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7778F" w:rsidRPr="00FB2C45" w14:paraId="3F5A88DE" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="633"/>
         </w:trPr>
@@ -4223,71 +4211,69 @@
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A781075" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B1C5E40" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FA0B742" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A338D0" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -4325,75 +4311,73 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A589FEE" w14:textId="07C77B9A" w:rsidR="00A7778F" w:rsidRPr="00B43202" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74FC4FD7" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E8FD7E8" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C86007" w:rsidRPr="00FB2C45" w14:paraId="0B569D3C" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="844"/>
         </w:trPr>
@@ -4503,95 +4487,93 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>выше 1000 В</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126A4F68" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="00FE161C" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F369A01" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="00F0722D" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.51/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1374F105" w14:textId="0CBECD7E" w:rsidR="00C86007" w:rsidRPr="0084657A" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64DB66E7" w14:textId="77777777" w:rsidR="00C86007" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание рабочей части повышенным </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="356C063C" w14:textId="3A86EA68" w:rsidR="00C86007" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -4617,51 +4599,50 @@
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2430CDF6" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="007C4A86" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТКП 290-2023,</w:t>
@@ -4757,51 +4738,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3038BA7A" w14:textId="0C48831B" w:rsidR="00C86007" w:rsidRPr="0084657A" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -4845,71 +4825,69 @@
               <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F523A9D" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="709F7232" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67D07CD1" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A628E3" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -4956,75 +4934,73 @@
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F7B65CF" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BFD8806" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7778F" w:rsidRPr="00FB2C45" w14:paraId="24B67E17" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
@@ -5068,71 +5044,69 @@
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A01561A" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4050E861" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="628888B8" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -5155,75 +5129,73 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> индикации</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AEFAF45" w14:textId="0FCC234B" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5823E8B2" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74A2CD9A" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0143" w:rsidRPr="00FB2C45" w14:paraId="055C84C6" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="885"/>
         </w:trPr>
@@ -5354,95 +5326,93 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>совпадения фаз</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36BD4456" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00FE161C" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="568BA6CD" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.51/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15F360D3" w14:textId="468AF118" w:rsidR="001E0143" w:rsidRPr="0084657A" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3866EB0B" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание рабочей части повышенным </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EA43468" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -5476,51 +5446,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D6405E" w14:textId="6C7B5830" w:rsidR="001E0143" w:rsidRPr="007C4A86" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="762D5B97" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="007C4A86" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТКП 290-2023,</w:t>
@@ -5590,51 +5559,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58E5DD02" w14:textId="77C7A5A1" w:rsidR="001E0143" w:rsidRPr="0084657A" w:rsidRDefault="001E0143" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -5678,71 +5646,69 @@
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="58C1E16B" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20F1B43E" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54CDD31E" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA247E7" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -5785,75 +5751,73 @@
           <w:p w14:paraId="739C775A" w14:textId="6F79FF62" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="549BA6D0" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="007C4A86" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="725B61C9" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0143" w:rsidRPr="00FB2C45" w14:paraId="2C11B861" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="885"/>
         </w:trPr>
@@ -5888,71 +5852,69 @@
               <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76453B48" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59003191" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4439BF56" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79A0B97F" w14:textId="77777777" w:rsidR="001E0143" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -5995,75 +5957,73 @@
           <w:p w14:paraId="777A5D9E" w14:textId="364745B1" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">частотой 50 Гц </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C665D5A" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="007C4A86" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E180F59" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E0143" w:rsidRPr="00FB2C45" w14:paraId="7E871DC3" w14:textId="77777777" w:rsidTr="00B43202">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="705"/>
         </w:trPr>
@@ -6107,71 +6067,69 @@
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76D5F537" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="092D48A1" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26ED5D22" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="001736F6" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001736F6">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="475BE8B6" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="001736F6" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -6205,75 +6163,73 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>и встречного включения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2947EF87" w14:textId="2AB109A7" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BCD9DF" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="007C4A86" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32FF12F5" w14:textId="77777777" w:rsidR="001E0143" w:rsidRPr="00F0722D" w:rsidRDefault="001E0143" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C86007" w:rsidRPr="00FB2C45" w14:paraId="726F9DEF" w14:textId="77777777" w:rsidTr="003A3BA6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="72"/>
         </w:trPr>
@@ -6412,141 +6368,138 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>в распределительных электрических сетях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FB4C25D" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="00F0722D" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.51/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76BEC790" w14:textId="04915264" w:rsidR="00C86007" w:rsidRPr="0084657A" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56126952" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="00F0722D" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание повышенным напряжением </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FFAD40E" w14:textId="1B5F41F6" w:rsidR="00C86007" w:rsidRPr="00F0722D" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="121CDB61" w14:textId="77777777" w:rsidR="00C86007" w:rsidRPr="007C4A86" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТКП 290-2023,</w:t>
@@ -6616,51 +6569,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>таблица Ж.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="083EF5FD" w14:textId="7196E474" w:rsidR="00C86007" w:rsidRPr="00F0722D" w:rsidRDefault="00C86007" w:rsidP="00C86007">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>АМИ.ГР 0142-2025</w:t>
@@ -6740,121 +6692,118 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Трансформаторное масло </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E7E25A7" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C3A440" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18773EA1" w14:textId="0A80F150" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31AA5A7D" w14:textId="5643F169" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04A8502E" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -7019,51 +6968,50 @@
           <w:p w14:paraId="6F5E497F" w14:textId="7B96C588" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3063BCDA" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 5985-79</w:t>
@@ -7157,95 +7105,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30C4D2A8" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38932F09" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09D2336D" w14:textId="018036C1" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10DAB583" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Наличие </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317215C4" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -7277,51 +7223,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>кислот и щелочей</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AFE33A7" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -7486,51 +7431,50 @@
           <w:p w14:paraId="38F31FEF" w14:textId="1C9CBCED" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21B6CC0E" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 6307-75, </w:t>
@@ -7643,141 +7587,138 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Трансформаторное масло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F887E27" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39D9C9DC" w14:textId="125C79BC" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67262FCB" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Содержание </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7321D1E3" w14:textId="3F0475F5" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>водорастворимых кислот в эксплуатационном трансформаторном масле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B7B9FC0" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -7942,51 +7883,50 @@
           <w:p w14:paraId="737DF0EA" w14:textId="4D706EA6" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC985D4" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>МВИ.МН 5654-2016</w:t>
@@ -8072,121 +8012,118 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7ED63617" w14:textId="3310DAF5" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E515EC" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE5FA87" w14:textId="4D86EDA1" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63C8F5B7" w14:textId="3B3200C5" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Влагосодержание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CF8617F" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -8351,51 +8288,50 @@
           <w:p w14:paraId="2F87643E" w14:textId="1BD8BBC6" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="781D748A" w14:textId="01BA9C35" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6135">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ IEC 60814-2014, п. 2</w:t>
             </w:r>
           </w:p>
@@ -8451,141 +8387,138 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B108921" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FEC5BE6" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2469A702" w14:textId="098E6651" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6760FDC9" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Температура вспышки </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0438C069" w14:textId="0EF4F605" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>в закрытом тигле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D0F8567" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -8750,51 +8683,50 @@
           <w:p w14:paraId="103A36F7" w14:textId="6B4D5ABC" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CC967CE" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 6356-75</w:t>
@@ -8869,121 +8801,118 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1D049CCE" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04B1C427" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="550043C8" w14:textId="32BECB2F" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06352B4C" w14:textId="668EC3CE" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Пробивное напряжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59B4634C" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -9148,51 +9077,50 @@
           <w:p w14:paraId="40CABBB4" w14:textId="7710BE13" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E1BE174" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 6581-75,</w:t>
@@ -9285,95 +9213,93 @@
             <w:pPr>
               <w:ind w:left="-58" w:right="-110"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Трансформаторное масло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05F95006" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.20/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="221EC945" w14:textId="487F975F" w:rsidR="00A7778F" w:rsidRPr="0084657A" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9EF655" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Тангенс угла </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="121C1F21" w14:textId="2F324CEB" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-102"/>
               <w:rPr>
@@ -9402,51 +9328,50 @@
               <w:t>иэлектрических</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>потерь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2202" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5264C575" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="007C4A86" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 982-80;</w:t>
@@ -9594,51 +9519,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A86">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТП 33240.43.105-22, гл. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DD9833F" w14:textId="77777777" w:rsidR="00A7778F" w:rsidRPr="00F0722D" w:rsidRDefault="00A7778F" w:rsidP="00A7778F">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-56" w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0722D">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГОСТ 6581-75,</w:t>
@@ -9944,75 +9868,77 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т.А. Николаева</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A82ADA" w:rsidSect="00FE3539">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="719" w:right="567" w:bottom="899" w:left="851" w:header="709" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6617DBEE" w14:textId="77777777" w:rsidR="003168CF" w:rsidRDefault="003168CF" w:rsidP="00C26BCD">
+    <w:p w14:paraId="033952AB" w14:textId="77777777" w:rsidR="00FC3F5E" w:rsidRDefault="00FC3F5E" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C77A316" w14:textId="77777777" w:rsidR="003168CF" w:rsidRDefault="003168CF" w:rsidP="00C26BCD">
+    <w:p w14:paraId="310CBB53" w14:textId="77777777" w:rsidR="00FC3F5E" w:rsidRDefault="00FC3F5E" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10033,72 +9959,96 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="50BEEBBE" w14:textId="77777777" w:rsidR="005C2EF2" w:rsidRDefault="005C2EF2">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4392" w:type="pct"/>
       <w:tblInd w:w="993" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="2439"/>
       <w:gridCol w:w="2805"/>
@@ -10295,51 +10245,51 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00E36003">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C37AA02" w14:textId="77777777" w:rsidR="00EF0DDF" w:rsidRPr="00BC6B00" w:rsidRDefault="00EF0DDF" w:rsidP="00BC6B00">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4392" w:type="pct"/>
       <w:tblInd w:w="993" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="2439"/>
       <w:gridCol w:w="2805"/>
@@ -10574,67 +10524,77 @@
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="2"/>
   </w:tbl>
   <w:p w14:paraId="6A2A1240" w14:textId="77777777" w:rsidR="00EF0DDF" w:rsidRPr="000C57F0" w:rsidRDefault="00EF0DDF" w:rsidP="00A82ADA">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="110ECF5E" w14:textId="77777777" w:rsidR="003168CF" w:rsidRDefault="003168CF" w:rsidP="00C26BCD">
+    <w:p w14:paraId="320C41F9" w14:textId="77777777" w:rsidR="00FC3F5E" w:rsidRDefault="00FC3F5E" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316E8034" w14:textId="77777777" w:rsidR="003168CF" w:rsidRDefault="003168CF" w:rsidP="00C26BCD">
+    <w:p w14:paraId="42A59D40" w14:textId="77777777" w:rsidR="00FC3F5E" w:rsidRDefault="00FC3F5E" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C8FC452" w14:textId="77777777" w:rsidR="005C2EF2" w:rsidRDefault="005C2EF2">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4551" w:type="pct"/>
       <w:tblInd w:w="910" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="796"/>
       <w:gridCol w:w="8750"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3539" w:rsidRPr="00D337DC" w14:paraId="6F23EC24" w14:textId="77777777" w:rsidTr="00C576FD">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -10701,66 +10661,74 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4583" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76CB4506" w14:textId="5058F3C4" w:rsidR="00FE3539" w:rsidRPr="009E4D11" w:rsidRDefault="00FE3539" w:rsidP="00FE3539">
+        <w:p w14:paraId="76CB4506" w14:textId="447E04EF" w:rsidR="00FE3539" w:rsidRPr="009E4D11" w:rsidRDefault="00FE3539" w:rsidP="00FE3539">
           <w:pPr>
             <w:pStyle w:val="22"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009E4D11">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Приложение № 1 к аттестату аккредитации № BY/112 </w:t>
+          </w:r>
+          <w:r w:rsidR="005C2EF2">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>9.0096</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="07B4FCC2" w14:textId="77777777" w:rsidR="00EF0DDF" w:rsidRDefault="00EF0DDF" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="011B1FF7" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00C576FD" w:rsidRDefault="00C576FD" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -10830,175 +10798,171 @@
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:spacing w:val="-8"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="686" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="14ADDD0A" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00FE3539" w:rsidRDefault="00C576FD" w:rsidP="00C576FD">
           <w:pPr>
             <w:ind w:left="-145" w:right="-113"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2351" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6D058FBD" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00FE3539" w:rsidRDefault="00C576FD" w:rsidP="00C576FD">
           <w:pPr>
             <w:ind w:left="-145" w:right="-113"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2198" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="09682DF7" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00FE3539" w:rsidRDefault="00C576FD" w:rsidP="00C576FD">
           <w:pPr>
             <w:ind w:left="-145" w:right="-113"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1876" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7CB80A35" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00FE3539" w:rsidRDefault="00C576FD" w:rsidP="00C576FD">
           <w:pPr>
             <w:ind w:left="-145" w:right="-113"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="465F0FDB" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00C576FD" w:rsidRDefault="00C576FD" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9519" w:type="dxa"/>
       <w:tblInd w:w="924" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="8623"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3539" w:rsidRPr="00804957" w14:paraId="342A296F" w14:textId="77777777" w:rsidTr="000C57F0">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
@@ -13132,51 +13096,52 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1510828293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1019431333">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2036348791">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="461847861">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1383214730">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="690881933">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -14509,50 +14474,51 @@
     <w:rsid w:val="004C3CB6"/>
     <w:rsid w:val="004C3E5C"/>
     <w:rsid w:val="004C426E"/>
     <w:rsid w:val="004C432A"/>
     <w:rsid w:val="004C619C"/>
     <w:rsid w:val="004C676E"/>
     <w:rsid w:val="004C6A98"/>
     <w:rsid w:val="004C7229"/>
     <w:rsid w:val="004C7768"/>
     <w:rsid w:val="004D051C"/>
     <w:rsid w:val="004D06B6"/>
     <w:rsid w:val="004D099F"/>
     <w:rsid w:val="004D0F92"/>
     <w:rsid w:val="004D1613"/>
     <w:rsid w:val="004D1ACB"/>
     <w:rsid w:val="004D1ED1"/>
     <w:rsid w:val="004D2123"/>
     <w:rsid w:val="004D23F1"/>
     <w:rsid w:val="004D2755"/>
     <w:rsid w:val="004D2A96"/>
     <w:rsid w:val="004D2DBC"/>
     <w:rsid w:val="004D3713"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3E2B"/>
     <w:rsid w:val="004D42D0"/>
+    <w:rsid w:val="004D440B"/>
     <w:rsid w:val="004D52E6"/>
     <w:rsid w:val="004D6417"/>
     <w:rsid w:val="004D68B4"/>
     <w:rsid w:val="004D7D12"/>
     <w:rsid w:val="004D7F9B"/>
     <w:rsid w:val="004E0196"/>
     <w:rsid w:val="004E0436"/>
     <w:rsid w:val="004E113E"/>
     <w:rsid w:val="004E195F"/>
     <w:rsid w:val="004E1F7D"/>
     <w:rsid w:val="004E1FA7"/>
     <w:rsid w:val="004E3639"/>
     <w:rsid w:val="004E3E3D"/>
     <w:rsid w:val="004E5A2A"/>
     <w:rsid w:val="004E6162"/>
     <w:rsid w:val="004E639A"/>
     <w:rsid w:val="004E63EA"/>
     <w:rsid w:val="004E68FD"/>
     <w:rsid w:val="004E696A"/>
     <w:rsid w:val="004E7969"/>
     <w:rsid w:val="004F09AA"/>
     <w:rsid w:val="004F0E5A"/>
     <w:rsid w:val="004F106D"/>
     <w:rsid w:val="004F10BD"/>
     <w:rsid w:val="004F1301"/>
@@ -14784,50 +14750,51 @@
     <w:rsid w:val="005B1262"/>
     <w:rsid w:val="005B1EF9"/>
     <w:rsid w:val="005B2579"/>
     <w:rsid w:val="005B280D"/>
     <w:rsid w:val="005B3726"/>
     <w:rsid w:val="005B372A"/>
     <w:rsid w:val="005B483C"/>
     <w:rsid w:val="005B5149"/>
     <w:rsid w:val="005B51A1"/>
     <w:rsid w:val="005B5BC0"/>
     <w:rsid w:val="005B5EB5"/>
     <w:rsid w:val="005B5FC3"/>
     <w:rsid w:val="005B6485"/>
     <w:rsid w:val="005B7121"/>
     <w:rsid w:val="005B71ED"/>
     <w:rsid w:val="005B7EE0"/>
     <w:rsid w:val="005C00CA"/>
     <w:rsid w:val="005C0655"/>
     <w:rsid w:val="005C06D3"/>
     <w:rsid w:val="005C0F0F"/>
     <w:rsid w:val="005C1666"/>
     <w:rsid w:val="005C1B3E"/>
     <w:rsid w:val="005C2339"/>
     <w:rsid w:val="005C24E8"/>
     <w:rsid w:val="005C2619"/>
+    <w:rsid w:val="005C2EF2"/>
     <w:rsid w:val="005C3EE8"/>
     <w:rsid w:val="005C4013"/>
     <w:rsid w:val="005C465A"/>
     <w:rsid w:val="005C4E48"/>
     <w:rsid w:val="005C5058"/>
     <w:rsid w:val="005C51E6"/>
     <w:rsid w:val="005C56C0"/>
     <w:rsid w:val="005C57EC"/>
     <w:rsid w:val="005C61E6"/>
     <w:rsid w:val="005C6B12"/>
     <w:rsid w:val="005C7AD7"/>
     <w:rsid w:val="005D0A27"/>
     <w:rsid w:val="005D0D60"/>
     <w:rsid w:val="005D1303"/>
     <w:rsid w:val="005D1304"/>
     <w:rsid w:val="005D1450"/>
     <w:rsid w:val="005D19F8"/>
     <w:rsid w:val="005D2020"/>
     <w:rsid w:val="005D2AB1"/>
     <w:rsid w:val="005D2FB9"/>
     <w:rsid w:val="005D329C"/>
     <w:rsid w:val="005D38EE"/>
     <w:rsid w:val="005D3D9C"/>
     <w:rsid w:val="005D5114"/>
     <w:rsid w:val="005D520B"/>
@@ -17728,50 +17695,51 @@
     <w:rsid w:val="00FB2C6B"/>
     <w:rsid w:val="00FB3683"/>
     <w:rsid w:val="00FB386D"/>
     <w:rsid w:val="00FB424D"/>
     <w:rsid w:val="00FB4566"/>
     <w:rsid w:val="00FB4BC1"/>
     <w:rsid w:val="00FB51E0"/>
     <w:rsid w:val="00FB5259"/>
     <w:rsid w:val="00FB5898"/>
     <w:rsid w:val="00FB5D20"/>
     <w:rsid w:val="00FB6005"/>
     <w:rsid w:val="00FB6007"/>
     <w:rsid w:val="00FB6F01"/>
     <w:rsid w:val="00FB723B"/>
     <w:rsid w:val="00FB7DC7"/>
     <w:rsid w:val="00FC040C"/>
     <w:rsid w:val="00FC0BA7"/>
     <w:rsid w:val="00FC18EE"/>
     <w:rsid w:val="00FC1B22"/>
     <w:rsid w:val="00FC1C19"/>
     <w:rsid w:val="00FC21C1"/>
     <w:rsid w:val="00FC2705"/>
     <w:rsid w:val="00FC324B"/>
     <w:rsid w:val="00FC36C1"/>
     <w:rsid w:val="00FC39E6"/>
+    <w:rsid w:val="00FC3F5E"/>
     <w:rsid w:val="00FC4CA3"/>
     <w:rsid w:val="00FC5273"/>
     <w:rsid w:val="00FC6148"/>
     <w:rsid w:val="00FC667B"/>
     <w:rsid w:val="00FD03B3"/>
     <w:rsid w:val="00FD1788"/>
     <w:rsid w:val="00FD1BAC"/>
     <w:rsid w:val="00FD21AE"/>
     <w:rsid w:val="00FD3DB2"/>
     <w:rsid w:val="00FD4DEC"/>
     <w:rsid w:val="00FD4F25"/>
     <w:rsid w:val="00FD562C"/>
     <w:rsid w:val="00FD5A43"/>
     <w:rsid w:val="00FD6776"/>
     <w:rsid w:val="00FD78C8"/>
     <w:rsid w:val="00FE01DB"/>
     <w:rsid w:val="00FE07EC"/>
     <w:rsid w:val="00FE08C2"/>
     <w:rsid w:val="00FE111B"/>
     <w:rsid w:val="00FE161C"/>
     <w:rsid w:val="00FE28BF"/>
     <w:rsid w:val="00FE292D"/>
     <w:rsid w:val="00FE324F"/>
     <w:rsid w:val="00FE3539"/>
     <w:rsid w:val="00FE42DE"/>
@@ -18765,68 +18733,73 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1487742832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB19F21AF7544D9FAB4416007AB85C0A"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE93108E-57B7-4292-B981-A9EEE749E981}"/>
       </w:docPartPr>
@@ -18912,107 +18885,109 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC35F2"/>
     <w:rsid w:val="000422B1"/>
     <w:rsid w:val="000542F6"/>
     <w:rsid w:val="002213DB"/>
     <w:rsid w:val="002F713B"/>
     <w:rsid w:val="00327C8E"/>
     <w:rsid w:val="004314BE"/>
+    <w:rsid w:val="004D440B"/>
     <w:rsid w:val="005F0D10"/>
     <w:rsid w:val="00620226"/>
     <w:rsid w:val="00661D67"/>
     <w:rsid w:val="006746E8"/>
     <w:rsid w:val="007000D6"/>
     <w:rsid w:val="0080635F"/>
     <w:rsid w:val="00823DB9"/>
     <w:rsid w:val="00A237BD"/>
     <w:rsid w:val="00AA4B8C"/>
     <w:rsid w:val="00B36B71"/>
     <w:rsid w:val="00C8134F"/>
     <w:rsid w:val="00D267B3"/>
     <w:rsid w:val="00D41493"/>
     <w:rsid w:val="00D85CD1"/>
+    <w:rsid w:val="00E84BF8"/>
     <w:rsid w:val="00ED7470"/>
     <w:rsid w:val="00F637A3"/>
     <w:rsid w:val="00FC35F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -19761,69 +19736,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B2B5FD-DB0D-416E-9B50-4793F1517491}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>678</Words>
-  <Characters>4895</Characters>
+  <Words>834</Words>
+  <Characters>4755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5562</CharactersWithSpaces>
+  <CharactersWithSpaces>5578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение к аттестату аккредитации</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>