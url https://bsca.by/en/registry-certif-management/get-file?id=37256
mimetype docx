--- v0 (2025-12-03)
+++ v1 (2026-04-26)
@@ -1,872 +1,754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68839A46" w14:textId="77777777" w:rsidR="00BD7D5C" w:rsidRPr="00970DE3" w:rsidRDefault="00BD7D5C"/>
-    <w:p w14:paraId="1BC251EC" w14:textId="77777777" w:rsidR="00027470" w:rsidRDefault="00E029DD" w:rsidP="006D7F2B">
+    <w:p w14:paraId="08CD80D6" w14:textId="2EB5F27C" w:rsidR="006D7F2B" w:rsidRDefault="00E029DD" w:rsidP="00411063">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00027470">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00411063">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004C5D7C" w:rsidRPr="006D1ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ОБЛАСТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5D7C" w:rsidRPr="006D1ABC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АККРЕДИТАЦИИ </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08CD80D6" w14:textId="77777777" w:rsidR="006D7F2B" w:rsidRDefault="004C5D7C" w:rsidP="006D7F2B">
+    <w:p w14:paraId="461BAC83" w14:textId="77777777" w:rsidR="00411063" w:rsidRDefault="00411063" w:rsidP="00411063">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1ABC">
-[...162 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="193E1F63" w14:textId="77777777" w:rsidR="00F43CD4" w:rsidRPr="00F43CD4" w:rsidRDefault="00F43CD4" w:rsidP="00F722E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10348" w:type="dxa"/>
-        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblW w:w="14601" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="644"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE033F" w:rsidRPr="00CD710E" w14:paraId="12238DB1" w14:textId="77777777" w:rsidTr="000D1C32">
+      <w:tr w:rsidR="00602C9B" w:rsidRPr="00CD710E" w14:paraId="12238DB1" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F46D98D" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00593E7F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="7F46D98D" w14:textId="77777777" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00593E7F">
+            <w:r w:rsidRPr="00602C9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C14F197" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00966F42" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5C14F197" w14:textId="77777777" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00593E7F">
+            <w:r w:rsidRPr="00602C9B">
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00593E7F">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A851DBA" w14:textId="4D9FE8C0" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Наименование области объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FD22350" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00757AC6" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD22350" w14:textId="3E9A8A13" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00593E7F">
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Код области объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BA19D7C" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00757AC6" w:rsidRDefault="00656D77" w:rsidP="00BB770C">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA19D7C" w14:textId="761A55E1" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> требования к</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, устанавливающего требования к </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE033F" w:rsidRPr="00CD710E" w14:paraId="03329482" w14:textId="77777777" w:rsidTr="000D1C32">
+      <w:tr w:rsidR="00602C9B" w:rsidRPr="00CD710E" w14:paraId="03329482" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78FF8B80" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00757AC6" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
-[...11 lines deleted...]
-            <w:tcW w:w="3467" w:type="dxa"/>
+          <w:p w14:paraId="78FF8B80" w14:textId="77777777" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E97A349" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00757AC6" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E97A349" w14:textId="77777777" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00593E7F">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733A5479" w14:textId="7E17E605" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>код Европейской организации по аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC793CE" w14:textId="3809F3FB" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>код</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="733A5479" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00593E7F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00593E7F">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="467E0467" w14:textId="77777777" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
               <w:t>объекту оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...7 lines deleted...]
-              <w:t>порядку сертификации</w:t>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7BB097" w14:textId="1C4CDFFF" w:rsidR="00602C9B" w:rsidRPr="00602C9B" w:rsidRDefault="00602C9B" w:rsidP="00602C9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00602C9B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>код Европейской организации по аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE033F" w:rsidRPr="00CD710E" w14:paraId="1121CD8A" w14:textId="77777777" w:rsidTr="000D1C32">
+      <w:tr w:rsidR="00BE033F" w:rsidRPr="00CD710E" w14:paraId="1121CD8A" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4677F83F" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="037B6B80" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30D7B31E" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFF406A" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24571D64" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D0F5AF9" w14:textId="77777777" w:rsidR="00BE033F" w:rsidRPr="00BE033F" w:rsidRDefault="00BE033F" w:rsidP="0021397B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE033F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3F6C03F1" w14:textId="77777777" w:rsidTr="001D7550">
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3F6C03F1" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58D6DAC2" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45932416" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Сельское, лесное и рыбное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DC3124" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7256010D" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">01, </w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68733ACB" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27A36D51" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B66EAA" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43A581A9" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4E006D24" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4E006D24" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDFFC55" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04E0232C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство текстильных изделий и одежды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B1FDBE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386022B0" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>13, 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1F8A69" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640DBB21" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -876,148 +758,148 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DD0CAC9" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3ED2174A" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3ED2174A" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0167DC1E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08741CCE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Дубление, выделка кожи и меха; производство изделий из кожи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6981BD43" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3146A20C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="007F1A94" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC37B53" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5F1E9B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1027,140 +909,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F25F91A" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="6A934477" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="6A934477" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD4383E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147E6B82" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Древесина и производство изделий из дерева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50EF0A8E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D74C97E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0462D3CC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E63F7AC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1170,267 +1052,267 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C217506" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777315" w:rsidRPr="00A947B5" w14:paraId="49F12B45" w14:textId="77777777" w:rsidTr="005E5A37">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00777315" w:rsidRPr="00A947B5" w14:paraId="49F12B45" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB6688A" w14:textId="77777777" w:rsidR="00777315" w:rsidRPr="00A947B5" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26D551C6" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Полиграфическая деятельность и тиражирование записанных носителей информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60AED206" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DBC19C1" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2434D855" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A5BF8D7" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55662047" w14:textId="77777777" w:rsidR="00777315" w:rsidRDefault="00777315" w:rsidP="00777315">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="1D0C7684" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="1D0C7684" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4415C9FC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F2B32C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство химических продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03D064AC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB2CB1C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2226ECF5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A5D292D" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1440,140 +1322,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="730189B2" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4F914BB6" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4F914BB6" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022B5B62" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545D5F45" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство резиновых и пластмассовых изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1CBB67" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724E2705" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3BEB65" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04C24FD8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1583,140 +1465,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D7DD641" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="7AB2B0A8" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="7AB2B0A8" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141265A1" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20D1832B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство прочих неметаллических минеральных продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A1CC82" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2F606E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>23 (кроме 235 и 236)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06934790" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B2D0C7E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1726,143 +1608,143 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A452BEA" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3C0C892C" w14:textId="77777777" w:rsidTr="001D7550">
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="3C0C892C" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="91"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34301884" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3429409E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство цемента, извести, строительного гипса и изделий из них</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0BDDF" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA0F100" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>235, 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B4A506F" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CFC9E72" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -1872,462 +1754,451 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12575961" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2EF6DDF4" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2EF6DDF4" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F739E5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7274E905" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
-              <w:t>Металлургическое производство.  Производство и ремонт готовых металлических изделий, кроме машин и оборудования</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t xml:space="preserve">Металлургическое производство.  Производство и ремонт готовых </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A947B5">
+              <w:lastRenderedPageBreak/>
+              <w:t>металлических изделий, кроме машин и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1C5510" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
+              <w:lastRenderedPageBreak/>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BF7FE2E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
-              <w:t>242, 243, 25 (кроме 254</w:t>
+              <w:t xml:space="preserve">242, 243, 25 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D432A">
+              <w:lastRenderedPageBreak/>
+              <w:t>(кроме 254</w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:t>, 3311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DF33D4" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D43570" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C12F967" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="22512A43" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="22512A43" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FADA518" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53A3602F" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
-              <w:t xml:space="preserve">Производство и ремонт машин </w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t>Производство и ремонт машин и оборудования, не включенных в другие группировки. Производство оружия и боеприпасов. Монтаж, установка промышленных машин и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DADDC71" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
-              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51EEAE12" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
-              <w:t xml:space="preserve">28, 3312, </w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+              <w:t>28, 3312, 332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C98CC45" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE143D7" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F4619B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>подтверждения соответствия*</w:t>
+              <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="0B86FC41" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="0B86FC41" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ECF1399" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="092FA476" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство и ремонт вычислительной, электронной и оптической аппаратуры</w:t>
             </w:r>
             <w:r>
               <w:t>. Производство и ремонт электро</w:t>
             </w:r>
             <w:r w:rsidRPr="00A947B5">
               <w:t>оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C4E81C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34093837" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="006D7F2B">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>26, 27, 3313, 3314, 951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60BE58BD" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="015F44CC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -2337,140 +2208,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EDEFC6F" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="473ED866" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="473ED866" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548804F5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0132FF74" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство, ремонт и техническое обслуживание транспортных средств и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C7EAD74" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D10A57" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>29, 3317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="688690B8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D6AD497" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -2480,140 +2351,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="566A4DFD" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2868B493" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2868B493" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510093B3" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E2F2148" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Производство и ремонт мебели, прочих готовых изделий и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="111C862D" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E54169C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>31, 32, 3319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF4233B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12F86FFE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -2623,140 +2494,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FED29C8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2F5A288D" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2F5A288D" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E439DA" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="758C40DA" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:t>Деятельность по обработке вторичных материальных ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A0D12D" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54856711" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CCFC81A" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A3C4783" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -2766,148 +2637,148 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25906407" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2734ED62" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="2734ED62" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30D2720E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="146E4BD8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t xml:space="preserve">Снабжение паром, горячей водой и кондиционированным воздухом. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66605F41" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Водоснабжение.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A332CE3" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="384DC600" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>353, 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB1B70F" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC871BF" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -2917,140 +2788,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AC0882C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4C23135B" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4C23135B" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34838392" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="345B5002" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Строительство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E1919A5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F99C45" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>41, 42, 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69ECC7EC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBEA62A" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3060,143 +2931,143 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BF975A6" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="23ABC545" w14:textId="77777777" w:rsidTr="001D7550">
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="23ABC545" w14:textId="77777777" w:rsidTr="00602C9B">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78AA70C8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DB5A9FC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t xml:space="preserve">Оптовая и розничная торговля. Ремонт автомобилей, мотоциклов, предметов личного пользования и бытовых изделий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D46EFCD" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256A81B6" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00777315">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>45, 46, 47, 952 (кроме 9525)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01FEEEE0" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1EACFE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3206,140 +3077,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FDF46CC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4B571E0C" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4B571E0C" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FBBB4A5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F0DE9D8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Услуги по временному проживанию и питанию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D0DD62" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC9D13E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>55, 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F6D0CCA" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75909658" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3349,140 +3220,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E49C90" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="1153AC63" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="1153AC63" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6828951D" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77ED62CE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t xml:space="preserve">Транспортная деятельность, складирование, почтовая и курьерская деятельность. Деятельность в области телекоммуникаций </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68F480E7" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="070218BB" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>49, 50, 52, 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767B663E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="770E4E15" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3492,140 +3363,140 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AD67BAE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4393DDDB" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="4393DDDB" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52091447" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="415BB81E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Информационные технологии и деятельность в области информационного обслуживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76B325F2" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C3A6F4" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>62, 631</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E8CA29" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A079D5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3635,155 +3506,150 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="716ED2A4" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="02770BAF" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w14:paraId="02770BAF" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB2F334" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E28C0CB" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
-              <w:t xml:space="preserve">Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа, научных исследований и разработки; </w:t>
-[...9 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+              <w:t xml:space="preserve">Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа, научных исследований и разработки; прочая профессиональная, научная и техническая деятельность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7920B5" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
-              <w:lastRenderedPageBreak/>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DE8AE59" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>71, 7219, 741, 74909</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52756A11" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D72F0EE" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D91C3BC" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3793,152 +3659,152 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0EE515" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w14:paraId="62A2B129" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w14:paraId="62A2B129" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C07DCC4" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44AD1AC8" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00A947B5" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="00A947B5">
               <w:t>Деятельность в области права, бухгалтерского учета, управления, административных и вспомогательных услуг и другая профессиональная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE93164" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70188EC9" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t xml:space="preserve">69, 702, </w:t>
             </w:r>
             <w:r>
               <w:t>73,</w:t>
             </w:r>
             <w:r w:rsidR="00E538CF">
               <w:t xml:space="preserve"> 78,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:t>802, 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="792A9D77" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00B952BE" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B952BE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E7E686" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
@@ -3948,1141 +3814,1421 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45838C1B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w14:paraId="49F77281" w14:textId="77777777" w:rsidTr="001D7550">
-[...2 lines deleted...]
-            <w:tcW w:w="644" w:type="dxa"/>
+      <w:tr w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w14:paraId="49F77281" w14:textId="77777777" w:rsidTr="00602C9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16736B6E" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3467" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64ED2643" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="00C44BAC" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Предоставление прочих услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78E1C73B" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A51C0C" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="002D432A" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-113" w:right="-106"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002D432A">
               <w:t>37, 381, 382</w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:t>кроме 3822),</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 39,</w:t>
             </w:r>
             <w:r w:rsidRPr="002D432A">
               <w:t xml:space="preserve"> 60, 639, 92, 9329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4131A458" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>СТБ ISO 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287A8F59" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B952BE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:right="-111"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7550">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ISO 45001-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00DA18D6" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRPr="001D7550" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66EAA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34F09183" w14:textId="77777777" w:rsidR="00B66EAA" w:rsidRDefault="00B66EAA" w:rsidP="00B66EAA">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Правила подтверждения соответствия Национальной системы подтверждения с</w:t>
-[...11 lines deleted...]
-        <w:t>ответствия Республики Беларусь, утв. постановлением Госстандарта от 25.07.2017 № 61</w:t>
+        <w:t>Правила подтверждения соответствия Национальной системы подтверждения соответствия Республики Беларусь, утв. постановлением Госстандарта от 25.07.2017 № 61</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0B1AF2" w14:textId="77777777" w:rsidR="00656D77" w:rsidRDefault="00656D77" w:rsidP="00B66EAA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00656D77" w:rsidSect="00027470">
+    <w:sectPr w:rsidR="00656D77" w:rsidSect="008245B6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1702" w:right="566" w:bottom="851" w:left="1134" w:header="709" w:footer="327" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1702" w:bottom="566" w:left="851" w:header="709" w:footer="327" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6A6E6F36" w14:textId="77777777" w:rsidR="00CF73B9" w:rsidRDefault="00CF73B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7819834F" w14:textId="77777777" w:rsidR="00CF73B9" w:rsidRDefault="00CF73B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3491"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1833"/>
+      <w:gridCol w:w="6188"/>
+      <w:gridCol w:w="8097"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00656D77" w:rsidRPr="00460ECA" w14:paraId="216A82C4" w14:textId="77777777" w:rsidTr="00371FBA">
+    <w:tr w:rsidR="008245B6" w:rsidRPr="00460ECA" w14:paraId="5730CD88" w14:textId="77777777" w:rsidTr="00261B67">
       <w:trPr>
-        <w:trHeight w:val="66"/>
+        <w:trHeight w:val="90"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:tcW w:w="6296" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7CBC13EE" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00B453D4" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+        <w:p w14:paraId="09B11315" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="00687422" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
-            <w:pStyle w:val="6"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00687422">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>Часть №</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00687422">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>1.Дата</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> принятия решения по аккредитации </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>10.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56558D9E" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00B453D4" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+        <w:p w14:paraId="6935CEDD" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="00B453D4" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
             <w:pStyle w:val="6"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4381" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="8266" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2B26BF7D" w14:textId="77777777" w:rsidR="00027470" w:rsidRPr="00027470" w:rsidRDefault="00027470" w:rsidP="00027470">
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
-          </w:pPr>
-[...110 lines deleted...]
-        </w:p>
+            <w:id w:val="-281262772"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                </w:rPr>
+                <w:id w:val="-902132570"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="504DE401" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="00B453D4" w:rsidRDefault="008245B6" w:rsidP="008245B6">
+                  <w:pPr>
+                    <w:pStyle w:val="6"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="ArialMT"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                                                                                                                                           </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Стр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0E2761D0" w14:textId="77777777" w:rsidR="00BF5751" w:rsidRPr="00BF5751" w:rsidRDefault="00BF5751">
+  <w:p w14:paraId="0E2761D0" w14:textId="77777777" w:rsidR="00BF5751" w:rsidRPr="008245B6" w:rsidRDefault="00BF5751" w:rsidP="008245B6">
     <w:pPr>
       <w:pStyle w:val="ad"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3491"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1833"/>
+      <w:gridCol w:w="6188"/>
+      <w:gridCol w:w="8097"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00656D77" w:rsidRPr="00460ECA" w14:paraId="55C3BAD0" w14:textId="77777777" w:rsidTr="00371FBA">
+    <w:tr w:rsidR="008245B6" w:rsidRPr="00460ECA" w14:paraId="55C3BAD0" w14:textId="77777777" w:rsidTr="008245B6">
       <w:trPr>
-        <w:trHeight w:val="66"/>
+        <w:trHeight w:val="90"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:tcW w:w="6296" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="78EF53B3" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00B453D4" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+        <w:p w14:paraId="6E8D96C8" w14:textId="57944D98" w:rsidR="008245B6" w:rsidRPr="00687422" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
-            <w:pStyle w:val="6"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="_Hlk216103648"/>
+          <w:r w:rsidRPr="00687422">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>Часть №</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00687422">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>1.Дата</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> принятия решения по аккредитации </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>10.11</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="4"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00687422">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="106AF3F0" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00B453D4" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+        <w:p w14:paraId="106AF3F0" w14:textId="0EC67545" w:rsidR="008245B6" w:rsidRPr="00B453D4" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
             <w:pStyle w:val="6"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4381" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="8266" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="721D060A" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00027470" w:rsidRDefault="00027470" w:rsidP="00656D77">
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
-          </w:pPr>
-[...110 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5E7DB540" w14:textId="56F233C5" w:rsidR="008245B6" w:rsidRPr="00B453D4" w:rsidRDefault="008245B6" w:rsidP="008245B6">
+                  <w:pPr>
+                    <w:pStyle w:val="6"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="ArialMT"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                                                                                                                                           </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Стр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00687422">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:snapToGrid w:val="0"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="50E2A8A2" w14:textId="77777777" w:rsidR="00BF5751" w:rsidRPr="00BF5751" w:rsidRDefault="00BF5751">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5ADAEA3B" w14:textId="77777777" w:rsidR="00CF73B9" w:rsidRDefault="00CF73B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="35105409" w14:textId="77777777" w:rsidR="00CF73B9" w:rsidRDefault="00CF73B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10080" w:type="dxa"/>
-      <w:tblInd w:w="-318" w:type="dxa"/>
+      <w:tblW w:w="14737" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="808"/>
-      <w:gridCol w:w="9272"/>
+      <w:gridCol w:w="11803"/>
+      <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DC4E60" w:rsidRPr="00651C26" w14:paraId="7F1495A3" w14:textId="77777777" w:rsidTr="00A947B5">
+    <w:tr w:rsidR="008245B6" w:rsidRPr="008245B6" w14:paraId="71F25814" w14:textId="77777777" w:rsidTr="00261B67">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="808" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4032F7C1" w14:textId="54F2F370" w:rsidR="00DC4E60" w:rsidRPr="00804957" w:rsidRDefault="009E49E5" w:rsidP="00255CD7">
+        <w:p w14:paraId="442BE17B" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="008245B6" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00653240">
+          <w:r w:rsidRPr="008245B6">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9272" w:type="dxa"/>
+          <w:tcW w:w="11803" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7E57884B" w14:textId="77777777" w:rsidR="00DC4E60" w:rsidRPr="00E029DD" w:rsidRDefault="00DC4E60" w:rsidP="00E029DD">
+        <w:p w14:paraId="627600BA" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="008245B6" w:rsidRDefault="008245B6" w:rsidP="008245B6">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:ind w:right="2200" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="008245B6">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t xml:space="preserve">Приложение к аттестату аккредитации № </w:t>
+            <w:t xml:space="preserve"> Описание области аккредитации </w:t>
           </w:r>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6406BFA0" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="008245B6" w:rsidRDefault="008245B6" w:rsidP="008245B6">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:lang w:val="en-US"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>BY</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="008245B6">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-          <w:r w:rsidRPr="002507FD">
+          <w:r w:rsidRPr="008245B6">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>/112</w:t>
-[...31 lines deleted...]
-            <w:t>01</w:t>
+            <w:t>156.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
+  <w:p w14:paraId="7929FA3D" w14:textId="77777777" w:rsidR="008245B6" w:rsidRPr="008245B6" w:rsidRDefault="008245B6" w:rsidP="008245B6">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="53BD79BC" w14:textId="77777777" w:rsidR="00DC4E60" w:rsidRPr="00DC4E60" w:rsidRDefault="00DC4E60">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10898" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="10002"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BF5751" w:rsidRPr="00804957" w14:paraId="0F3890CC" w14:textId="77777777" w:rsidTr="00027470">
+    <w:tr w:rsidR="00411063" w:rsidRPr="00411063" w14:paraId="3DDE477F" w14:textId="77777777" w:rsidTr="00261B67">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0BAEDCA9" w14:textId="53E3BA8A" w:rsidR="00BF5751" w:rsidRPr="00804957" w:rsidRDefault="009E49E5" w:rsidP="00AD73BB">
+        <w:p w14:paraId="012CBEB1" w14:textId="77777777" w:rsidR="00411063" w:rsidRPr="00411063" w:rsidRDefault="00411063" w:rsidP="00411063">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00653240">
+          <w:bookmarkStart w:id="0" w:name="_Hlk216103133"/>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216103134"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216103135"/>
+          <w:bookmarkStart w:id="3" w:name="_Hlk216103136"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C9C3F2E" w14:textId="56203EF5" w:rsidR="00411063" w:rsidRPr="00411063" w:rsidRDefault="00411063" w:rsidP="00411063">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="00411063">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>Общество с ограниченной ответственностью "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00411063">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>БелСтандартЦентр</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00411063">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> СМ"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00411063">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>орган по сертификации систем менеджмента</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="10002" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4E54042E" w14:textId="77777777" w:rsidR="00BF5751" w:rsidRPr="00027470" w:rsidRDefault="00BF5751" w:rsidP="00027470">
+        <w:p w14:paraId="01308801" w14:textId="76BC514C" w:rsidR="00411063" w:rsidRPr="00411063" w:rsidRDefault="00411063" w:rsidP="00411063">
           <w:pPr>
-            <w:pStyle w:val="NoSpacing"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00027470">
+          <w:r w:rsidRPr="00411063">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-        </w:p>
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>123.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
+  <w:p w14:paraId="1369AD04" w14:textId="77777777" w:rsidR="00411063" w:rsidRPr="00411063" w:rsidRDefault="00411063" w:rsidP="00411063">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31" w:hanging="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:bookmarkEnd w:id="0"/>
+  <w:bookmarkEnd w:id="1"/>
+  <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="0817A600" w14:textId="77777777" w:rsidR="00BF5751" w:rsidRPr="00BF5751" w:rsidRDefault="00BF5751">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C6736CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDFCA0D6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -5149,51 +5295,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1660226536">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE26EC"/>
     <w:rsid w:val="000027C3"/>
@@ -5201,108 +5347,112 @@
     <w:rsid w:val="00027470"/>
     <w:rsid w:val="00042016"/>
     <w:rsid w:val="00042F03"/>
     <w:rsid w:val="00057FB7"/>
     <w:rsid w:val="00066D83"/>
     <w:rsid w:val="0009695F"/>
     <w:rsid w:val="000C3BCA"/>
     <w:rsid w:val="000C7710"/>
     <w:rsid w:val="000D19F4"/>
     <w:rsid w:val="000D1C32"/>
     <w:rsid w:val="00112CB5"/>
     <w:rsid w:val="00164DF2"/>
     <w:rsid w:val="001A5C64"/>
     <w:rsid w:val="001B588E"/>
     <w:rsid w:val="001C48F0"/>
     <w:rsid w:val="001D7550"/>
     <w:rsid w:val="001E54C3"/>
     <w:rsid w:val="001F45D2"/>
     <w:rsid w:val="0021397B"/>
     <w:rsid w:val="002368EA"/>
     <w:rsid w:val="00241EC0"/>
     <w:rsid w:val="002507FD"/>
     <w:rsid w:val="00253099"/>
     <w:rsid w:val="00255CD7"/>
     <w:rsid w:val="00264975"/>
+    <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002A42A9"/>
     <w:rsid w:val="002A7309"/>
     <w:rsid w:val="002B42D2"/>
     <w:rsid w:val="002B4E07"/>
     <w:rsid w:val="002D432A"/>
     <w:rsid w:val="002D5C20"/>
     <w:rsid w:val="002F7453"/>
     <w:rsid w:val="00310190"/>
     <w:rsid w:val="00312164"/>
     <w:rsid w:val="00337C21"/>
     <w:rsid w:val="00343ECA"/>
     <w:rsid w:val="00344A27"/>
     <w:rsid w:val="00352FCB"/>
     <w:rsid w:val="00366596"/>
     <w:rsid w:val="00371FBA"/>
     <w:rsid w:val="00391ACB"/>
     <w:rsid w:val="003B77E6"/>
+    <w:rsid w:val="00411063"/>
     <w:rsid w:val="00435910"/>
     <w:rsid w:val="00455C98"/>
     <w:rsid w:val="00472121"/>
     <w:rsid w:val="00473912"/>
     <w:rsid w:val="00484BF0"/>
     <w:rsid w:val="004B6692"/>
     <w:rsid w:val="004C03F6"/>
     <w:rsid w:val="004C1836"/>
     <w:rsid w:val="004C5D7C"/>
     <w:rsid w:val="00501F13"/>
     <w:rsid w:val="005278A4"/>
     <w:rsid w:val="005453F3"/>
     <w:rsid w:val="005775B2"/>
     <w:rsid w:val="00591761"/>
     <w:rsid w:val="005950A4"/>
     <w:rsid w:val="005C2C12"/>
     <w:rsid w:val="005E5A37"/>
     <w:rsid w:val="005E6D2D"/>
     <w:rsid w:val="005F51B6"/>
     <w:rsid w:val="00601CBB"/>
+    <w:rsid w:val="00602C9B"/>
     <w:rsid w:val="00624EEB"/>
     <w:rsid w:val="00624F04"/>
     <w:rsid w:val="00650570"/>
     <w:rsid w:val="00656D77"/>
     <w:rsid w:val="0069432D"/>
     <w:rsid w:val="006C1451"/>
     <w:rsid w:val="006D13F7"/>
     <w:rsid w:val="006D7F2B"/>
     <w:rsid w:val="006E77B3"/>
     <w:rsid w:val="007007ED"/>
     <w:rsid w:val="007277BD"/>
     <w:rsid w:val="0073653C"/>
     <w:rsid w:val="007606D6"/>
     <w:rsid w:val="00764BD4"/>
     <w:rsid w:val="0077078C"/>
     <w:rsid w:val="0077341D"/>
     <w:rsid w:val="00777315"/>
     <w:rsid w:val="0079520A"/>
     <w:rsid w:val="007A1386"/>
     <w:rsid w:val="007F1A94"/>
     <w:rsid w:val="00804E84"/>
+    <w:rsid w:val="008245B6"/>
     <w:rsid w:val="008256D7"/>
     <w:rsid w:val="00825DA8"/>
     <w:rsid w:val="008464A9"/>
     <w:rsid w:val="008570F6"/>
     <w:rsid w:val="008712A4"/>
     <w:rsid w:val="00877ED7"/>
     <w:rsid w:val="00881D8A"/>
     <w:rsid w:val="008A1479"/>
     <w:rsid w:val="008A49E8"/>
     <w:rsid w:val="008C22DD"/>
     <w:rsid w:val="008C32BD"/>
     <w:rsid w:val="008E043C"/>
     <w:rsid w:val="008F2B81"/>
     <w:rsid w:val="00900728"/>
     <w:rsid w:val="00955E28"/>
     <w:rsid w:val="00970DE3"/>
     <w:rsid w:val="009759D3"/>
     <w:rsid w:val="009A00C8"/>
     <w:rsid w:val="009A5EAA"/>
     <w:rsid w:val="009E49E5"/>
     <w:rsid w:val="009F1E98"/>
     <w:rsid w:val="00A177C3"/>
     <w:rsid w:val="00A42E34"/>
     <w:rsid w:val="00A651D5"/>
     <w:rsid w:val="00A947B5"/>
@@ -5338,50 +5488,51 @@
     <w:rsid w:val="00D602EC"/>
     <w:rsid w:val="00D60624"/>
     <w:rsid w:val="00D63AF2"/>
     <w:rsid w:val="00D63E6C"/>
     <w:rsid w:val="00D858AF"/>
     <w:rsid w:val="00D917E8"/>
     <w:rsid w:val="00D92976"/>
     <w:rsid w:val="00DB5712"/>
     <w:rsid w:val="00DC4E60"/>
     <w:rsid w:val="00DE3010"/>
     <w:rsid w:val="00DF5F45"/>
     <w:rsid w:val="00E029DD"/>
     <w:rsid w:val="00E23EB8"/>
     <w:rsid w:val="00E2771A"/>
     <w:rsid w:val="00E442C8"/>
     <w:rsid w:val="00E538CF"/>
     <w:rsid w:val="00EA1485"/>
     <w:rsid w:val="00EF7682"/>
     <w:rsid w:val="00F14DF8"/>
     <w:rsid w:val="00F30C6D"/>
     <w:rsid w:val="00F43CD4"/>
     <w:rsid w:val="00F43D68"/>
     <w:rsid w:val="00F456E5"/>
     <w:rsid w:val="00F503C7"/>
     <w:rsid w:val="00F53331"/>
+    <w:rsid w:val="00F543AB"/>
     <w:rsid w:val="00F6272F"/>
     <w:rsid w:val="00F66324"/>
     <w:rsid w:val="00F722E8"/>
     <w:rsid w:val="00F83D56"/>
     <w:rsid w:val="00FB3843"/>
     <w:rsid w:val="00FE26EC"/>
     <w:rsid w:val="00FE6854"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -5405,50 +5556,94 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5655,87 +5850,93 @@
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00FE26EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-766"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00FE26EC"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing">
-    <w:name w:val="No Spacing"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Без интервала1"/>
     <w:link w:val="NoSpacingChar"/>
     <w:rsid w:val="00D538BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00C15342"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C15342"/>
@@ -5829,51 +6030,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00DC4E60"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00DC4E60"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
-    <w:link w:val="NoSpacing"/>
+    <w:link w:val="1"/>
     <w:locked/>
     <w:rsid w:val="00BF5751"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00656D77"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
@@ -5890,65 +6091,64 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1268854256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6224,69 +6424,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F4DF959-FAD1-4C8F-A580-8B9A3FD15C88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>723</Words>
-  <Characters>4123</Characters>
+  <Words>604</Words>
+  <Characters>3944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BelGISS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4837</CharactersWithSpaces>
+  <CharactersWithSpaces>4539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>