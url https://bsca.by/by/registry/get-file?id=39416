--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -10,25451 +10,25625 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D227B50" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="30766B38" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE164EF" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="49FBFDB6" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="47E9F97E" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="63411C10" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="5B2480E1" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="12FB93A2" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76153A5A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="53DE6FB2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276C77E5" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="176FF05C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074066EF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="3C64B417" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB99107" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="7E5DB8CF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05FD87D9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6C87D0F6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A513C30" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD2369" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="31685FA2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00E2586A" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497EEBA8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0C29A3D8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25236D4A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="347F4EB7" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22711F24" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="585B5676" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008370E9" w14:paraId="4023EBBA" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="32655CB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C47507" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="4310D7F1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CA7C49" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="783901AD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0EE832" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3E0254D7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48EE7A50" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7A7D93D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD73915" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3E9DBA35" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB5DBA7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="43FD5D18" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B88DC8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="69E93363" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="34B38D04" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="6E31537A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D170FA5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="75A2CD11" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38BFF4F3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="01A1F74C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Возведение монолитных бетонных и железобетонных конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3724D71C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3D98C44C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5D15EE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="28AF7F77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение расстояний между отдельно установленными рабочими стержнями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F0D3F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6FB9ADBA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4C1629" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="414AACEF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00FAE86F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="68D92A1C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="729850BD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0D869DEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6735B01D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="755C7151" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11B22FD4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="76743652" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BE1875E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6354D868" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16131990" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="48FEE7EB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение расстояний между рядами арматуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C858E4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="76140FEA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="220709C8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AB37346" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="030F0751" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="515A3A97" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="63931E91" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4DA5BCEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="585E6A35" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="00657C98" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="391D5449" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5069917C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="353756FA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7CFF19B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27108239" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="618A5746" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Соответствие соединений стержней арматуры проектной и технологической документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F609089" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="1342F186" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.09-2023 6.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7695AAB6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0A385409" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66C30B3D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2DFC9325" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2A8606DA" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="68E9998E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0880BC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6A4D7256" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="473F80E4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="38284DD2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A408770" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7D3E3F70" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4898C102" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="581496D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение толщины защитного слоя бетона от проектной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27314418" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="28EB5FFE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.09-2023 6.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="280E0272" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="68CE5B5A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C808BF5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4F9381DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="50AB8682" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="72D5962A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72C1B2A8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="64B4C51C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BEFD297" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05FAABED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6EB291" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7CA25406" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53C511A2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7A7E5B78" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Соответствие законченных бетонных и железобетонных конструкций проектной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>документации. Внешний вид поверхностей конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A424D17" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5C87FD02" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>СП 1.03.09-2023 6.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C945201" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="68021DA6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="111AEAB9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="34386709" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3E7B7C31" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="290FAD9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F54181E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="06EEB78E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="382E3082" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0F048474" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F07BD7F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3B59FCA8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46FD9BE9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="063E7A73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение от прямолинейности (ровность) поверхности конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A530D45" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="25EC30D9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F30B874" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="711AA89B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B21104E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="26C32FDB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="1A28A7DD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="43C47FDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22584762" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="59843DB2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FB73D70" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="413FB174" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23BCCC6D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4387762C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFB4A2A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3ECD5751" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение линий пересечения плоскостей от вертикали или проектного наклона на всю высоту конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F58FB8E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="669B9664" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43B76FAC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="79E55D9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F43E157" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6F44F6FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="4749CB31" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="45BB8710" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24BC9A6F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6469F210" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="727D634C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4F78332B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F5745AE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="514FCCEA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="621913C7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7D75141B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение плоскостей от горизонтали на всю длину выверяемого участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7718A4E3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0F914D9E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="077A9261" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="545B58F9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="044E34BC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4F713999" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="64A73BD2" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="53029BA3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7504E7CC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="46393A8B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="583D6482" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1C87B626" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4645C28B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1D638681" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4516E0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0E2BCD45" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение длины или пролета элементов, размера в свету в горизонтальной плоскости, высоты или размера в свету в вертикальной плоскости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8B7B0C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="416E91B4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27FC55F3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="49D884BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="167A15E9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1268A159" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="23B162B9" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2838C08E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAEDF9F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="2619A0EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15C5CC07" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="403F3601" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6030E65B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5407AE03" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F022BA4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="45AB8746" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение размеров оконных, дверных и других проемов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="215112B7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="60716EA1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E47ABAE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AAE0D65" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E920AB3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0244E603" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="00708E79" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3B69BAB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67252A0C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="243FDBA9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.11**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17CAFC35" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="40DAA53B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="613A3BAB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1F01A32D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="120FF4BA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="1CDDA78D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение размеров поперечного сечения элементов конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="092C42BD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7E719A85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="020904DC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6741D966" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F0C283E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="643E0C46" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5D3832D6" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="14B098CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7916680F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="622BC2EF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.12**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6BA2F8D1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="43E2323A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6630488F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="57ADA805" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="655C7FAC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3C13B690" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение отметок поверхностей бетона и закладных деталей, служащих опорами для стальных или сборных элементов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="289ACEA4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5B4F779F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55F6254C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="12ACE947" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F01A588" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0E7E0C75" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5689BE41" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3F37D86D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5003332D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="55E2E86F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.13**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25CF33B8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7CFBBCBE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18FFE2AD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6084BDBB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA7CF9B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5F6FA0C0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Уклон опорных поверхностей фундаментов при опирании стальных колонн без подливки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD42F18" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5876BC37" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 1.03.09-2023 6.4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A1F97FD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5E1F7B58" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5916B0CE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="78CBD859" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="48FD99FB" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="05FE6AD3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D54A145" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5C769E72" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32BBD638" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4DA954E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B15E973" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="742A10EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42A9C914" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0CD86876" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Отклонение расположения фундаментных и анкерных болтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0693D81D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="652C1CDB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.09-2023 6.4.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70D68DD3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="685BDAEB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="720BC7D1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="26EA4FA6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2BAFE87D" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="58C1CCF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4409122B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0C54DA20" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B0AC940" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2E40BD51" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57D7569E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="04AB8F0A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B22D857" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="449B3877" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматурные работы. Перепад в стыке двух смежных поверхностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02D285DC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="11D21229" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.09-2023 6.4.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6165ECF6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="430F7C12" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E40815F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="44179BD3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="10B29758" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3DCD7BF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1676C81F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="1DE0D502" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65E81664" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="555866D2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных и дверных проемов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13AFDEF6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3B6D6FDD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0934AB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="70694880" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Соосность расположения оконных блоков в проемах по этажам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="453671E4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="120F40D4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54BC15A3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6E36AEE6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E96F7F0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="42E09C00" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="01561FAC" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3611DB54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E64C6B0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0F18EBDA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B271EDC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4A1CC41D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56D7BE5B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4C9C7609" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAE7A35" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="29690785" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Отклонение от горизонтальности и вертикальности установленных оконных блоков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1993123B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3D524166" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A2F2625" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="17A3B5DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DD72292" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7E845730" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6804D4DE" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="671A74EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6009BAC9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6617E7FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="704F9ECA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3E2B4015" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="398B94A8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1C462C70" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD2D2D0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="4B23911D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Величина зазора между оконным блоком и проемом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44EE50FA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="2E82E9DE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05A55161" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6F52A570" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="322F9F73" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="50A1B7F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="21F1BE1B" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="02503D80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C673D8A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7D04F399" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FB09865" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="420241AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74D33C8B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6B9E3E85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66C6A93D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="30D168C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Расстояние между крепежными элементами (распорными колодками, клиньями, пробками, втулками)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E577607" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6CAC9871" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C57E7D3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="34610935" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4365581A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="09AB0E4C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="26EABBF2" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="09428144" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5216D16C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5B53FA57" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="506CFE3D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3FB7C735" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00625A7B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="08620071" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5835DEDF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="32B7ADC4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Величина выступа подоконной доски (плиты) за пределы стены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25B40813" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="4B921351" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06A69AD2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3DFBDF78" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="408E1C91" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="02B8DEA8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0424DFAB" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="10248C04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16390184" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5765C3F4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23FBED30" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="761B4597" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12C701D0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0F499A3C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="779D44F4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="15AEA453" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Величина уклона установки подоконных досок (плит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="676B2DEA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="67E2C44A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15CD4BCB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0191374F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FE15FCB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3B037ECF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0C019071" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="1844D250" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15A54C69" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="651C38F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01710ED9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="06C22876" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69533EDF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6196EA57" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="399FD904" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="75A903A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Высота установки подоконных досок (плит)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="445531E3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6FFD83F7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1367BD97" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6BBC8F64" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DE10175" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3BD5E87D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0F046D55" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="124CDB32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="330EF59A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="234504CE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FF0D169" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="29D62017" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="349E9963" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1699D040" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="436F488D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="25D6DC14" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Величина напуска сливов на фасад</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3F1E0B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3EC5A0EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53705726" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3EBB0CF2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17CC2DC4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="28EC74E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="34270C68" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="095E23C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37E3010A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="2981BF84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AABA817" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="719D0730" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="465C2A76" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3029AD48" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58D5BBDF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="49E96BE9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение оконных проемов. Величина уклона сливов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A952D09" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="1ADDB1CC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67ED6FA2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="45FAA504" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AE090FD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3B99765A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="7D7837FC" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="205B96C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5913CB18" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7B8E5A68" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.11**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67634556" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1F2F49EF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6667EA7A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="74341CEE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9B3C49" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0E46BEC4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение дверных проемов. Отклонение от горизонтальности и вертикальности установленных дверных блоков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D64A0EC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="4B1112AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="287E66DC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6906A73A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="143CD9B2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3F4A4C3D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="36C8AC62" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="14C88AEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0808B2D7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="74B4293B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50C191FC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3E9EAD93" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D0A4D03" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6875C507" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F39251B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="09149B93" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заполнение дверных проемов. Величина зазора между дверным блоком и проемом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5185C7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="76A11DCE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.15-2024 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1476-2004 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2885FEA2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1E016C03" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37865070" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="37997274" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5512580E" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="112282AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8A0152" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6C86AE8A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.13**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="086178D7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05E2DB6C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E657F9D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6B08784D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36DD63A8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3EFC1969" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройство откосов. Отклонение оконных и дверных откосов от вертикальности и горизонтальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6644F1A8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6867994C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.07-2023 5.4, 5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DF79AC3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6970F5BD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EF917CA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2D903A8A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="76B4208D" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0D3A0CB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC8E95A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="73FBBF59" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.15**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25ACFA7D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1BE8A262" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78124A40" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="46AA568E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70B765F8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="0FC74DF8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройство откосов. Внешний вид поверхности, облицованной листовыми и погонажными материалами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46CFCA83" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6C06E866" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.07-2023 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C98E154" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="600E91EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00090FE9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2A01417C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="1293FAAD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="647CA609" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7751C94A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="070673B8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.16**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17A4247B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1D9205E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F183B42" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05F94145" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA60BC6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="46499915" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройство откосов. Внешний вид поверхности штукатурного покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="101E78A2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="10828A22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.07-2023 5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C06A030" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AF9E31C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="253C3A44" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5F8AA22E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="52934339" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="7E7440B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFA939E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FDE0E6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж внутренних инженерных систем зданий и сооружений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA9C2DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A5033C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Отклонение трубопроводов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4979C6B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC899D1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC1CA22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0B884867" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE34F19" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="475E48EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07207395" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FED98C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Отклонение уклона трубопроводов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EC8F1A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3A979C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65D73139" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4CD9D5CF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E5217" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05AFF874" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADB212E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5394AD8A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Соответствие расстояния между опорами трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D25A15" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65D68E06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7313776F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="13CDF30B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEC4309" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11D48C22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2210C25B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FCD3E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Соответствие диаметров трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="395A439F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56E10A98" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12604F46" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3509DB3B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF1B2D4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="796653F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AF3817" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E07A7CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Внешний вид сварных швов стальных трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BCDDA1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="268F3CE3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="601F8A4F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="04EEBDC4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="562C3ACD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8B88A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2C7FD2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68304E2A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Внешний вид разъемных соединений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="203387E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2001-2009 5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73F1C9A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD163CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="56BEFA37" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F2B935" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB7F826" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB7B81A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="121E7F4F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Соответствие монтажа гильз на трубопроводах проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3706C694" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19FCDD2E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14BDF725" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="20911351" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7791FD86" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36B7ECF3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4909F613" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3221E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Расстояние между трубопроводами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="044B5D15" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3EB104" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3219BDBF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="638E0DF8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="789ED67A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0096EE2D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="393BDE88" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D4EB5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем внутреннего водоснабжения зданий и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сооружений. Наличие креплений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B561991" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ 2001-2009 5.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="211F8DCB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="528F6E7A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="373E4D7D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBAC027" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="266A88F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="601420D3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3C1CFC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Расстояние между средствами крепления трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4030E3B0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9B9F65" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="233EB1F8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="463E7283" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2F7871" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="742C848E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE61F03" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1940B7CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Расстояние от подготовленной поверхности стены до оси неизолированного трубопровода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D7AA68" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06B13273" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56E91103" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1C07651F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BBDDEF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="163E0B91" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="654E892C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F1527A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Внешний вид сварных швов полимерных труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F5BE9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2001-2009 5.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="329E0133" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72A0C08A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="65134F60" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BF1AD2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5874CBD8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BD0A58" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56428285" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего водоснабжения зданий и сооружений. Высота установки водоразборной арматуры и счетчиков воды с фильтрами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50961D21" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2001-2009 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29E85BA6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5210AEEB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2363605C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D90632" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10CF6A5C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="002FF5C3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF3DF01" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Отклонение трубопроводов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BF06CE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2374BBBE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5053369F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4255E659" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="367460CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29B22E81" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33AECDC6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="541906A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Отклонение уклона трубопроводов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F206FA8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A687511" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="146002BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="615A099A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7472CE6D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73663397" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32D61BC5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF42E67" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Соответствие расстояния между опорами трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A51D74" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D67C488" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00EB63A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="090BCFA0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="562F4B49" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F681BDD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0801E027" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B00FD2D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Соответствие диаметров трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFD8C59" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFE2CD7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0B0D57" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="31F2C9E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2528DAE8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B62CF73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BD281A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB81F32" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Внешний вид сварных соединений стальных трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4191B262" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D751EB0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61270B8B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="09125890" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A37BCA4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="574CBBBD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CB2B89" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E51F37F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Внешний вид разъемных соединений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F728FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2017-2009 5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEBD07D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAA4B29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0604897B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDC38BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E79C636" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B5E2C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC8D77C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Расстояние между трубопроводами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFF93EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADAD546" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2834A0AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="30345969" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="771AE07D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D230D13" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B980E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B91C539" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Наличие креплений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22481039" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2017-2009 5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41A31F91" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29FED4BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1A6B62B1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6356E98F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="184AF9AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F593CD0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7EBEAB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Расположение креплений трубопроводов и расстояние между ними</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32658E6C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 5.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D159913" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="409E77EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="29796D9B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B5DE7E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.23**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70255878" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63BFE57C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D3A37B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Соответствие уплотнения стыков требованиям проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="793392ED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2017-2009 5.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9887DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58A0BCD7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="459CA571" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="326EA38F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59856D07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB49BB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C63364" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Отклонение от горизонтальности установки санитарных приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAE457D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77ACB528" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37AEBD30" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5ED5A14F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2583B313" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48799D45" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9330D6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C57A9A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутренней канализации зданий и сооружений. Отклонение от высоты установки санитарных приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FD3F55" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2017-2009 6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55739477" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E138B59" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0408B5BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A3495" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE00CA5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="305211F3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5787626E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Отклонение трубопроводов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD7F6EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2870DC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="797E7984" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="061E9C99" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D30E601" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.27**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37F4A61B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F95294F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="585E8AD3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Отклонение уклона трубопроводов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E00934C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="371FB1DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55F72A4D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="43E6232E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6A5E24" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.28**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAA6CA3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B166FB9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C8E31F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Соответствие диаметров трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BE1113" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA1E68F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7716E1EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="78E6A00B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE06CB5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.29**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32B74328" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B98227C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="566FB76D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Расстояние между трубопроводами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DCBC46" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2F7D95" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11F180CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="59A2AF25" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4296BDF5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.30**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C023280" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5831D0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="317BE62F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Наличие креплений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="793A6905" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.08-2024 5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50DBDDC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD6EF2F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3C72D83E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51260CCF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.31**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC65065" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4206FB72" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E92C91" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Расстояние между креплениями трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5F7C96" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="663B4C06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE0719A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1D8B440A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDE9E50" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.32**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="236C2A19" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0797BC0E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="631616B0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Расстояние от подготовленной поверхности стены до оси неизолированного трубопровода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61714137" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50DFCEAB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35086158" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="22CD045F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BDE9A9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.33**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB9AA72" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCCBE24" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA75D0A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем отопления зданий и сооружений. Расстояние в свету от строительных конструкций до </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>трубопроводов, арматуры и до смежных трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA95367" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69F1592D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF70D7A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="74B192EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2D7E83" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.34**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="225B44CE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="226B44D1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="083BBF53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Соответствие монтажа гильз на трубопроводах проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77278BDF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 5.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="432DD71C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50A212A1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5061A7FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5EE2F8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.35**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62361F94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="516668A6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C99A1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Соответствие сварных швов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="312A6DBB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.08-2024 5.12;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43C069F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47ACEF35" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="48C9BB0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D763F52" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.36**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C67FF49" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB96CD5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00911501" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Соответствие разъемных соединений трубопроводов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DF70DF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.08-2024 5.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFA0CFB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29D0C2B1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="49C354C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E197E6B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.37**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3313BE84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17809A4F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAC7FB2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Соответствие расстояния установки отопительных приборов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ABB5F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6FB611" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51A88A02" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="63A510A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65983F44" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.38**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBFFFE7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC8FF7D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FE053A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем отопления зданий и сооружений. Отклонение от горизонтальности установки отопительных приборов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1B38FE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.08-2024 6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28664796" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76D4FAC3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3F51AB07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7D0D1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.39**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6D1D0E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B005DCE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="481B78C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем вентиляции и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>кондиционирования воздуха зданий и сооружений. Отклонение воздуховодов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F48AE8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.07-2024 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2081DDB8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3123A3DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="12DADA0E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1AF44D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.40**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="141AEFC3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="686CD1BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B77849" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем вентиляции и кондиционирования воздуха зданий и сооружений. Отклонение уклона воздуховодов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="668E5193" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.07-2024 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDC520F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B450B9A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="16588A2D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EC0D05" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.41**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABC7307" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9590E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E50B6A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем вентиляции и кондиционирования воздуха зданий и сооружений. Соответствие расстояния между креплениями воздуховодов проектной документации и требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF3DA5E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.07-2024 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="650D2189" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC795C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="64502C83" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB9AC53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.42**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3714CD09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="340AA6CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AD6907" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем вентиляции и кондиционирования воздуха зданий и сооружений. Соответствие размеров сечений воздуховодов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A2FC9E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.07-2024 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71C239BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="432E5A6F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="00278C69" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C895C6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.44**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1426B442" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDE0E09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CD42BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем вентиляции и кондиционирования воздуха зданий и сооружений. Соответствие разъемных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>соединений деталей воздуховодов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8633D6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 4.02.07-2024 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="007F7728" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="350AF360" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="256FE360" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="084251A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.45**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73434A06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="777BAA49" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E40B139" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Отклонение трубопроводов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DBB78A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="721D0F2F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDC6732" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4CFA08B7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5072972A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.46**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="571E166D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="384F2A37" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="501358EB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Отклонение уклона трубопроводов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11472084" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70B72611" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3C4A45" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="109253D4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2D318B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.47**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73D26BE6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A823E8E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A6ABEC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Соответствие расстояния между опорами и креплениями трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="121E4A83" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D4BE6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11F574E6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="55C18B63" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A6AF4D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.48**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9FFB29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7313BC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C8E3D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Соответствие диаметров и толщины стенки трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD9B96B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAB49E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3F5C37" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1D5A3276" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0D33E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.49**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8CDDB6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D228354" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3015233B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем внутреннего газоснабжения зданий и сооружений. Наличие </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>опор и креплений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F54FB2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ 2039-2010 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFF4186" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41816DB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1B993EB9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="284EA8D1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.50**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAF2C7F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="174AE46C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F29C672" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Расстояние от строительных конструкций до трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AEDAA1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F063CCF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D57C7D0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1C7864EB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6107EF9C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.51**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08801A8D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="358755C3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F1D8B5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Внешний вид сварных соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10135A71" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51816DDA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D602500" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="52920385" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C43ED9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.52**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70ABDC80" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C371A42" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F6FDEA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Соответствие разъемных соединений трубопроводов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7677CCBA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2039-2010 5.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF5E9CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3116CBB7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="12761221" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="469DEF91" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.53**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33FC56E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="729DE155" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDA73CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж систем внутреннего газоснабжения зданий и сооружений. Соответствие монтажа гильз на трубопроводах проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3098D43E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7213096A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5D1EDE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="228D6E3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A2298B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.54**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2620A41F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D44FEF2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF560E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж систем внутреннего газоснабжения зданий и сооружений. Высота установки бытовых газовых счетчиков и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>запорной арматуры на опуске к газовой плите</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="629379B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2039-2010 5.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB0A490" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69A60EAA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="21103D51" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CB1C3D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.55**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59071039" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F064028" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD83C7D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Отклонение трубопроводов от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9547EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.11-2025 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08F511A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB25915" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6643ED81" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="070D193B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.56**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8DA6E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0147D34B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8197A6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Отклонение уклона трубопроводов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A38602" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.11-2025 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D58E3B4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7624364C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="27502507" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FB5D48" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.57**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="043670D2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3792DDB7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18507C84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Соответствие расстояния между опорами трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C58EEB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.11-2025 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5008CBB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7B754E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5BA673F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A94267" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.58**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2065407D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6767B16E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="100EC7BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Соответствие диаметров трубопроводов проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22118464" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.11-2025 5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1510A4EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A940592" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1C45526B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC11AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.59**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18FE8A6A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7810CE4F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C7A9AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Наличие креплений трубопроводов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C55128" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.11-2025 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09C70FF3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34BB9B65" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="02AB5EEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A778A35" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.60**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46FDDF58" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="146E0B20" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAD85D1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Внешний вид сварных соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F38FCD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.11-2025 5.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25E05C07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3746FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="109B2828" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0365B671" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.61**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7014C8B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6864359C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.22/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67699463" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж тепловых пунктов и котельных. Соответствие разъемных соединений </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>трубопроводов требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="586E7753" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 4.02.11-2025 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20E4916F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAC0079" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="03CC14B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52048C9F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>2.25**</w:t>
+          <w:p w14:paraId="2B60464C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.62**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27759B31" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65CF6883" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E94EE4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж тепловых пунктов и котельных. Соответствие качества монтажа гильз на трубопроводах проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="718470D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 4.02.11-2025 5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E9FD84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAF6BEC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="672C9C2B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="474305CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13939E6F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж стальных конструкций</w:t>
+          <w:p w14:paraId="7142B22C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж деревянных конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2131C6AB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="26BA2D95" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7380AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сборка элементов конструкций. Плотность соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1C34A2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9F4665" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Крановые пути мостовых кранов. Взаимное смещение торцов стыкуемых рельсов в плане и по высоте</w:t>
+          <w:p w14:paraId="5E1BDEC6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3E4D69" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2E3EFA53" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35701489" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27D0895D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0632741A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="589CCF94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж элементов конструкций. Соответствие крепления элементов конструкций требованиям проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D43B35" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 6.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72F01CF1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00934EB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2A7D5E8D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41161F11" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08B29726" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="465D3F02" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0246FE08" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж элементов конструкций. Зазор в стыках сопрягаемых элементов конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="325C53FA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 5.7.23</w:t>
+          <w:p w14:paraId="788C2543" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="337E6990" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13A48B36" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3688376B" w14:textId="77777777">
-[...5251 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="6AC24575" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="02C3AC67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="392ED4D1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>3.62**</w:t>
+          <w:p w14:paraId="26A10916" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54A738FB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0AE65DDF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E41D3F8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="42ABF56D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6DA251" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж тепловых пунктов и котельных. Соответствие качества монтажа гильз на трубопроводах проектной документации</w:t>
+          <w:p w14:paraId="59F32007" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж элементов конструкций. Наличие щелей в стыках элементов конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...18 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2086AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AD1A419" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7DDBAEC1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="079142F4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6FCC1161" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="049B1D7C" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="466A79C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39EF89E6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>4.1**</w:t>
+          <w:p w14:paraId="27B9B021" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="358A01B7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж деревянных конструкций</w:t>
+          <w:p w14:paraId="19A6AB20" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж каменных и армокаменных конструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A709610" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="29FF9988" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C39895B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сборка элементов конструкций. Плотность соединений</w:t>
+          <w:p w14:paraId="4DB1C501" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение осей конструкций от разбивочных осей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66571B9B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 6.6</w:t>
+          <w:p w14:paraId="37DFA5F5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36CB0850" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="19EE85BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="260ABA55" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="6E8D866A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6783FA77" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="1AF883ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC6BFEA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>4.2**</w:t>
+          <w:p w14:paraId="7DCECF6F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CBD51BE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="01F8D71B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65F5C8C7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4260CB00" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21246392" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж элементов конструкций. Соответствие крепления элементов конструкций требованиям проекта</w:t>
+          <w:p w14:paraId="16588E94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение отметок опорных поверхностей от проектных значений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0C9363" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 6.14</w:t>
+          <w:p w14:paraId="5E628A7F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="597EEB0B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="056815F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="750BFA08" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="051F4075" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5EA5D0AA" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="22A6ABDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2CA748" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>4.3**</w:t>
+          <w:p w14:paraId="4AE9D026" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="451A5F41" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="06E30C5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FC5223F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4F5DF4FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68BF985C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж элементов конструкций. Зазор в стыках сопрягаемых элементов конструкций</w:t>
+          <w:p w14:paraId="628CB0BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соответствие закрепления в кладке сборных железобетонных и стальных конструкций (анкеровки, бетонирования, отметок </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>опирания, гибких связей и глубины опирания) проектной документации и требованиям ТНПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>СП 1.03.10-2023 6.6</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4A64C475" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="064DF4F5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="16D1A422" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77BB11C6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="039267D9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="537CED7F" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="5276595F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1B90A0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F884071" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="791CDB55" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63173321" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение рядов кладки от горизонтали и соответствие отметок верха кладки проектной документации и требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C115E85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1163CC84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA9A045" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="10FFA462" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="214F7757" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00A218AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6599770B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B78C4CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Соответствие установки закладных деталей, металлических связей, арматурных изделий и их антикоррозионной защиты проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7322CFAD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19860C92" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="469D0618" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2EADD933" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A51F907" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75CB4892" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12AC10BD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0AD456" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение толщины конструкций от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3080D17E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58F19821" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4765FD29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="66324D28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E72420E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="605D0CB1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBCDAEF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2427ED99" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение ширины простенков от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD2DA47" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="760CAB82" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1C92A2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="06A59AD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C6DE7C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1252048E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F857654" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E195DF0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение ширины проемов от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E35AFE7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAA2A87" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="372E4F51" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="34D34503" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A31D75D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="051FD98A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31E932F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A53F6AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение граней и углов кладки от вертикали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="622B54B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="335DD2B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31696EFA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5A4E0D28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="280B55EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55EBB2F8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3DC071" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="320C7B8E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Неровности на вертикальной поверхности кладки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ECBB86" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE2BB5A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="543A43F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6A7DF4DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5B9ABC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="784C0B04" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="184F87E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1C53BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение ширины швов кладки от проектных значений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC5A924" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF6B35A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4B6566" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="264550C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2790F5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71F0FC90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4516205D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE479F5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Соответствие полноты заполнения и расшивки швов кладки проектной документации и ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6427949A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7CC7A9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="170497EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="09BFD747" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A42EDCA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>4.4**</w:t>
+          <w:p w14:paraId="4C3837BC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.13**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14A924AB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="23BEFA8B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37F07622" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="709E78C4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF0D12B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж элементов конструкций. Наличие щелей в стыках элементов конструкций</w:t>
+          <w:p w14:paraId="0A8BE1FB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Соответствие армирования кладки и каменных перемычек, крепления кладки проектной документации и требованиям ТНПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="179517CB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="33690784" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.13-2024 5.18</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE90ED" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5F5228AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22CAA732" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6DEF2087" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5BD0C609" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="557B959B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB01426" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>5.1**</w:t>
+          <w:p w14:paraId="1FB27891" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5001EF0A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж каменных и армокаменных конструкции</w:t>
+          <w:p w14:paraId="1CC807E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж легких ограждающих конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="753C2893" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.29/29.061</w:t>
+          <w:p w14:paraId="40E2F4DE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FED765B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Отклонение осей конструкций от разбивочных осей</w:t>
+          <w:p w14:paraId="5DD8AFFB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж каркасно-обшивных перегородок. Отклонение от вертикали плоскости перегородок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73E24AB6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.13-2024 5.2</w:t>
+          <w:p w14:paraId="5CE40706" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 7.3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B591729" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="32EE5F07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33DA613A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="7DC04DF4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="31947C62" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="683C5AFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="734A2A8C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>5.2**</w:t>
+          <w:p w14:paraId="012740D7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F4F308C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="59EF304D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C065616" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="481CDCA7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A213AC5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Отклонение отметок опорных поверхностей от проектных значений</w:t>
+          <w:p w14:paraId="1649E071" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж каркасно-обшивных перегородок. Отклонение от прямолинейности (ровность) поверхности перегородки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27D87AEC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.13-2024 5.3</w:t>
+          <w:p w14:paraId="2B340680" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 7.3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36F08408" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05EA1FDD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4405E7A5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="01D52014" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2AC4FEF9" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4A72D0E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28749478" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>5.3**</w:t>
+          <w:p w14:paraId="6E7B4678" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B708368" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0A4B6108" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="466DEF05" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D63811" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/41.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02775C2D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>опирания, гибких связей и глубины опирания) проектной документации и требованиям ТНПА</w:t>
+          <w:p w14:paraId="1D319495" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж каркасно-обшивных перегородок. Внешний вид поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3817D728" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...15 lines deleted...]
-              <w:t>СП 1.03.13-2024 5.4</w:t>
+          <w:p w14:paraId="121DD8A5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 7.3.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05A5E4D7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1E0CF47B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4848C547" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="720BD18C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6F6CE3ED" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="09975861" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6276698D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>5.4**</w:t>
+          <w:p w14:paraId="31C54799" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73BC30EB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="785880F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15AD9A64" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="76584909" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40089AE9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Отклонение рядов кладки от горизонтали и соответствие отметок верха кладки проектной документации и требованиям ТНПА</w:t>
+          <w:p w14:paraId="33F6DF39" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж стен из металлических панелей с утеплителем и полистовой сборки. Отклонение от вертикали плоскости панелей (карт), листов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="252BB968" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.13-2024 5.5</w:t>
+          <w:p w14:paraId="20DE586A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 7.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19749FAD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0CF291A9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A1E81F9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="50CAA7E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5553F9B1" w14:textId="77777777">
-[...680 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="51AC2156" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="61FD7BBC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D0059" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>5.13**</w:t>
+          <w:p w14:paraId="0E263B76" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C732DB3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6BC3D683" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29ACFDED" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="530945B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C963507" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Соответствие армирования кладки и каменных перемычек, крепления кладки проектной документации и требованиям ТНПА</w:t>
+          <w:p w14:paraId="25C46D80" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж стен из металлических панелей с утеплителем и полистовой сборки. Отклонение от вертикали </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>продольных кромок панелей (карт), листов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="597D35C4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.13-2024 5.18</w:t>
+          <w:p w14:paraId="7BA9902D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.10-2023 7.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33849385" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="330D15E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="001C1DB4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="180DBC4C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="711C1E17" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4CAAD01D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5387BAC2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>6.1**</w:t>
+          <w:p w14:paraId="5480CA1D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19147687" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж легких ограждающих конструкций</w:t>
+          <w:p w14:paraId="6BD6AD2C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж сборных бетонных и железобетонных конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4113C88C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="25BE6DBE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.39/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0182D8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж каркасно-обшивных перегородок. Отклонение от вертикали плоскости перегородок</w:t>
+          <w:p w14:paraId="1584D623" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж стен подземной части зданий. Отклонение от вертикали плоскости блоков стен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68056618" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 7.3.10</w:t>
+          <w:p w14:paraId="2417B477" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.09-2023 5.1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="322A8774" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3C72F21A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="249B33BA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="20BEA41E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6C75BF0D" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="43ED3775" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBB490C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>6.2**</w:t>
+          <w:p w14:paraId="4FFED1BC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51EE3264" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7DC0F408" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A1008C9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6E5ED5D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="142DD46C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж каркасно-обшивных перегородок. Отклонение от прямолинейности (ровность) поверхности перегородки</w:t>
+          <w:p w14:paraId="473E4131" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж стен подземной части зданий. Отклонение от горизонтали рядов блоков стены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3AFF10" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 7.3.11</w:t>
+          <w:p w14:paraId="3A57D589" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B57DBC3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="56A7AF5A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14967E3E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="79FEED94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="25EE0CAD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="75F983A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2F4E34" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>6.3**</w:t>
+          <w:p w14:paraId="7E756488" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DD82417" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="789EBE39" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27ED624B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7CF4849E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58E0AC37" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж каркасно-обшивных перегородок. Внешний вид поверхности</w:t>
+          <w:p w14:paraId="4B90A19A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж колонн, рам, полурам и диафрагм жесткости. Отклонение от вертикали осей колонн, стоек рам, полурам одноэтажных зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3B9312" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 7.3.12</w:t>
+          <w:p w14:paraId="069462B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E85F242" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="059B00AA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43AB83DA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="26751D80" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="790E03D3" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="52BAB43F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38691174" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>6.4**</w:t>
+          <w:p w14:paraId="003B7FF3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31CF695B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05A83345" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D099635" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="20C39511" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73D45A66" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж стен из металлических панелей с утеплителем и полистовой сборки. Отклонение от вертикали плоскости панелей (карт), листов</w:t>
+          <w:p w14:paraId="0A3A7B77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж колонн, рам, полурам и диафрагм жесткости. Отклонение от совмещения рисок геометрических осей в верхнем сечении колонн многоэтажных зданий с рисками разбивочных осей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="349CF1AB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 7.4.5</w:t>
+          <w:p w14:paraId="009F4011" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03EFF548" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="78696E01" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27A17B90" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7FAE09CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="296E7A28" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="67490117" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA1A655" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5776F5BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09BDBB2A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC1DE86" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж ригелей, балок, ферм, плит. Отклонение от совмещения рисок геометрических осей, граней в верхнем сечении установленных ригелей, прогонов, балок, ферм с установочными рисками на опорах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E829138" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.09-2023 5.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="720A09AD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06222744" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="44F7A145" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BBC1B1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C02AA8D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D559174" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B9EBC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Монтаж ригелей, балок, ферм, плит. Перепад </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>лицевых поверхностей двух смежных плит перекрытий в шве</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65961212" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.09-2023 5.3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="494016E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABB7801" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="079757DA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF2A4E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79AD7E78" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9BD4E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F40089E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж панелей стен. Отклонение от вертикали верха плоскостей панелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4697607A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.09-2023 5.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="385D024F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="632E704E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2BBCB1D6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5411EECE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F033FE8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB796C6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00200E90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж панелей стен. Разность отметок верха панелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DB5B9D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="425683CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B6209" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="419D5C15" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FF2BEC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5844B3A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAD1357" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CBD7B5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от вертикали стен шахты лифта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="171F1233" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E09E108" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0AB3B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7A346B2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE25AFC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22C948B8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF78626" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E22857" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение отметки верха лестничной площадки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37323E7D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9413AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54C3E4FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0612DAA0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48001F5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47C055C1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38A6A993" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC44BC9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от горизонтали площадок и ступеней лестниц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="419C40A0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.6.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22681577" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0C39D2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3FF1E445" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59DB7B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E45CFBB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="173F0ECE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6927AE74" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>технических кабин, лестничных маршей и площадок. Глубина отпирания лестничных маршей и площадок в направлении перекрываемого пролета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="325C8C21" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.6.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2378AEB9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67D3B5CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="38C2595B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCEF565" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47A904B9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A270FAA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0790BA2A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от симметричности (половина разности глубины опирания концов марша (площадки)) в направлении перекрываемого пролета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="564282B9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.09-2023 5.6.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="509DC627" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC7A2EE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="73AACC31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29B59E8E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>6.5**</w:t>
+          <w:p w14:paraId="12EACA2F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.14**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37906C74" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="545B238C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A9D60D4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="476F8DB9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="429871D1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>продольных кромок панелей (карт), листов</w:t>
+          <w:p w14:paraId="1D9CC036" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от вертикали ограждений лестничных маршей и площадок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D533FBB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>СП 1.03.10-2023 7.4.6</w:t>
+          <w:p w14:paraId="21868E78" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.09-2023 5.6.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DC0DCD9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="42144392" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AE54AAB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1E7117CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="36CDEABC" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4D971B01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5129ED" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>7.1**</w:t>
+          <w:p w14:paraId="7A6860E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC210F5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж сборных бетонных и железобетонных конструкций</w:t>
+          <w:p w14:paraId="115A1D04" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Монтаж стальных конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6211791E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.061</w:t>
+          <w:p w14:paraId="4917E49D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5360663D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж стен подземной части зданий. Отклонение от вертикали плоскости блоков стен</w:t>
+          <w:p w14:paraId="34AA43C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укрупнительная сборка элементов конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="343F130B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.09-2023 5.1.5</w:t>
+          <w:p w14:paraId="02F74D51" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.1-89;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72CA6183" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="645DC0FD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="590BDA98" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="7BC19C53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="56C0212C" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="35CE9D75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14B30F42" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>7.2**</w:t>
+          <w:p w14:paraId="38F3E322" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="345D0C1A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7F5D6D29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70A612F7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3E31A79E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E327F8C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж стен подземной части зданий. Отклонение от горизонтали рядов блоков стены</w:t>
+          <w:p w14:paraId="11F83DA1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сборка и закрепление монтажных соединений элементов конструкций на болтах без контролируемого </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>натяжения. Плотность стяжки собранного пакета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6253F466" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7B610C2C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.10-2023 5.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="551CE726" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50DC7DB0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0CC266F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="527B6725" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6330E7E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CA317" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4988F7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сборка и закрепление монтажных соединений элементов конструкций на высокопрочных болтах с контролируемым натяжением. Натяжение болтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03183CE2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53E452B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7945FB30" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3462FF82" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F3BA77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59452053" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF5F9BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="367A2BCA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сборка и закрепление монтажных соединений элементов конструкций на высокопрочных болтах с контролируемым натяжением. Плотность соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EEA859" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69BD0824" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13EE348F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7E1F3C05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F0E27C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="382D9B18" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A3BEB6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD82189" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сборка и закрепление монтажных соединений элементов конструкций на высокопрочных болтах с контролируемым натяжением. Соответствие состояния наружных поверхностей соединяемых элементов, головок болтов, гаек и выступающих частей резьбы болтов требованиям проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B614F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7020D3AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3665E56C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0FB8A91F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4E7937" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="508CEDF3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49915B3E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68663CCD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Колонны и опоры. Отклонение отметок опорных поверхностей колонн и опор от проектных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3537782A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.09-2023 5.1.7</w:t>
+              <w:t>СП 1.03.10-2023 5.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49D3E564" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2C09A81E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6113FC3A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="09835DF8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="4E8696A1" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="6264D568" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23C5889A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>7.3**</w:t>
+          <w:p w14:paraId="3A3CBC51" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C1639D5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="47112FCA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BB5A1EE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="79633358" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7212038C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж колонн, рам, полурам и диафрагм жесткости. Отклонение от вертикали осей колонн, стоек рам, полурам одноэтажных зданий</w:t>
+          <w:p w14:paraId="6DB5A470" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Колонны и опоры. Разность отметок </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>опорных поверхностей соседних колонн и опор в продольном и поперечном направлениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="381EF4C4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...758 lines deleted...]
-          <w:p w14:paraId="0FA5AA5F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="6C72450F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.09-2023 5.6.11</w:t>
+              <w:t>СП 1.03.10-2023 5.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6185CA90" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="76D051B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64B8DE29" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="30DB269B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="567596E5" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="79D274B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A25200C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>7.13**</w:t>
+          <w:p w14:paraId="515BF376" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D4B5A47" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4F97D94C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ED3419D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0F7813E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19890C90" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от симметричности (половина разности глубины опирания концов марша (площадки)) в направлении перекрываемого пролета</w:t>
+          <w:p w14:paraId="0C9F34FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Колонны и опоры. Отклонение осей колонн и опор от разбивочных осей в опорном сечении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39B3B2B3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="52C0CC17" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="496263B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E979F98" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4A8EA0FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D3886A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63250360" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFF74E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C34CBDC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Колонны и опоры. Отклонение осей колонн от вертикальности в верхнем сечении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="407DA01F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.09-2023 5.6.12</w:t>
+              <w:t>СП 1.03.10-2023 5.7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DDB5452" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2E74A000" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="223E98B8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4B2AF891" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="67AB94D7" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="01566694" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC2698A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2957C15B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26A17AF4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF6B3A4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фермы, ригели, балки и прогоны. Отклонение отметок опорных узлов от проектных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62565B9D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2605895A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D730A14" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0060007D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA9EFEA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1465CE09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="209DEF09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E7F5D9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фермы, ригели, балки и прогоны. Отклонение осей ферм, ригелей, балок от осей на оголовках колонн из плоскости рамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECF6DE9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46B84296" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25DF3E26" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="584EB387" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFF763A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C677F77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3991CBC7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29435913" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фермы, ригели, балки и прогоны. Расстояние между осями ферм, балок, ригелей по верхним поясам между точками закрепления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BD0832" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49F014EB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5F6266" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="683193B7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4A1F07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C953957" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63C5AABA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31337F88" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фермы, ригели, балки и прогоны. Расстояние между прогонами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB055B5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD4B74D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D88E7CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="72CF19B1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FCB111" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0921AE00" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1CDACA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A025857" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фермы, ригели, балки и прогоны. Отклонение от симметричности опирания фермы, балки, ригеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3703DD3E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4B72FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B86F0C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="31737CBF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1985A1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04281B61" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11AEF9F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B7FBCF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подкрановые балки. Отклонение оси подкрановой балки от продольной разбивочной оси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D43D279" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEE2E1F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="556C2926" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="572FA301" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="368576C4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="392A0CB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D362484" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4123AE99" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подкрановые балки. Отклонение опорного ребра балки от оси колонны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EE0AD6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="172272C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F994D1A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6B29A3F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="598D3EEB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB3AA3F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7996E370" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA03481" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Расстояние между осями рельсов одного пролета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="190AF33C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54220B61" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="391B6620" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1806FA45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3783A8AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50EAB104" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5695BAD2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="492CF85C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Отклонение оси рельса от оси подкрановой балки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D40B4BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1662B644" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63F70EFD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2092F92C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBBF44B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B97C92B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="390D745A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="543572BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Отклонение оси рельса от прямолинейности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="217FB8E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE4E2D0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE1330" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7F3EF0C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="416DD391" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.23**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5A3F90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4541A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF4119C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Разность отметок головок рельсов в поперечном разрезе здания и на соседних колоннах в продольном направлении на опорах и в пролете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27547034" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D614F42" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="492A850C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="03BD110A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA6FC53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.24**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2AB852" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEDF629" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66094A99" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Разность отметок подкрановых рельсов на соседних колоннах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7FC945" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A590EF1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="459F1A34" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="23929F66" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07435F70" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB10502" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2819F5D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F92A53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Крановые пути мостовых кранов. Взаимное смещение торцов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>стыкуемых рельсов в плане и по высоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD9773D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.10-2023 5.7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74C024C4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4F6998" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="38BA1C62" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF9C1DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EB211" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F522943" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E05EF8C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути мостовых кранов. Зазор в стыках рельсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C3793F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0F1FE2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2146EB35" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4E933897" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DFA40E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.28**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA59FBA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58ED78F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29465FC4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути подвесных кранов. Разность отметок нижнего ездового пояса на смежных опорах (вдоль пути)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4B959" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD74852" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFE6C73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="54694FC6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EED745" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.29**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65C52072" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="567A9FF6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="395790E9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути подвесных кранов. Разность отметок нижних ездовых поясов соседних балок в одном поперечном сечении двух- и многоопорных подвесных кранов: на опорах, в пролете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5F0DBD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9EF65C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="695DF412" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3C61C720" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="672634B8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.30**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC17639" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE13A73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8C5481" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути подвесных кранов. Разность отметок нижних ездовых поясов соседних балок в пролетах в одном поперечном сечении двух- и многоопорных подвесных кранов со стыковыми замками на опорах и в пролете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44927CC1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.10-2023 5.7.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42C8D22D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D33EEED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6AC60EEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E20E5FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.31**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F236903" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C804C9E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51080989" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крановые пути подвесных кранов. Отклонение оси балки от продольной разбивочной оси пути</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C62B931" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32676046" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42E51E3E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="53E242BC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B37BB91" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.33**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3423944D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53FD13A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE7EB06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Профилированный настил. Отклонение длины опирания настила на прогоны в местах поперечных стыков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12301A9A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A793C1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7804313F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="24458D48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="782AB70A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>7.14**</w:t>
+          <w:p w14:paraId="2A270216" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.34**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19BCF166" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3587CD06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="008585CA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="35D14083" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6A3E8C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Монтаж вентиляционных блоков, объемных блоков шахт лифтов, санитарно-технических кабин, лестничных маршей и площадок. Отклонение от вертикали ограждений лестничных маршей и площадок</w:t>
+          <w:p w14:paraId="37A4B98E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Профилированный настил. Положение центров дюбелей, самонарезающих винтов, комбинированных заклепок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEE4220" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.09-2023 5.6.13</w:t>
+          <w:p w14:paraId="456F5FDE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.10-2023 5.7.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="426B8C9F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5CBD94F9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32FE7A6E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7008FFAD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0C0A2981" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2E2D4F4C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C79F5DD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>8.1**</w:t>
+          <w:p w14:paraId="1B49B955" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9FF7F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7657B1DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство антикоррозионных покрытий строительных конструкций зданий и сооружений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4F7023" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8DA424" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лакокрасочные покрытия. Толщина наносимых слоев и общая толщина покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DEC01C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ISO 2808-2023 5.2.4.1.1.3, 5.5.6, 5.5.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="237CD381" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CAD3D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="775095AE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B47E3F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3000330C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2B674E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.29/29.061</w:t>
+          <w:p w14:paraId="12B32A6E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F26EFB4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Укрупнительная сборка элементов конструкций</w:t>
+          <w:p w14:paraId="7E6F73FB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лакокрасочные покрытия. Высыхание (полимеризация, полнота отверждения) покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73C6BA75" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 26433.1-89;</w:t>
+          <w:p w14:paraId="14C162F7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59FE5E18" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C99AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1DFFB5A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="698B1C82" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18D1A170" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2B02FB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="361E20FD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лакокрасочные покрытия. Внешний вид покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE46087" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2057F3FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6937D553" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0457585E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E7D194" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="596010C7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55707F6E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D57055" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Лакокрасочные покрытия. Адгезия (сцепление) покрытий с защищаемой поверхностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="324350C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 15140-78;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.10-2023 5.2.1</w:t>
+              <w:t>СТБ 1684-2006 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7E012F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0058B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="17D8CE9E" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2B95FBB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE6E77E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>8.2**</w:t>
+          <w:p w14:paraId="25E5CE5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="414BBE5D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7C2A92CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11D2DDB7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="084F04EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6190667B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>натяжения. Плотность стяжки собранного пакета</w:t>
+          <w:p w14:paraId="5A7C4645" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Толщина наносимых слоев и общая толщина покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB874F1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>СП 1.03.10-2023 5.3.5</w:t>
+          <w:p w14:paraId="6CA0A6EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ISO 2808-2023 5.2.4.1.1.3, 5.5.6, 5.5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E6B2FD8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6A308E1D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="211759B2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="63C8DB67" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3F7C45FA" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="76560C4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="737B4BC7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>8.3**</w:t>
+          <w:p w14:paraId="33E5D07A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C16FCF7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="127BB8FB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78F36A51" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.29/29.121</w:t>
+          <w:p w14:paraId="2F7434CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D42966B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сборка и закрепление монтажных соединений элементов конструкций на высокопрочных болтах с контролируемым натяжением. Натяжение болтов</w:t>
+          <w:p w14:paraId="181A581E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мастичные, шпатлевочные и наливные полимерные покрытия. Высыхание </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(полимеризация, полнота отверждения) покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E915D69" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 5.4.5</w:t>
+          <w:p w14:paraId="45B340DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ 1684-2006 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59B97D7A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="08CBCFC1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C0FA6BC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0DEDC973" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3114F88A" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3E9BCD4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D954CD5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>8.4**</w:t>
+          <w:p w14:paraId="5E22E9C5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03B14606" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7C6F17E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42D801F6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4CF439D4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73D01387" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сборка и закрепление монтажных соединений элементов конструкций на высокопрочных болтах с контролируемым натяжением. Плотность соединений</w:t>
+          <w:p w14:paraId="505B5640" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Внешний вид покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="108A2818" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 5.4.6</w:t>
+          <w:p w14:paraId="5B08C617" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F30D28C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AA44F52" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F0A16AF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0C83FD5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5E5C2335" w14:textId="77777777">
-[...1899 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="1D79F0D2" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0E53EA6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64B6C9D1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>8.34**</w:t>
+          <w:p w14:paraId="7A1FC7C1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53693376" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="303F2D94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05E81C39" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C440FD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="348F6ED4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Профилированный настил. Положение центров дюбелей, самонарезающих винтов, комбинированных заклепок</w:t>
+          <w:p w14:paraId="3DFDE28E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Адгезия (сцепление) покрытий с защищаемой поверхностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9B96B9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.10-2023 5.7.30</w:t>
+          <w:p w14:paraId="4FE947B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1684-2006 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54F243FF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="43711810" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D27732A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="64B4FCD2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="079A3F43" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="083465E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1864C1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.1**</w:t>
+          <w:p w14:paraId="4454D473" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44DE305B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство антикоррозионных покрытий строительных конструкций зданий и сооружений</w:t>
+          <w:p w14:paraId="056727DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство дорожных одежд с покрытием из плит тротуарных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF1F0A6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.061</w:t>
+          <w:p w14:paraId="6170BB7F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA9BEC2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Лакокрасочные покрытия. Толщина наносимых слоев и общая толщина покрытия</w:t>
+          <w:p w14:paraId="3CD5E728" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сооружение земляного полотна. Коэффициент уплотнения грунта земляного полотна, засыпки пазух смотровых колодцев (метод динамического зондирования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="610809FE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.4;</w:t>
+          <w:p w14:paraId="7511B235" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.17-2025 5.1.6, 5.1.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ ISO 2808-2023 5.2.4.1.1.3, 5.5.6, 5.5.7</w:t>
+              <w:t>СТБ 1377-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2176-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C74363C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="42EEA2CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="615150EB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="57E85C93" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="01492C52" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="6AADD345" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4379926E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.2**</w:t>
+          <w:p w14:paraId="5D35CAA5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29F35C6E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="73AC0E94" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="782DB2F6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/11.116</w:t>
+          <w:p w14:paraId="2AB84086" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3780C1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Лакокрасочные покрытия. Высыхание (полимеризация, полнота отверждения) покрытий</w:t>
+          <w:p w14:paraId="799018C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сооружение земляного полотна. Отклонение от заданного поперечного уклона в местах примыкания к зданиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4853297B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.5</w:t>
+          <w:p w14:paraId="2813DB7F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="396B2475" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1CD85003" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E626F00" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="31823166" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="756ED519" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0ED5F4AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F35E6AE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.3**</w:t>
+          <w:p w14:paraId="298EE744" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01DF9774" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6A4AF670" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79C1EDEA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="58DD259D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD133BB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Лакокрасочные покрытия. Внешний вид покрытия</w:t>
+          <w:p w14:paraId="36F8ECB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сооружение земляного полотна. Высотные отметки продольного и поперечного профиля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37BA51F2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.9</w:t>
+          <w:p w14:paraId="069D61C1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01E66F8F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5EBBCA9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00526EBC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="65587D90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3E7A20B7" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="37E4F880" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37F216C4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.4**</w:t>
+          <w:p w14:paraId="411851E3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D601C11" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5D0A3E6A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D095740" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6432FADF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Лакокрасочные покрытия. Адгезия (сцепление) покрытий с защищаемой поверхностью</w:t>
+          <w:p w14:paraId="1A651DED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сооружение земляного полотна. Расстояние между осью и бровкой пешеходной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF1DD2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 15140-78;</w:t>
+          <w:p w14:paraId="3439C153" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 1684-2006 6.11</w:t>
+              <w:t>СП 1.03.17-2025 5.1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EB7CED7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="26BA57C8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C86E7DE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="55C66A33" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6925BC45" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="51F30EC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E45E9FD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.5**</w:t>
+          <w:p w14:paraId="661E1566" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B2E8321" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2B27CE29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="311CC826" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68AF0501" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Толщина наносимых слоев и общая толщина покрытия</w:t>
+          <w:p w14:paraId="383717B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Высотные отметки продольного и поперечного профиля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5FF89E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.4;</w:t>
+          <w:p w14:paraId="3494E2DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ ISO 2808-2023 5.2.4.1.1.3, 5.5.6, 5.5.7</w:t>
+              <w:t>СП 1.03.17-2025 5.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05D1858A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4ECFA135" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51FCC531" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0E684A32" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="4976AAA4" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="178AFD14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67B48A3E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.6**</w:t>
+          <w:p w14:paraId="748A74A7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14284AF0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7EAA29BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6110609F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C57A4AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Ширина слоя основания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="595576C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBAD31D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2041CE10" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="218A18EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1BA3C2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21662BDC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67AD5D5A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E33C03" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Толщина слоя основания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2881EB4D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2CA2E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A71F9D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0376C1F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EA9180" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46DCBE71" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D82DC9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4055DAD5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Отклонение от поперечных уклонов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B903E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD6BB29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44D6E75D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="28B767F9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFBD8C6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41B81F09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8B86E4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C2C4E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Ровность основания (величина просветов между поверхностью уплотненного основания и контрольной рейкой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69079C5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.17-2025 5.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64069791" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF17236" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2FEC4317" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1C73BB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21909039" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F99287" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E772B3F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство слоев основания. Коэффициент уплотнения (метод динамического зондирования)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC2E06F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.17-2025 5.2.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1377-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2176-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B28E647" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B171779" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="546565E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D6A3CC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="665685CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="68CF8791" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/11.116</w:t>
+          <w:p w14:paraId="2057E842" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C90B038" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Высыхание (полимеризация, полнота отверждения) покрытий</w:t>
+          <w:p w14:paraId="6775FD32" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Установка бортового камня. Прямолинейность установки бортового камня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55C55FC9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.5</w:t>
+          <w:p w14:paraId="347F6379" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FF87D36" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1617D98C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AE83644" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2C01995E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="33E901F7" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="02A8EAE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="687D2A8B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.7**</w:t>
+          <w:p w14:paraId="5102C540" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.12**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24D615F3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="725617E4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4414E3FE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6BDF7864" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="707B6382" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Мастичные, шпатлевочные и наливные полимерные </w:t>
+          <w:p w14:paraId="771A8A30" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Установка бортового камня. Соответствие высотных отметок бортового камня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50344900" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E15EB1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60FA7009" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="63EADD2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="254878DC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68515AB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14118083" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7BE240" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Установка бортового камня. Перепад высот в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>покрытия. Внешний вид покрытия</w:t>
+              <w:t>стыках смежных элементов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48A56312" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="71A3A815" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 1684-2006 6.9</w:t>
+              <w:t>СП 1.03.17-2025 5.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BD6724C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2E743121" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CEB8F66" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3A8D9070" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="4530FB39" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0BF25EF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4433BB93" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAFC109" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="648D2672" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1608DBC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Перепад высот между смежными элементами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE323A6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60DB7B68" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A3865" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7E7D73DA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C314519" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3934D275" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7AAE71" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F82FA06" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Ширина шва между смежными сборными элементами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBE6AE8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A181EFF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A69F8DF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="24CCBDE5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD2612A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE6628B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="735F69FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7182D9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Ширина шва в примыкании плит тротуара к бортовому камню и цоколю здания, сооружения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B58F61" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="774A6031" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B591D7A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="51361797" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9DB54F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06417D9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="197C57FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52482C9F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Ширина шва для тротуарных плит обрамления люков колодцев инженерных коммуникаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35E4B3F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21D7F8C6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="756F7DB2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6627D450" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2333D47F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="166BE168" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43B32162" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1474D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Ровность сборного покрытия (величина просветов между поверхностью сборного покрытия и контрольной рейкой)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD2ED1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDF544A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65B18428" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4FCF1D42" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2108DC7A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFEFEDF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3084A6F3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C058E84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Искривление линий швов между тротуарными плитами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3960C8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="304291D4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04E13C33" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="78617765" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFD2644" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>9.8**</w:t>
+          <w:p w14:paraId="57A257AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.21**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66B1C7C2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0A0A5481" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D493B23" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.121</w:t>
+          <w:p w14:paraId="4958855F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6E8981" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Мастичные, шпатлевочные и наливные полимерные покрытия. Адгезия (сцепление) покрытий с защищаемой поверхностью</w:t>
+          <w:p w14:paraId="6401634E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Укладка плит. Заполнение швов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="649DE0E5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1684-2006 6.11</w:t>
+          <w:p w14:paraId="244B805A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.17-2025 5.4.2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17C99287" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7F87CE70" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B06F6A6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1807A569" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="633D5DE7" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="09901346" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03228709" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.1**</w:t>
+          <w:p w14:paraId="4E2E5E1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA32921" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство дорожных одежд с покрытием из плит тротуарных</w:t>
+          <w:p w14:paraId="63DD8BA0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство изоляционных покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="346DAE0F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.119</w:t>
+          <w:p w14:paraId="45425417" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBB4279" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сооружение земляного полотна. Коэффициент уплотнения грунта земляного полотна, засыпки пазух смотровых колодцев (метод динамического зондирования)</w:t>
+          <w:p w14:paraId="1CA0BD77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство гидроизоляции из рулонных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20F211AC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...21 lines deleted...]
-              <w:t>СТБ 2176-2025</w:t>
+          <w:p w14:paraId="5D91402A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="019CB4C0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="28578578" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73CEE53D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="40A809E3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="53D4F3F2" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="38F7CA05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44485F54" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.2**</w:t>
+          <w:p w14:paraId="774014AE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="277DEF63" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="70665683" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2111D0CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43845A5C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество слоев, расположение и величина нахлестки полотнищ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="478B4800" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4555F3E7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7ABED6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="414EC615" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="150DF716" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53CCD597" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="742AF072" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E574984" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность сцепления (сцепление) гидроизоляционных слоев с основанием и между собой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AC096B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13F23E1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F45BC1F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="679D72E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0611DEC9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="769C7F9C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25556296" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.061</w:t>
+          <w:p w14:paraId="6CD88585" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57B3E21E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сооружение земляного полотна. Отклонение от заданного поперечного уклона в местах примыкания к зданиям</w:t>
+          <w:p w14:paraId="49873747" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид поверхности гидроизоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF679A2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.17-2025 5.1.8</w:t>
+          <w:p w14:paraId="6360714A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 7.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CA5026F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05E6FD34" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="715B3A35" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="098C54CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0D8198AD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="5DA887BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9F6BF3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.3**</w:t>
+          <w:p w14:paraId="1E4D86CC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DFD055F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1F38FE27" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EC3DAEA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="687AE0ED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB20ED7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сооружение земляного полотна. Высотные отметки продольного и поперечного профиля</w:t>
+          <w:p w14:paraId="4D13DE3B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). Внешний вид поверхности гидроизоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEFFAAF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.17-2025 5.1.9</w:t>
+          <w:p w14:paraId="0E415A20" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70710EB2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7C2B252F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C4DBE12" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1E3E78AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="613E1272" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="46DEBA52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCADA0C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.4**</w:t>
+          <w:p w14:paraId="256C90BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="641BD6D9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="50F98125" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B0E3088" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDC4428" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6881E3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Сооружение земляного полотна. Расстояние между осью и бровкой пешеходной зоны</w:t>
+          <w:p w14:paraId="332F7299" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). Прочность сцепления (сцепление) гидроизоляции с основанием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="664BA8F2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.17-2025 5.1.10</w:t>
+          <w:p w14:paraId="3E4C16AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F9D30B0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="080E9C14" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C61DBE7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="33866BB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="7E995508" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="492E95B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25567DFA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.5**</w:t>
+          <w:p w14:paraId="699EC523" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="022B9C24" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0AFDB865" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E11CD05" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4297A4A7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/41.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF31EA5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство слоев основания. Высотные отметки продольного и поперечного профиля</w:t>
+          <w:p w14:paraId="4E9469B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Сплошность нанесения гидроизоляции (для бассейнов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68EB8B03" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...19 lines deleted...]
-              <w:t>СП 1.03.17-2025 5.2.1</w:t>
+          <w:p w14:paraId="2EA88386" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ 1846-2008 8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F40E1A9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="11CA70B1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="671DD5A0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1E51F4F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="556E2D8B" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="30F2F5E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B60020D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>10.6**</w:t>
+          <w:p w14:paraId="1B31A6D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D3B872A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
-[...433 lines deleted...]
-          <w:p w14:paraId="0762031E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5AD9F2B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="561E5B22" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.061</w:t>
+          <w:p w14:paraId="76409524" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="659AFAE5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Установка бортового камня. Прямолинейность установки бортового камня</w:t>
+          <w:p w14:paraId="26A6774C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Толщина слоя тепло- и звукоизоляции из сыпучих материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05981157" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5B3B63C4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="106F4925" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1855DC59" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5D2EEDAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CFB7BD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02C8C94C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDF10FE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="679BDCCE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Ширина зазора между плитами тепло- и звукоизоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6172B768" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08F2F231" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41FA5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="32907055" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C60AD55" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53E68B84" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8327AF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18965186" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Величина нахлестки плит тепло- и звукоизоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C23933" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B194A39" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64412760" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="29FF0B28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A323A47" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23F2A7FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F23417E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76945B88" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Размеры уступов между смежными элементами тепло- и звукоизоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34886BAA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70972AF4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7257B671" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="26207CE4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="385BCBFB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34AD3CD8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7503EA14" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="323809A3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Отклонение от вертикальности поверхности тепло- и звукоизоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD67C2C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0166622E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD1290B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1EBF3D5A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4763F95D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61624A03" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12BE3E24" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2762B7E2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство тепло- и звукоизоляции из плит и сыпучих материалов. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Отклонение от горизонтальности поверхности тепло- и звукоизоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1135138C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.17-2025 5.3.2</w:t>
+              <w:t>СТБ 1846-2008 17.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35DDEA88" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3C3BAF69" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D7B3887" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="58C528E8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="61132644" w14:textId="77777777">
-[...658 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="4CEF8B8C" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0EB12B40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08974944" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>10.21**</w:t>
+          <w:p w14:paraId="29A15CD8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.14**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EE277A4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2E739852" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4114A26C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/41.000</w:t>
+          <w:p w14:paraId="23A75111" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA7ECE3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Укладка плит. Заполнение швов</w:t>
+          <w:p w14:paraId="64DDB365" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Внешний вид поверхности тепло- и звукоизоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7837B0A1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.17-2025 5.4.2.7</w:t>
+          <w:p w14:paraId="283808B4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1846-2008 17.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B800D79" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="08B2A129" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A918D89" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="47DD451C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="051B0A8B" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2732691A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC95E57" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.1**</w:t>
+          <w:p w14:paraId="3DD4F531" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7434F955" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство изоляционных покрытий</w:t>
+          <w:p w14:paraId="2DCF2275" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство тепловой изоляции наружных ограждающих конструкций зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:t>43.29/41.000</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E69AB2E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.29/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="645D32F6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство гидроизоляции из рулонных материалов</w:t>
+          <w:p w14:paraId="36D90B42" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Соответствие установки цокольных планок и опорных элементов в проектном положении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6678FF1A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1846-2008 7.1</w:t>
+          <w:p w14:paraId="3F91AD15" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADF6C53" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="52A9CAC1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="784B8ADC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="56D43CEE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="07A2AF57" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4CEAFC56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79702A45" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.2**</w:t>
+          <w:p w14:paraId="53F6E0D6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F12869C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="411C5C24" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7807A837" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="279A9605" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Количество слоев, расположение и величина нахлестки полотнищ</w:t>
+          <w:p w14:paraId="58CD4FB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Соответствие приклеивания теплоизоляционных плит (схема и площадь нанесения клея) технологической документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7079F33D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1846-2008 7.5</w:t>
+          <w:p w14:paraId="57775A78" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1175588F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="18D6A2A2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DD320EB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7D29F00C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="28C5E176" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="18B2EF69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="072D5987" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.3**</w:t>
+          <w:p w14:paraId="6DDF525F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71D03701" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2B67EC44" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDFB9F4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7EADA1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Прочность сцепления (сцепление) гидроизоляционных слоев с основанием и между собой</w:t>
+          <w:p w14:paraId="3DEDA9E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Наличие и ширина швов (зазоров) между теплоизоляционнымиплитами (блоками)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD80334" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1846-2008 7.7</w:t>
+          <w:p w14:paraId="619B9161" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CFFDCB3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="28251241" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EC28DC8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3139FD30" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2F824A08" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="42FE85AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A67415C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="239741E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>11.4**</w:t>
+              <w:t>13.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="764349EC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7CC6E0B9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74A81BCE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="703F9EC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Наличие и размер перепадов на стыках смежных теплоизоляционных плит (блоков)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA21C3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26AE12FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1AD230" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="32BDB3C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="395B42FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2601DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36222ADE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D3474F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Количество слоев армирующей сетки и толщина армированного слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F639889" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADF9CC2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8D81EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3834FA14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A6442A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F91D08E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07FAB480" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EB4EF8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Отклонение от прямолинейности (ровность) поверхности армированного слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="594149F9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38BFB30B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4481D1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="27CEB751" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="636AB239" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F441033" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="412E1FB0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21826E64" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Внешний вид защитно-декоративного покрытия системы утепления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D1C8CC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 7.3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4211051D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21FDFC8F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="67254B49" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="405B6F33" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.8**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC5CA07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54E4217E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE5CC65" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Контроль устройства теплоизоляционного слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DF0E90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="683E9C47" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44FE3432" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1C7957AF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC629A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7938C85A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="126B18FD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AA51CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Работы по устройству вентилируемых систем </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>утепления. Контроль соответствия положения направляющих профилей проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E108ED8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.04-2022 8.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C44D3DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="478034E0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3CB75321" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76259409" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAD17B4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7326BC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A1EC0A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Контроль крепления направляющих профилей каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE90B47" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A62A637" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="158F7CE6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7D8FBEA3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFCEF14" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="056CC728" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39210ACB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A7EF9A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Контроль монтажа опорных элементов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9FC954" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38FB61F3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE9773A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="55E53560" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9179DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.14**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFCD67E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67BD9D5A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="704A7004" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Соответствие крепления элементов облицовки проектной документации (схем крепления элементов облицовки, вида и количества крепежных элементов), расстояние между точками крепления листов облицовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E77EB55" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="72B83FFD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="217BB48A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21C9CDB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0A66B532" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="553D8C8D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3545CD8C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51EB42E8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="298BD474" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Внешний вид поверхности гидроизоляции</w:t>
+          <w:p w14:paraId="4972B052" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Отклонение от вертикальности и прямолинейности облицованной поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE32529" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7349AAE3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="58157AE6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C2DAE3D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4B189DB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="72D657AB" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="6CED886E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="345ECFBA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.5**</w:t>
+          <w:p w14:paraId="2141F87D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.16**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3453DC9A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AE68529" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1042C51B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="788F671C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C906962" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). Внешний вид поверхности гидроизоляции</w:t>
+          <w:p w14:paraId="307388B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Работы по устройству вентилируемых систем утепления. Отклонения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>швов (зазоров) между элементами облицовки от вертикальности, горизонтальности, от проектного угла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4FE150" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40050CA3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2283B34C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CC2A8E7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="31824067" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="10A3899D" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="48ACEA4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23EE2C57" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.6**</w:t>
+          <w:p w14:paraId="6F97DC12" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.19**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0327CAC5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2FE27EF9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2DE79B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3DFD8F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). Прочность сцепления (сцепление) гидроизоляции с основанием</w:t>
+          <w:p w14:paraId="3F1AF449" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Ширина швов и заполнения швов между элементами облицовки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="081A593C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7412DF38" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="75DDF590" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="130A63CE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5F2279F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="65AFE3B9" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="076780C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE31337" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.7**</w:t>
+          <w:p w14:paraId="2CA50D9F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.20**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E65143F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="53086673" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="044F33E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9CD65B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство окрасочной гидроизоляции (битумной, лакокрасочной, полимерной, битумно-полимерной, полимерцементной). Сплошность нанесения гидроизоляции (для бассейнов)</w:t>
+          <w:p w14:paraId="6D85FA01" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Контроль устройства вентилируемой воздушной прослойки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11D84996" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 1846-2008 8.8</w:t>
+          <w:p w14:paraId="47D4EC34" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="318BC1F4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4E7659D6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="599C8BE6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2D614381" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="787AF3FC" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="7BD82AB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27C02300" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>11.8**</w:t>
+          <w:p w14:paraId="28C3649A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.21**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="110B74F8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6AF71E6A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2556CABC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAC5C73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Перепад между элементами облицовки на стыках и швах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9309E2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...47 lines deleted...]
-              <w:t>СТБ 1846-2008 17.2</w:t>
+          <w:p w14:paraId="28636C90" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.04-2022 8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EB5F9D4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0948A06A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="663E20BE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="423EBCA7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0DEF80BE" w14:textId="77777777">
-[...396 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="0A9BF0BB" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="1B326758" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2919B60C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>11.14**</w:t>
+          <w:p w14:paraId="2EEB4C01" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.22**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A69ACAB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="13CF8BB9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="231212CF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="1C2FE504" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.29/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07685E41" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство тепло- и звукоизоляции из плит и сыпучих материалов. Внешний вид поверхности тепло- и звукоизоляции</w:t>
+          <w:p w14:paraId="747195C1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Работы по устройству вентилируемых систем утепления. Внешний вид облицованной поверхности (подбор и совмещение рисунка облицовки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="448AFC02" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4535D778" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="22F2ABF9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D97FB99" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="52BC41BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3603A5B6" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="0D85D5C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6EE8BD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.1**</w:t>
+          <w:p w14:paraId="77B36E96" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08E353FC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="39A6659B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Облицовочные работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F94C18D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/35.060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D21AAF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Влажность основания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F568AF5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21718-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.07-2023 6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="761DBB9B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB32B02" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6FA61584" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6266017D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E53F0F9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14199C4D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.29/29.061</w:t>
+          <w:p w14:paraId="7550751E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="358E00D4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Соответствие установки цокольных планок и опорных элементов в проектном положении</w:t>
+          <w:p w14:paraId="2AA9F90F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение швов от вертикальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23C28A1A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.1.3</w:t>
+          <w:p w14:paraId="55C48359" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEFD16F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="014282F1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2D001D1F" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4DCA2F83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44F91347" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.2**</w:t>
+          <w:p w14:paraId="51944B1C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="226574AB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4112549A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="293990D9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="77447334" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2076AEAC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Соответствие приклеивания теплоизоляционных плит (схема и площадь нанесения клея) технологической документации</w:t>
+          <w:p w14:paraId="18049B3D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение швов от горизонтальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0417CE29" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.1.4</w:t>
+          <w:p w14:paraId="03C424B1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="204CADEC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="16C05041" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38B904F6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6AD378B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="343529AD" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4E3CE982" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7869FA3C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.3**</w:t>
+          <w:p w14:paraId="608D8F54" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14B1D70C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="31C06215" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05939598" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3C7F8DEE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09DE9E78" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Наличие и ширина швов (зазоров) между теплоизоляционнымиплитами (блоками)</w:t>
+          <w:p w14:paraId="0474B630" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение от ширины швов и заполнение швов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C72288D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.1.5</w:t>
+          <w:p w14:paraId="0C7DF0EF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="028A8397" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5690BBB8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16E6ED95" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="097E52D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="01F54DBF" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="01569866" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="768C9355" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.4**</w:t>
+          <w:p w14:paraId="11D6ED2E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09FD1AA5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7D55C617" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4DF3DBAC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9D4C07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3F2403" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>размер перепадов на стыках смежных теплоизоляционных плит (блоков)</w:t>
+          <w:p w14:paraId="537A8321" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид облицованной поверхности — перепад между изделиями на стыках и швах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5455485A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.1.6</w:t>
+          <w:p w14:paraId="1E0579FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66C5868D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="532568BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42C7B19B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5D2F798A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="4030ABF6" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="7BC9708C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB441F9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.5**</w:t>
+          <w:p w14:paraId="72213ECB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3053C008" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0072E55E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17FAC3D5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D5EA4A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A377C74" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Количество слоев армирующей сетки и толщина армированного слоя</w:t>
+          <w:p w14:paraId="7389F9FD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отклонение облицованной поверхности от вертикали и прямолинейности (ровность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAE18DA" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.2.2</w:t>
+          <w:p w14:paraId="0F4853CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AFC2B33" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="64C3A0BC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="671232B8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3FFA2E27" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="66A31F10" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="468E4CE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2641E485" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.6**</w:t>
+          <w:p w14:paraId="79EF97A7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48E88839" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7799D7FA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BBEDE9B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FF8AD4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="046EA95E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству легких и тяжелых штукатурных систем утепления. Отклонение от прямолинейности (ровность) поверхности армированного слоя</w:t>
+          <w:p w14:paraId="5D7DCE57" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность сцепления облицовочных материалов с основанием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24643273" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.04-2022 7.2.4</w:t>
+          <w:p w14:paraId="3E61CBF4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28089-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.07-2023 6.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32F01B34" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="48DA1C24" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="405060EC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="72767C5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="19E563A9" w14:textId="77777777">
-[...840 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="3AD77CD8" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="6AE798EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07552337" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>13.22**</w:t>
+          <w:p w14:paraId="5C295EFC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>14.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6834A143" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3A2DC94E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="461B6E97" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.29/41.000</w:t>
+          <w:p w14:paraId="0990946C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="256E7C3C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Работы по устройству вентилируемых систем утепления. Внешний вид облицованной поверхности (подбор и совмещение рисунка облицовки)</w:t>
+          <w:p w14:paraId="0A9AB9F8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Соответствие установки каркаса проектной документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AA0DA6C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDD248D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 6.3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27E825CC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7AD01DAB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FFEBE4E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1D0F316B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="55F71A5E" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4E2073A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77DD4162" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.1**</w:t>
+          <w:p w14:paraId="51E2D21A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E224169" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Облицовочные работы</w:t>
+          <w:p w14:paraId="05A3222A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство полов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0334603F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.33/35.060</w:t>
+          <w:p w14:paraId="5E625C41" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5CF12F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Влажность основания</w:t>
+          <w:p w14:paraId="7E7A0FE3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий. Внешний вид покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="079D5692" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.2</w:t>
+          <w:p w14:paraId="2BC07559" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0ED5E1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="116290CE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="662FE1D2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="0D59EE87" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="7E63160D" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2BC48762" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03BB6344" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.2**</w:t>
+          <w:p w14:paraId="4E01B9DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46DBD662" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="33443837" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABC4DA8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5B2D6328" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.33/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24FC20FE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). </w:t>
+          <w:p w14:paraId="7741D2D0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий. Соответствие отметок покрытия пола проектной документации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33417B3C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.06-2023 12.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7221886E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7BE9C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2F0F3438" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8A7965" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="345FD369" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3E3411" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C60509B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий. Отклонение от прямолинейности (ровность) покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="160141BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 12.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4944048B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="516F1F43" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="46702CFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75530AE1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD53EF8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48DD72DB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="728C0F53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий. Отклонение покрытия от заданного уклона и (или) от горизонтали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0234E635" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.06-2023 12.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="427026E4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6390D60A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7526DFE7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="587A4983" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6663067F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFD2327" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3A9A63" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство монолитных покрытий. Соответствие </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Отклонение швов от вертикальности</w:t>
+              <w:t>укладки бетонной и растворной смесей проектной документации и требованиям ТНПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="778A6698" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="3C418E53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СП 1.03.07-2023 6.5</w:t>
+              <w:t>СП 1.03.06-2023 13.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="138EC983" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="39FDCF22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67D55678" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5900220B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0521B030" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="018C0CB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A51F678" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.3**</w:t>
+          <w:p w14:paraId="6F688DF0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75693C45" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="191A151E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="613A2BBC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="18A8ED27" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FACB121" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки).Отклонение швов от горизонтальности</w:t>
+          <w:p w14:paraId="239EAF10" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство монолитных покрытий. Наличие и сплошность пропитки поверхностного слоя покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F13ECB1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.6</w:t>
+          <w:p w14:paraId="19AEADA4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 13.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A6C3ADC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5D48223A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="551AEDCD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3355E702" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0FF5E069" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="1E4B0F5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7870C553" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.4**</w:t>
+          <w:p w14:paraId="74CFE1C0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="194F0195" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="661481D4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06FC717F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC589CB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.121</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9AC9BD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Отклонение от ширины швов и заполнение швов</w:t>
+          <w:p w14:paraId="2443FA2E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство монолитных покрытий. Прочность сцепления покрытия с основанием</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="563A1EC4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.7</w:t>
+          <w:p w14:paraId="5EE16A7C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 13.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EBB2D82" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="08BF0499" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DCD81B5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="23200420" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5F189188" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4324018F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66AEE5F2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.5**</w:t>
+          <w:p w14:paraId="4098AD5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EB871E5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3C3F8F12" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="64F63721" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D60678C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.33/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54ADDE21" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Внешний вид облицованной поверхности — перепад между изделиями на стыках и швах</w:t>
+          <w:p w14:paraId="2671670A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Соответствие кирпичных или бетонных столбиков под лаги проектной документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2F7C78" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.8</w:t>
+          <w:p w14:paraId="678AA3CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.06-2023 14.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11C6D154" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4CBAE004" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13592CCE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3830CC8D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3C92FE73" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2DE38F67" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C93FF2C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.7**</w:t>
+          <w:p w14:paraId="575C979A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.10**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64B122FC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1630C1D2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A97FBE1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="678844B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C11FDB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Наличие и сплошность антисептирования лаг, подкладок, досок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F00CAC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 14.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22DC8E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="707404A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="3F123E17" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E012B54" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE7DEE0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="235E1B68" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E2B10" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Длина лаг, расстояние между осями лаг, расположение стыков лаг, размеры зазоров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD6ED31" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 14.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09562554" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48E2C7A7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="655E6F0B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E4CBD4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.13**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="196C44D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6999576C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.33/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33A6DAE1" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Отклонение облицованной поверхности от вертикали и прямолинейности (ровность)</w:t>
+          <w:p w14:paraId="3ABBC558" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство покрытий из древесины и изделий на ее основе. Толщина клеевой прослойки и площадь приклейки </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>наборного и штучного паркета, древесноволокнистых плит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2327B232" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.9</w:t>
+          <w:p w14:paraId="508E8527" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.06-2023 14.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44EBF471" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="06970E40" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B0D6972" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="6C0A61FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5CF1D632" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="7390C650" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3858EB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.8**</w:t>
+          <w:p w14:paraId="72D6D920" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.14**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02B812BB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="3754A28D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-          <w:p w14:paraId="6AB33E03" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44ECD3DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C889A8E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Наличие уступа между смежными элементами покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9E0830" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 14.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CACE1AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5A3ADB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="634C9C32" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1414D47D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.15**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2888C3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74139A5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F162054" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Размер зазора между смежными элементами покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE30D0E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 14.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6778CA6B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFA6049" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="78FE80E5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D11158A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.16**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63740DC5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76413912" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F376711" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из древесины и изделий на ее основе. Размер зазора между плинтусом и покрытием или стеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B79D702" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3A4DC8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03C6B446" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="42A61E56" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A3DC7B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.17**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="674E4E4C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="421E9DDD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9B0279" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Наличие и сплошность огрунтовки нижележащего слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BAB7F7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 15.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A308108" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71D2E4F2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7C9AE9EE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E69DFC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.18**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F47B719" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D47F8F3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2644F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Глубина пропитки грунтовкой нижележащего слоя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70308488" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 15.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1059364B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4984897A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="534693C1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0D3CC8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE19F18" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36A13EC6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F210B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Размер зазоров </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>между кромками полотнищ и плиток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B780DB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.06-2023 15.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47B28855" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27250BE8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="64092898" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="559F3019" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.21**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="570518E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79985BDB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6508E4E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Толщина клеевой прослойки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2141838D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 15.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69607CB4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="359D0658" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4BDB2404" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E674C20" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.22**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE03998" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="140E717C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09245FDE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Соответствие склейки (сварки) кромок полотнищ требованиям проектной документации и требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="537E7581" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 15.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="356EB5FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7348D332" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="73792366" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31019B39" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.25**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25ACB785" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E092CAD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7103CE00" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Время выдерживания слоя покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A02B83B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 16.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15628E5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00FC8B50" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="06971A89" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="094FE7C3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.26**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="597ACB7A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DCE488" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73380DBE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Толщина слоя покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48743825" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 16.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ISO 2808-2023 4.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9AC2AD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="252B3B85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="1C5D90B8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE1BC9A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.27**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="080D610D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0450E201" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.33/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="795EEE21" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). </w:t>
+          <w:p w14:paraId="2DFAEF45" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из синтетических рулонных материалов и изделий на их основе. Прочность сцепления покрытия с основанием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9F8AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 16.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F85805B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F99DA6F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0BE5F64C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C85A5C1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.28**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E34BED2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="088952BD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1737C4F9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Устройство покрытий из плиточных материалов. Соответствие толщины соединительной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Прочность сцепления облицовочных материалов с основанием</w:t>
+              <w:t>прослойки требованиям ТНПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49E24E31" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="518C53A8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 28089-2012;</w:t>
+              <w:t>СП 1.03.06-2023 17.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F722DA6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4DF613" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4A695DB0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1026685A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.29**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7DF4A7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="771F67BB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADB7290" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из плиточных материалов. Отклонение от прямолинейности швов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC6BB15" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>СП 1.03.07-2023 6.10</w:t>
+              <w:t>СП 1.03.06-2023 17.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09DE7E5A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="2603D405" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37A2004A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7BE990EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="6C2A7C57" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="010E46F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="473C0C5E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.30**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65B34D69" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAD9820" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B1DB70" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из плиточных материалов. Ширина швов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="223C5365" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 17.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F581F42" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72B41172" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="31D06876" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC531A6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.31**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="770E5E75" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A99D6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FC9B8E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из плиточных материалов. Соответствие заполнения швов проектной документации и требованиям ТНПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E87752" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 17.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B364B5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF65966" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="762E58F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23443882" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.32**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B388B34" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1340F14E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7605A4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из плиточных материалов. Наличие уступа между смежными элементами покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C34947" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 17.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25DF2DCB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEC881A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="23C99234" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B17B799" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.33**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07EB4785" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6823722F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E0701C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройство покрытий из плиточных материалов. Прочность сцепления плитки с основанием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67399F63" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.06-2023 17.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28A4822A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A225FFF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="717E3196" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FAA332" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58536185" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D1198A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/41.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCD7E07" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подготовка оснований. Состояние основания. Влажность основания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F68A38A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16588-91 (ИСО 4470-81) 1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21718-84;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СП 1.03.07-2023 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C56CC89" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48F170B8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6C2B2087" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1141332B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D54ACD9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0477CB77" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C5446A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подготовка оснований. Внешний вид окрашенной поверхности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DE421D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9B47CD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="091E5838" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6C7BD490" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44B328A9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>14.9**</w:t>
+          <w:p w14:paraId="4D8BC01F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="282BB5D6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="05564074" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEB8F6F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.33/41.000</w:t>
+          <w:p w14:paraId="58F357CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.33/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEA741B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка основания (состояние основания, наличие сетки, способ крепления сетки). Соответствие установки каркаса проектной документации</w:t>
+          <w:p w14:paraId="0A7BBC53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Подготовка оснований. Толщина малярного покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F752766" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 6.3</w:t>
+          <w:p w14:paraId="47F46AC2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C7523A3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="06B06D92" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54E4E4CD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="39682C64" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="7AD4D593" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="68F7734E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34F0F6B7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>15.1**</w:t>
+          <w:p w14:paraId="65968927" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>17.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B358D8B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство полов</w:t>
+          <w:p w14:paraId="5B188C49" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Обойные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7083D6C6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.33/41.000</w:t>
+          <w:p w14:paraId="57CAB4AB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD35C80" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Устройство покрытий. Внешний вид покрытия</w:t>
+          <w:p w14:paraId="1681F065" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отклонение от вертикальности стыков </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>полотнищ обоев и их положения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="239043A3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.06-2023 12.1</w:t>
+          <w:p w14:paraId="11F0183A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СП 1.03.07-2023 8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="707F9356" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="42DE3220" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69444340" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="6135D349" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="272A16F5" w14:textId="77777777">
-[...2427 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="44A2154E" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="00BF17D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65FFA873" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>16.3**</w:t>
+          <w:p w14:paraId="780F64BA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>17.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BEE2C88" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="01983B45" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2F0E56" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.33/29.061</w:t>
+          <w:p w14:paraId="482677BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7745C42B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Подготовка оснований. Толщина малярного покрытия</w:t>
+          <w:p w14:paraId="06CC9E47" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Внешний вид оклеенной обоями поверхности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A839809" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 7.4</w:t>
+          <w:p w14:paraId="72E0B819" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 1.03.07-2023 8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="356C7932" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="32037AAA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D724A88" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="4A858EAB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="161C2A7A" w14:textId="77777777">
-[...110 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="046ADB27" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="42AB4A55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51965A0B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>17.2**</w:t>
+          <w:p w14:paraId="3E01F476" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10093C07" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0C218A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Антикоррозионные лакокрасочные покрытия</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D509ED3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/41.000</w:t>
+          <w:p w14:paraId="286FAC29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>43.39/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28E9ED07" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Внешний вид оклеенной обоями поверхности</w:t>
+          <w:p w14:paraId="5F2C72A4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Адгезия покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3137005B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СП 1.03.07-2023 8.4</w:t>
+          <w:p w14:paraId="4736DDF0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28574-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32299-2025 (ISO 4624:2023);</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32702.2-2014 (ISO 16276-2:2007)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26158298" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EED0A4B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="223FCB66" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B0AB61" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="2411F261" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="452D6D33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12662B81" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>18.1**</w:t>
+          <w:p w14:paraId="404F6B28" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="749FC083" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Антикоррозионные лакокрасочные покрытия</w:t>
+          <w:p w14:paraId="41CEB3EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Тепловая изоляция наружных ограждающих конструкций зданий и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA95AD3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="31D94F22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43.39/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0E2699" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Адгезия покрытия</w:t>
+          <w:p w14:paraId="78BDA27D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Усилия вырыва анкерного устройства и крепежного элемента из подосновы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEB7C2C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...26 lines deleted...]
-              <w:t>ГОСТ 32702.2-2014 (ISO 16276-2:2007)</w:t>
+          <w:p w14:paraId="1E0F9F21" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2068-2025 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61076D7D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="5858896E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75003584" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="579D35FF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="270C5ABA" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="445E5641" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC31723" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="295BA336" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бетоны, растворы и изделия на их основе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B910E15" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D60FB3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D25183A" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12730.2-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="331F2683" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D154755" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="414C2213" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="721FD54D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A46D512" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A68F52C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47926676" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность бетона -определение прочности по контрольным образцам -метод ударного импульса, -метод отрыва со скалыванием</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56718FA9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10180-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18105-2018;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22690-2015;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2264-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA13B95" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D77A045" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="21286A4E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C416C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAAD55E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC84167" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4681E67B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Прочность на сжатие по образцам, отобранным из конструкций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0073E344" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10180-2012;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28570-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78E24E5D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE53B80" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="644A0977" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2682ECC8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07C28236" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0A0505" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="376F5B85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Средняя плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4616DAD4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12730.1-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75D5C4DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24EE47ED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="66400046" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8C3C97" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...8 lines deleted...]
-              <w:t>19.1**</w:t>
+          <w:p w14:paraId="075A072E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23D2273C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="114DD5A2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>43.39/29.121</w:t>
+          <w:p w14:paraId="5037F320" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/29.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72097061" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Усилия вырыва анкерного устройства и крепежного элемента из подосновы</w:t>
+          <w:p w14:paraId="0D76F3A9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водопоглощение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2932D8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>СТБ 2068-2025 12</w:t>
+          <w:p w14:paraId="276E567D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.0-2020;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12730.3-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF8C6CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38EFE564" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="44C15065" w14:textId="77777777">
-[...405 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="0DBC4AA0" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="1078CD00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51AB3C9A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>20.5**</w:t>
+          <w:p w14:paraId="40575A31" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3140C074" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="722BDEB1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Материалы и изделия на основе древесины</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C23FA2F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>23.61/29.151</w:t>
+          <w:p w14:paraId="180B24CA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.10/29.151, 16.23/29.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B41A0F6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Водопоглощение</w:t>
+          <w:p w14:paraId="7E8F0FDA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение влажности диэлькометрическим методом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC8C693" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 12730.0-2020;</w:t>
+          <w:p w14:paraId="5160206C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16588-91 (ИСО 4470-81) 1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>ГОСТ 12730.3-2020</w:t>
+              <w:t>ГОСТ 21718-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2476BAA3" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC89D62" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79E2D2C2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4AA3BF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="70E2A22A" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3F34E831" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="055D4129" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6599724C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Песок для строительных работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC2B47C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A92E1F3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF2E624" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0473DC22" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD0AACA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="6AB1825B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBC6D59" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36BBEF76" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DE4CB8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05321A4B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зерновой состав и модуль крупности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2774DA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABAC594" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3ABEAA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="361E6518" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E2CDE7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3601DF86" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E8F1E6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0394AC58" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Истинная плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A470C0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="348677B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25AB4262" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="0C743A60" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47192C19" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBDA7E1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25DE32B0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="584B5C82" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Насыпная плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E28C782" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7AAFB9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46B442D2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="4BE2BF18" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F01E4F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53C7A7B2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D794031" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA05A31" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Пустотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B0BABA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47F862DD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF58457" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="542EB6D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B879034" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>21.1**</w:t>
+          <w:p w14:paraId="54C9CC1E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.6**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA870EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4500AEED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4643A5D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3E30F4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8735-88 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68E8C02D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44217FC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="5C15C6B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F28A0D5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB3D795" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...9 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="74AEDF98" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Грунты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C4D0B6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6087D81E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов (кроме образцов монолитов из инженерно-геологических скважин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="567AD66E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12071-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="41812A81" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="134869F6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7CCB815A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A74B40B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2BDCDD" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC50670" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4494F624" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B39BDF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="026F76DC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="092F75EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="34FB7D68" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="262E4762" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5875424F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10624DEB" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>16.10/29.151, 16.23/29.151</w:t>
+          <w:p w14:paraId="257DA405" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...9 lines deleted...]
-              <w:t>Измерение влажности диэлькометрическим методом</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="600A2D0E" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Гранулометрический (зерновой) состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...16 lines deleted...]
-              <w:t>ГОСТ 21718-84</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="016F58BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12536-2014 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27AC1EA8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1120DE43" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="48C1C413" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="23E4E721" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41740671" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>22.1**</w:t>
+          <w:p w14:paraId="2F06BE6F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30C47AA2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA173EC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD4DCD9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Отбор проб</w:t>
+          <w:p w14:paraId="58E92FD6" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Граница текучести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1029637A" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 2</w:t>
+          <w:p w14:paraId="04DD1A29" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31413C36" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAFA8A1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="5765863A" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="2C3B50D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8BF042" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>22.2**</w:t>
+          <w:p w14:paraId="1F83B123" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F8CE846" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1A2F3E85" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="217E2DA4" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA2F710" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Зерновой состав и модуль крупности</w:t>
+          <w:p w14:paraId="00A99E56" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Граница раскатывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38ECF9AE" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 3</w:t>
+          <w:p w14:paraId="062BEDBC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76334C05" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5E4C0A61" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28F8446B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="263722B5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="63EEE444" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="404D6093" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDB323D" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>22.3**</w:t>
+          <w:p w14:paraId="7A9864AC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30233FD4" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="435B1943" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5354709F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="18E50612" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69715DF9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Истинная плотность</w:t>
+          <w:p w14:paraId="25269524" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2F0DF9" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 8.2</w:t>
+          <w:p w14:paraId="54344D2F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5137CE3E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="7581EC5F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64EFF09F" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="1455F2B9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="7B13F648" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="4BF5B0B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB8031B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>22.4**</w:t>
+          <w:p w14:paraId="737EB82C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="545C0D0E" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5F6C68D8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A6DC1A7" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="5CFEFFDB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAB0F45" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Насыпная плотность</w:t>
+          <w:p w14:paraId="3DAA6926" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Максимальная плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30757740" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 9.1</w:t>
+          <w:p w14:paraId="4D90A28F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22733-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="256C9A09" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="40B913ED" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="525DFF32" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="173E4BFC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="0188650B" w14:textId="77777777">
-[...77 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="02BA502B" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="33BFFC98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6898FEB5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>22.6**</w:t>
+          <w:p w14:paraId="2B88BF09" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="507049EF" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="38158759" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED13581" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>08.12/29.151</w:t>
+          <w:p w14:paraId="2CF63B53" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFE9458" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Влажность</w:t>
+          <w:p w14:paraId="7D4E9865" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Коэффициент уплотнения (метод динамического зондирования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="538DBED2" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>ГОСТ 8735-88 10</w:t>
+          <w:p w14:paraId="4B395234" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1377-2003;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2176-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FDE69BC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="711363F0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="128B3D46" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+          <w:p w14:paraId="0FEDE03B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="1C7D03C9" w14:textId="77777777">
-[...598 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="50878032" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="3F96F13F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58EB4349" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>23.8**</w:t>
+          <w:p w14:paraId="674A1FCB" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54813075" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B2A104" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Грунты (кроме многолетних мерзлых)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2CD988" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>08.12/29.119</w:t>
+          <w:p w14:paraId="5CD7CA01" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02A23F3B" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Коэффициент уплотнения (метод динамического зондирования)</w:t>
+          <w:p w14:paraId="5D6D6101" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Характеристики деформируемости (метод испытания штампом): -модуль деформации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="256061A0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...14 lines deleted...]
-              <w:t>СТБ 2176-2025</w:t>
+          <w:p w14:paraId="482F38A2" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20276.1-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D8DEA86" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="569C6D73" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="486B1EC0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1FC35F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="14C1D1DB" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="5FD3A3F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1E0A5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03DCDA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Грунты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="023C78E8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/29.121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F70A5C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Несущая способность грунта основания свай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74556076" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2242-2011 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A627513" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E320415" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="7113C3EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="554560BE" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.11**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="619D2D17" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65D7C3EA" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2183CBD1" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Глубина погружения зонда от определенного числа ударов молота (залога) при ударном зондировании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="582EC24D" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 19912-2012 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14E0F8B7" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15B237CF" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="2896E079" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E508975" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.12**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12B61B0F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F38C1D9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/29.137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7192E5" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта под наконечником (конусом) зонда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="731D5F23" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 19912-2012 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48D7BCF9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17796EA8" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004754DD" w14:paraId="39FB96AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="794DCCD6" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>23.9**</w:t>
+          <w:p w14:paraId="3F2E59B3" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.13**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7033F666" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1480A71C" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDE6D48" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Характеристики деформируемости (метод испытания штампом): -модуль деформации</w:t>
+          <w:p w14:paraId="2697A0FC" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта на участке боковой поверхности (муфте трения) зонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2207A5C9" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6FD960" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF30B0B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008370E9" w14:paraId="3C2807C3" w14:textId="77777777">
-[...189 lines deleted...]
-      <w:tr w:rsidR="008370E9" w14:paraId="1E2EE3EC" w14:textId="77777777">
+      <w:tr w:rsidR="004754DD" w14:paraId="5E058CDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E33E6F0" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>23.12**</w:t>
+          <w:p w14:paraId="03CFC04B" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="382F707C" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5410AA21" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Материалы строительные</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFB2316" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>08.12/29.137</w:t>
+          <w:p w14:paraId="1E5B8643" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/29.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="537DB4E5" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...7 lines deleted...]
-              <w:t>Удельное сопротивление грунта под наконечником (конусом) зонда</w:t>
+          <w:p w14:paraId="383A7CC0" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18918DFC" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
-[...103 lines deleted...]
-          <w:p w14:paraId="1C399607" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="36D0A55F" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 21718-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="683D42BD" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="00DD2369">
+          <w:p w14:paraId="7D64FC42" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="00E2586A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Розы Люксембург, 101, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11363AD8" w14:textId="77777777" w:rsidR="008370E9" w:rsidRDefault="008370E9">
+          <w:p w14:paraId="262E6C82" w14:textId="77777777" w:rsidR="004754DD" w:rsidRDefault="004754DD">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00F404A1" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="15FA1218" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C624019" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00DD2369" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="3594D658" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00E2586A" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00DD2369" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00E2586A" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F7FEA30" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="4814E738" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D15443F" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="78BD2433" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25512,155 +25686,175 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28FE889C" w14:textId="77777777" w:rsidR="00DD2369" w:rsidRDefault="00DD2369">
+  <w:p w14:paraId="7F1B7750" w14:textId="77777777" w:rsidR="00E2586A" w:rsidRDefault="00E2586A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="5774CF71" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1C52964F" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="36009022" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="3C79CAA3" w14:textId="752C9364" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 29.05.2026.</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="00E2586A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 29.05.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00103679">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="4EA628B7" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="275FABE7" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -25759,204 +25953,204 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="37470F86" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="275D22ED" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="4846665D" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7EA1EB48" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0615F791" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="2599305F" w14:textId="6AB307DC" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00E2586A">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>29.05.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="13C71EF7" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="00E17B91" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="58FBA06D" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="654E0EFD" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -26053,317 +26247,317 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4FD1E5C9" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="24CC19A0" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="078805CB" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="6FAE77E9" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="712428E2" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5D86FA68" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30C8D447" w14:textId="77777777" w:rsidR="00DD2369" w:rsidRDefault="00DD2369">
+  <w:p w14:paraId="46028FB7" w14:textId="77777777" w:rsidR="00E2586A" w:rsidRDefault="00E2586A">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="76ED598B" w14:textId="77777777" w:rsidTr="00DD2369">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="42537613" w14:textId="77777777" w:rsidTr="00E2586A">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="490995E0" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="4E40CDD1" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0FC796B5" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="27249ACD" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 1.1728</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0A9127C1" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="16E59B4F" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63B4063E" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="2FADDC2D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="431B89FB" w14:textId="77777777" w:rsidTr="00DD2369">
+    <w:tr w:rsidR="002317A4" w14:paraId="59DE5BC8" w14:textId="77777777" w:rsidTr="00E2586A">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0C605C2E" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="3BE464DE" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Инженерное республиканское унитарное предприятие "БЕЛСТРОЙЦЕНТР",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="67BD1A83" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="43FE6D2B" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Управление лабораторных испытаний и геодезических изысканий</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5CAF1092" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="12AEE044" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 1.1728</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="12892CF7" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="4273E1A5" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -27785,95 +27979,93 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="116"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
-    <w:rsid w:val="00086C0E"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
-    <w:rsid w:val="00121385"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
@@ -27895,114 +28087,115 @@
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004754DD"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
+    <w:rsid w:val="00672558"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
-    <w:rsid w:val="008370E9"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
@@ -28012,107 +28205,108 @@
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B20A2C"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
-    <w:rsid w:val="00DD2369"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
+    <w:rsid w:val="00E2586A"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
@@ -28125,51 +28319,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6125B910"/>
+  <w14:docId w14:val="5C81BB85"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -30125,69 +30319,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>43</Pages>
-  <Words>6408</Words>
-  <Characters>36528</Characters>
+  <Words>6349</Words>
+  <Characters>36192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>304</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>301</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42851</CharactersWithSpaces>
+  <CharactersWithSpaces>42457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>