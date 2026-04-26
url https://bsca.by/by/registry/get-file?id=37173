--- v0 (2025-11-05)
+++ v1 (2026-04-26)
@@ -1,6885 +1,6154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02383869" w14:textId="5139512F" w:rsidR="00DC1E73" w:rsidRDefault="00364FAB" w:rsidP="003A3320">
-[...229 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="666DB0DD" w14:textId="4915A057" w:rsidR="00A3632D" w:rsidRDefault="002A354A" w:rsidP="00E215F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A354A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FE365D" w14:textId="3EAFB8A5" w:rsidR="00364FAB" w:rsidRDefault="000A48E7" w:rsidP="000A48E7">
-[...99 lines deleted...]
-    <w:p w14:paraId="1B78362D" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00900DAD" w:rsidRDefault="00364FAB" w:rsidP="00A269B1">
+    <w:p w14:paraId="2215E770" w14:textId="77777777" w:rsidR="002A354A" w:rsidRPr="007035AB" w:rsidRDefault="002A354A" w:rsidP="00E215F9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00900DAD">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10184" w:type="dxa"/>
-        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="14601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="690"/>
+        <w:gridCol w:w="519"/>
         <w:gridCol w:w="2996"/>
-        <w:gridCol w:w="1638"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1933"/>
+        <w:gridCol w:w="3143"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364FAB" w:rsidRPr="00605F4C" w14:paraId="325997C2" w14:textId="77777777" w:rsidTr="00A8578F">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00E851ED" w:rsidRPr="00605F4C" w14:paraId="325997C2" w14:textId="77777777" w:rsidTr="009E1A5C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB609A9" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
+          <w:p w14:paraId="6EB609A9" w14:textId="77777777" w:rsidR="00E851ED" w:rsidRPr="00605F4C" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589D7BF9" w14:textId="25055BD2" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="589D7BF9" w14:textId="25055BD2" w:rsidR="00E851ED" w:rsidRPr="00605F4C" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CA9E8BC" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
+          </w:tcPr>
+          <w:p w14:paraId="5F8D477B" w14:textId="77777777" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E851ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1638" w:type="dxa"/>
+          <w:p w14:paraId="2CA9E8BC" w14:textId="02CF2363" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24FA7B06" w14:textId="02909F70" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00A65900" w:rsidP="00B86D93">
+          </w:tcPr>
+          <w:p w14:paraId="6B798B52" w14:textId="79111BED" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E851ED">
               <w:t>Код объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...69 lines deleted...]
-          <w:p w14:paraId="268A9ACD" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
+          <w:p w14:paraId="24FA7B06" w14:textId="49FC3491" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="2927" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7943" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="384E63DB" w14:textId="79B07D98" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:strike/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E851ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E851ED" w:rsidRPr="00605F4C" w14:paraId="4C022E46" w14:textId="77777777" w:rsidTr="009E1A5C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E617793" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00605F4C" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
-[...48 lines deleted...]
-              <w:pStyle w:val="11"/>
+          <w:p w14:paraId="321FC718" w14:textId="77777777" w:rsidR="00E851ED" w:rsidRPr="00605F4C" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="19"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="11"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0825A07D" w14:textId="77777777" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:pStyle w:val="11"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="268A9ACD" w14:textId="77777777" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="33EEAA01" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00B86D93" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E617793" w14:textId="03B37326" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="65FCBA68" w14:textId="77777777" w:rsidR="00364FAB" w:rsidRPr="00B86D93" w:rsidRDefault="00364FAB" w:rsidP="00B86D93">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E851ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>объекту оценки соответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3518B8" w14:textId="5E7661F8" w:rsidR="00E851ED" w:rsidRPr="00E851ED" w:rsidRDefault="00E851ED" w:rsidP="00E851ED">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E851ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>порядку подтверждения соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="15825190" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="20DA6713" w14:textId="0F9CEA68" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="00B86D93">
+      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="15825190" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DA6713" w14:textId="0F9CEA68" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B11186" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="75B11186" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24FA48C7" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FA48C7" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="007C26F4" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30C6C0F4" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C6C0F4" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53E50F21" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E50F21" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="0FAC1801" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="0FAC1801" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C903DAA" w14:textId="5ACF5620" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00F55FDF" w:rsidP="00B86D93">
+          <w:p w14:paraId="6C903DAA" w14:textId="5ACF5620" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A56827" w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675FB7AB" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="675FB7AB" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="103D1B2C" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="103D1B2C" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53848C00" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="53848C00" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39594C54" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="39594C54" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63C8FE5D" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="63C8FE5D" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30440E2C" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="30440E2C" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C18D09F" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="2C18D09F" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="437FBC5B" w14:textId="51BBC8F2" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="437FBC5B" w14:textId="51BBC8F2" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DC916DF" w14:textId="69E0FC04" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="1DC916DF" w14:textId="69E0FC04" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Напитки алкогольные дистиллированные</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7731213B" w14:textId="32D4D756" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="7731213B" w14:textId="32D4D756" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A55BE4F" w14:textId="36729BCA" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="2A55BE4F" w14:textId="36729BCA" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65CF6BF9" w14:textId="616E1642" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="65CF6BF9" w14:textId="616E1642" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5758C3E8" w14:textId="036084A2" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="5758C3E8" w14:textId="036084A2" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28CCFD2A" w14:textId="5B190494" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="28CCFD2A" w14:textId="5B190494" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69D1972D" w14:textId="28A18B64" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="69D1972D" w14:textId="28A18B64" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="586D4056" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="586D4056" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1669CDFF" w14:textId="69633EC7" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="1669CDFF" w14:textId="69633EC7" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F76B40C" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="2F76B40C" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.01</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B4544B0" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="4B4544B0" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43264096" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="43264096" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BA992CF" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="6BA992CF" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2530E8EF" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="2530E8EF" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15FB97C7" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="15FB97C7" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73EC10E6" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="73EC10E6" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41A84154" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="41A84154" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7410686E" w14:textId="3F574AE4" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="7410686E" w14:textId="3F574AE4" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA3B7B7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="6EA3B7B7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 27906</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CBDAF3" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="19CBDAF3" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 27907</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C28AD2C" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="3C28AD2C" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31493</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8853E3" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="7F8853E3" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31732</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0722AD" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="2C0722AD" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31763</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28CA2064" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="28CA2064" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33458</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D495220" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="6D495220" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33723</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13FF50C8" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="13FF50C8" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 34149</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9B4C4F" w14:textId="2F881E4E" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="004E42BA">
+          <w:p w14:paraId="3C9B4C4F" w14:textId="2F881E4E" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5963</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCB36BC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="2CCB36BC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1334</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFFA171" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="0AFFA171" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1385</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE1290C" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="0BE1290C" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1386</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F05F4A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="57F05F4A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1952</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B8480FC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="3B8480FC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2138</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65551AFC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="65551AFC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2139</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CF934C7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="0CF934C7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2354</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6A7A1A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="4F6A7A1A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2368 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42DB200C" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="42DB200C" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2369</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B6935B6" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="6B6935B6" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2500 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3E80A7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="3E3E80A7" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 924</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EDA521E" w14:textId="77777777" w:rsidR="004E333C" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="7EDA521E" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="002A354A" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>СТБ 978</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54B6CE07" w14:textId="309415E6" w:rsidR="008827EC" w:rsidRPr="002A661A" w:rsidRDefault="008827EC" w:rsidP="00B86D93">
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A354A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 978</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B6CE07" w14:textId="309415E6" w:rsidR="008827EC" w:rsidRPr="002A661A" w:rsidRDefault="008827EC" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008827EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 291189154.001</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:cr/>
             </w:r>
             <w:r w:rsidRPr="008827EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 291189154.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="188D45BB" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="188D45BB" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 300041228.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EB8E215" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="003A1401" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="7EB8E215" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="003A1401" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 300041228.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F024D90" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A661A">
+          <w:p w14:paraId="5F024D90" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 400050258.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76667F0D" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A661A">
+          <w:p w14:paraId="76667F0D" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 400050258.003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55250B95" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A661A">
+          <w:p w14:paraId="55250B95" w14:textId="77777777" w:rsidR="002A661A" w:rsidRPr="002A661A" w:rsidRDefault="002A661A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="002A661A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 49310691.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C12EAD1" w14:textId="093A48B2" w:rsidR="002A661A" w:rsidRPr="003A1401" w:rsidRDefault="002A661A" w:rsidP="002A661A">
+          <w:p w14:paraId="6C12EAD1" w14:textId="093A48B2" w:rsidR="002A661A" w:rsidRPr="003A1401" w:rsidRDefault="002A661A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A661A">
-              <w:rPr>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТУ</w:t>
             </w:r>
+            <w:r w:rsidRPr="003A1401">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BY 49310691.002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C646F4" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>ТУ BY 690250525.001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729CB3E9" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B86D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B86D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> BY 690547991.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AEF778" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="00AEF778" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 691083092.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535879F4" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="535879F4" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 691083092.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044B6ACD" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="044B6ACD" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 691404359.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4CDB4A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="5C4CDB4A" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 691404359.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B859528" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="0B859528" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 790988620.001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EB7C8E5" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="1EB7C8E5" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТУ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY 790988620.002</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA2B6DC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="003A1401" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="0BA2B6DC" w14:textId="77777777" w:rsidR="004E333C" w:rsidRPr="003A1401" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 800011806.005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64A84479" w14:textId="7C4DDC34" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="00B86D93">
+          <w:p w14:paraId="64A84479" w14:textId="7C4DDC34" w:rsidR="004E333C" w:rsidRPr="00B86D93" w:rsidRDefault="004E333C" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ТУ BY 800011806.006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A5FE716" w14:textId="3EFF2F2D" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="6A5FE716" w14:textId="3EFF2F2D" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidR="00561A40" w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5300084E" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="5300084E" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="042B4CDA" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="042B4CDA" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2914DA1F" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="2914DA1F" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53AE5A1A" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="53AE5A1A" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="004DBEA4" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="004DBEA4" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2657C1A2" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="00B86D93">
+          <w:p w14:paraId="2657C1A2" w14:textId="77777777" w:rsidR="00A56827" w:rsidRPr="00B86D93" w:rsidRDefault="00A56827" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="25A0CCDE" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="25A0CCDE" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5821A206" w14:textId="105F1381" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00F55FDF" w:rsidP="00B86D93">
+          <w:p w14:paraId="5821A206" w14:textId="105F1381" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0081468E" w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D519AD8" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="1D519AD8" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Вина виноградные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EAE2210" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="5EAE2210" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.02</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="595DB898" w14:textId="565B9979" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="595DB898" w14:textId="565B9979" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(кроме 11.02.2)</w:t>
             </w:r>
             <w:r w:rsidR="00F907BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="ArialMT"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B7F97ED" w14:textId="1DD9C7A9" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="008827EC">
+          <w:p w14:paraId="7B7F97ED" w14:textId="1DD9C7A9" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13918</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58168057" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="008827EC">
+          <w:p w14:paraId="58168057" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32030</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="081929B3" w14:textId="48615B18" w:rsidR="004E42BA" w:rsidRPr="00B86D93" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="081929B3" w14:textId="48615B18" w:rsidR="004E42BA" w:rsidRPr="00B86D93" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 33336</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F450D6" w14:textId="4EF64088" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="008827EC">
+          <w:p w14:paraId="68F450D6" w14:textId="4EF64088" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 7208</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2072242D" w14:textId="0A62D0E7" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="008827EC">
+          <w:p w14:paraId="2072242D" w14:textId="0A62D0E7" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1378</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E29CE6" w14:textId="65707F54" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="008827EC">
+          <w:p w14:paraId="55E29CE6" w14:textId="65707F54" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:ind w:left="-17" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008827EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200C8C3E" w14:textId="62F54902" w:rsidR="00561A40" w:rsidRPr="00B86D93" w:rsidRDefault="00561A40" w:rsidP="00B86D93">
+          <w:p w14:paraId="200C8C3E" w14:textId="62F54902" w:rsidR="00561A40" w:rsidRPr="00B86D93" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00B86D93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71AA197D" w14:textId="1B3A20E4" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="00B86D93">
+          <w:p w14:paraId="71AA197D" w14:textId="1B3A20E4" w:rsidR="00157F5A" w:rsidRPr="00B86D93" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="1FCAE67B" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00157F5A" w:rsidRPr="00605F4C" w14:paraId="1FCAE67B" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E02F40" w14:textId="728DAC43" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="0081468E">
+          <w:p w14:paraId="24E02F40" w14:textId="728DAC43" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0081468E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AAC15EA" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00605F4C">
+          <w:p w14:paraId="2AAC15EA" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Сидр и прочие плодовые вина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4781727B" w14:textId="126E4A7C" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00605F4C">
+          <w:p w14:paraId="4781727B" w14:textId="126E4A7C" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C11B66B" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00375FA7">
+          <w:p w14:paraId="4C11B66B" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.03</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E9009A0" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00375FA7">
+          <w:p w14:paraId="5E9009A0" w14:textId="77777777" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51ED3ED5" w14:textId="5779E083" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="51ED3ED5" w14:textId="5779E083" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 31820</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56CE2866" w14:textId="43267BDA" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="56CE2866" w14:textId="43267BDA" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 979</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF0B2C3" w14:textId="788E6C54" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="3DF0B2C3" w14:textId="788E6C54" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 950</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5606B748" w14:textId="435562A5" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="5606B748" w14:textId="435562A5" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1122</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB23A31" w14:textId="4FC1E764" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="5AB23A31" w14:textId="4FC1E764" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1694</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026F5F5E" w14:textId="2ED8F4B9" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="026F5F5E" w14:textId="2ED8F4B9" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1695</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A8650CD" w14:textId="501D452F" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="1A8650CD" w14:textId="501D452F" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1832</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05AA4C67" w14:textId="63F8979C" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="05AA4C67" w14:textId="63F8979C" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1861</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7141C82F" w14:textId="180624F2" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00B450D0">
+          <w:p w14:paraId="7141C82F" w14:textId="180624F2" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A3E3DC8" w14:textId="60D4E8D6" w:rsidR="00561A40" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="1A3E3DC8" w14:textId="60D4E8D6" w:rsidR="00561A40" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00561A40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A9AFD3" w14:textId="1C6CEFF5" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="00EB3833">
+          <w:p w14:paraId="03A9AFD3" w14:textId="1C6CEFF5" w:rsidR="00157F5A" w:rsidRPr="00605F4C" w:rsidRDefault="00157F5A" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="3C54BCB1" w14:textId="77777777" w:rsidTr="00923352">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="3C54BCB1" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F8B255" w14:textId="39B045A1" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00561A40">
+          <w:p w14:paraId="45F8B255" w14:textId="39B045A1" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00561A40">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70DE42D0" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="70DE42D0" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Напитки недистиллированные ферментированные прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19B620E6" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="19B620E6" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.04</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B18CA6D" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="7B18CA6D" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AC33C78" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="6AC33C78" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRPr="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31729</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5562843E" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="004E42BA">
+          <w:p w14:paraId="5562843E" w14:textId="77777777" w:rsidR="004E42BA" w:rsidRDefault="004E42BA" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E42BA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32033</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF58F2D" w14:textId="03830BA6" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="004E42BA">
+          <w:p w14:paraId="7AF58F2D" w14:textId="03830BA6" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7208</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3982B0E1" w14:textId="47DC1271" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="3982B0E1" w14:textId="47DC1271" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1122</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C86C98" w14:textId="319D46B2" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="65C86C98" w14:textId="319D46B2" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54FB00A6" w14:textId="44D6271A" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="54FB00A6" w14:textId="44D6271A" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="74C44368" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="74C44368" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19D7AAB8" w14:textId="5B0D28F1" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00561A40">
+          <w:p w14:paraId="19D7AAB8" w14:textId="5B0D28F1" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00561A40">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01BD1536" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="01BD1536" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Пиво</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DE36D37" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="4DE36D37" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.05 (кроме 11.05.2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28E1C474" w14:textId="01589E8E" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="28E1C474" w14:textId="01589E8E" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783A6F14" w14:textId="2CD87FCC" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="783A6F14" w14:textId="2CD87FCC" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="027B141B" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="027B141B" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285AD169" w14:textId="4C914F51" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00561A40">
+          <w:p w14:paraId="285AD169" w14:textId="4C914F51" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00561A40">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F2080E3" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="3F2080E3" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Солод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CFD52D7" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="5CFD52D7" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D5FDBCB" w14:textId="1C25D24B" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="7D5FDBCB" w14:textId="1C25D24B" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ 29294 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="617FE4D8" w14:textId="34C67DEC" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="617FE4D8" w14:textId="34C67DEC" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="0F2767AF" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="00561A40" w:rsidRPr="00605F4C" w14:paraId="0F2767AF" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BEF6EC" w14:textId="0289EB31" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00561A40">
+          <w:p w14:paraId="46BEF6EC" w14:textId="0289EB31" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00561A40">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27138E89" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="27138E89" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Напитки безалкогольные; воды минеральные и прочие в бутылках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="344FDD3C" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="344FDD3C" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>11.07</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E71ADD" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="76E71ADD" w14:textId="77777777" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFE88D9" w14:textId="7239279C" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="1AFE88D9" w14:textId="7239279C" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 13273</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31D4AA59" w14:textId="08C1E6C3" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="31D4AA59" w14:textId="08C1E6C3" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 28188</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4697F70B" w14:textId="08AC1E23" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="4697F70B" w14:textId="08AC1E23" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2193</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EED2B40" w14:textId="70023A27" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="4EED2B40" w14:textId="70023A27" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 539</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F704FA" w14:textId="77777777" w:rsidR="00561A40" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="11F704FA" w14:textId="77777777" w:rsidR="00561A40" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 880</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA1104F" w14:textId="00107221" w:rsidR="00DC3E21" w:rsidRPr="00605F4C" w:rsidRDefault="00DC3E21" w:rsidP="00561A40">
-[...11 lines deleted...]
-            <w:tcW w:w="1933" w:type="dxa"/>
+          <w:p w14:paraId="7BA1104F" w14:textId="00107221" w:rsidR="00DC3E21" w:rsidRPr="00605F4C" w:rsidRDefault="00DC3E21" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CFBB3A3" w14:textId="5E235967" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+          <w:p w14:paraId="6CFBB3A3" w14:textId="5E235967" w:rsidR="00561A40" w:rsidRPr="00605F4C" w:rsidRDefault="00561A40" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="7B41EE49" w14:textId="77777777" w:rsidTr="00F85C82">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="7B41EE49" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07507FD6" w14:textId="13539A3E" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+          <w:p w14:paraId="07507FD6" w14:textId="13539A3E" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3644E526" w14:textId="22C1D3A7" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="3644E526" w14:textId="22C1D3A7" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Вещества химические и продукция химическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C17A352" w14:textId="00E16665" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="0C17A352" w14:textId="00E16665" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E14354" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
-[...11 lines deleted...]
-            <w:tcW w:w="1933" w:type="dxa"/>
+          <w:p w14:paraId="01E14354" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39E0AC62" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="39E0AC62" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6EB7913B" w14:textId="77777777" w:rsidTr="00647488">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6EB7913B" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B9C3F58" w14:textId="7E874396" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+          <w:p w14:paraId="0B9C3F58" w14:textId="7E874396" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00647488">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6221D10F" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6221D10F" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647488">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Спирт этиловый </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="0436C553" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+              <w:t>Спирт этиловый неденатурированный с объемной долей спирта не менее 80 об. %</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0436C553" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="443CB707" w14:textId="465E1846" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="443CB707" w14:textId="465E1846" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.14.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22D602FC" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="22D602FC" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 5963</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073D30F4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="073D30F4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1334</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68465205" w14:textId="518BA4FB" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="68465205" w14:textId="518BA4FB" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 1952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CC578C8" w14:textId="0253C395" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6CC578C8" w14:textId="0253C395" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6A236419" w14:textId="77777777" w:rsidTr="00647488">
-[...2 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6A236419" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C785E0" w14:textId="4B74B25B" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+          <w:p w14:paraId="21C785E0" w14:textId="4B74B25B" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E6796F9" w14:textId="75450EB1" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="7E6796F9" w14:textId="75450EB1" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647488">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мыло, </w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1638" w:type="dxa"/>
+              <w:t>Мыло, средства моющие и чистящие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6717BBED" w14:textId="75519083" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6717BBED" w14:textId="75519083" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.41.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14915B7A" w14:textId="5521E74D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="14915B7A" w14:textId="5521E74D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ГОСТ 32479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="276F0BC6" w14:textId="6282EB1E" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="276F0BC6" w14:textId="6282EB1E" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="66C9D47E" w14:textId="77777777" w:rsidTr="007C26F4">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="66C9D47E" w14:textId="77777777" w:rsidTr="00AB1A8F">
         <w:trPr>
           <w:trHeight w:val="926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2CCC24" w14:textId="276377C5" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+          <w:p w14:paraId="3C2CCC24" w14:textId="276377C5" w:rsidR="008C7C3F" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA05A18" w14:textId="10B35C9A" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="1DA05A18" w14:textId="10B35C9A" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647488">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Смеси душистых веществ </w:t>
-[...19 lines deleted...]
-            <w:tcW w:w="1638" w:type="dxa"/>
+              <w:t>Смеси душистых веществ типа используемых в пищевой промышленности и в производстве напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAD1C78" w14:textId="4BF43B70" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2BAD1C78" w14:textId="4BF43B70" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>20.53.10.750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B29E197" w14:textId="73991A11" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2B29E197" w14:textId="73991A11" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005740FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 924</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00C027F7" w14:textId="5382BC62" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="00C027F7" w14:textId="5382BC62" w:rsidR="008C7C3F" w:rsidRPr="00174108" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00174108">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="3B8E32BD" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="59B16DC0" w14:textId="68747A9D" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="3B8E32BD" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B16DC0" w14:textId="68747A9D" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06CC46C1" w14:textId="7CB8278E" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="06CC46C1" w14:textId="7CB8278E" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Компьютеры, оборудование электронное и оптическое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65C31D8C" w14:textId="3FD25F28" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C31D8C" w14:textId="3FD25F28" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1441CE26" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09516FFC" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1441CE26" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="037F0C21" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="483E6616" w14:textId="534D8BA6" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="037F0C21" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="483E6616" w14:textId="534D8BA6" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07FC95EE" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="07FC95EE" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Машины вычислительные электронные и периферийные устройства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDF2B24" w14:textId="23FBA52E" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="1CDF2B24" w14:textId="23FBA52E" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3886D30E" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3886D30E" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="275B84CC" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="275B84CC" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(кроме 26.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D024F3C" w14:textId="1ADBBDA0" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D024F3C" w14:textId="1ADBBDA0" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2248 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CA6BBCA" w14:textId="1F208E3D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA6BBCA" w14:textId="1F208E3D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006834CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="006834CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6836F9CB" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C00F600" w14:textId="2DE77055" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6836F9CB" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C00F600" w14:textId="2DE77055" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEA37B1" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="0BEA37B1" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Радиоприемники;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33674509" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="33674509" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Приемники телевизионные, совмещенные или не совмещенные с радиовещательными приемниками или аппаратурой для записи или воспроизведения звука или изображения;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BD04BE7" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="1BD04BE7" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Аппаратура для записи и/или воспроизведения звука и/или изображения;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20FCAA65" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="20FCAA65" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Микрофоны, громкоговорители, приемная аппаратура для радиотелефонной или радиотелеграфной связи;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1821B77D" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="1821B77D" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Части радиоприемной и радиопередающей аппаратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6089053C" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6089053C" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26.40.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21227249" w14:textId="611B9D1E" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="21227249" w14:textId="611B9D1E" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.40.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5026BDDE" w14:textId="7B677BCF" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5026BDDE" w14:textId="7B677BCF" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.40.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C3CB43E" w14:textId="4C05B454" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6C3CB43E" w14:textId="4C05B454" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.40.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDBA8CE" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6FDBA8CE" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>26.40.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58E7D175" w14:textId="7E87FB38" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E7D175" w14:textId="7E87FB38" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2248</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="505B61A0" w14:textId="5B32E5F8" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="505B61A0" w14:textId="5B32E5F8" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2269 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CBD1515" w14:textId="150E00DA" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5CBD1515" w14:textId="150E00DA" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2479</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CDEBE4A" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDEBE4A" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006834CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="006834CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="521736B8" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="2019C394" w14:textId="242717BF" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="521736B8" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2019C394" w14:textId="242717BF" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1770CEA6" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="1770CEA6" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Приставки игровые (для использования с телевизионным приемником или имеющие собственный экран) и прочие игры с электронным дисплеем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DB46D86" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB46D86" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26.40.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DDAA8DC" w14:textId="3C252A36" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDAA8DC" w14:textId="3C252A36" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2248 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02416072" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02416072" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00561A40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788CF16F" w14:textId="1DE200B2" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="788CF16F" w14:textId="1DE200B2" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00084AA2" w:rsidRPr="00605F4C" w14:paraId="7AAC783E" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="6AE4696D" w14:textId="28D5A080" w:rsidR="00084AA2" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+      <w:tr w:rsidR="00084AA2" w:rsidRPr="00605F4C" w14:paraId="7AAC783E" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE4696D" w14:textId="28D5A080" w:rsidR="00084AA2" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57AD70AF" w14:textId="7F22D767" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="57AD70AF" w14:textId="7F22D767" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Модули электросвязи</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>встроенные в продукцию</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33C8CD9B" w14:textId="76AE8586" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C8CD9B" w14:textId="76AE8586" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Из кодов продукции со встроенными модулями электросвязи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2045504E" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00AD3F30" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2045504E" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00AD3F30" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD3F30">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТР 2018/024/BY </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E268619" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00FF0EE7" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="1E268619" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00FF0EE7" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF0EE7">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="006768CB">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ IEC </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="46F324AE" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+              <w:t>ГОСТ IEC 60950-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F324AE" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ IEC 62311</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D2F881" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="78D2F881" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ IEC 62479</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50947023" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="50947023" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1356</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="699ED18B" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="699ED18B" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1692</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD9B1BE" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="0CD9B1BE" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1788</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16847D40" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="16847D40" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2155</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C5AEB4" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="73C5AEB4" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2156</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01CC20E9" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+          <w:p w14:paraId="01CC20E9" w14:textId="77777777" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ EN </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="39847998" w14:textId="0F174551" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+              <w:t>СТБ EN 300 220-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39847998" w14:textId="0F174551" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:t>СТБ EN 300 440-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A397E3B" w14:textId="0ACAF086" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="00084AA2">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A397E3B" w14:textId="0ACAF086" w:rsidR="00084AA2" w:rsidRPr="00605F4C" w:rsidRDefault="00084AA2" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ТР 2018/024/BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="0AE9D0D5" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="1BB72F21" w14:textId="1B1F649A" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="0AE9D0D5" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB72F21" w14:textId="1B1F649A" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6581B145" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6581B145" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оборудование электрическое</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D97B59E" w14:textId="4C86AC02" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5D97B59E" w14:textId="4C86AC02" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="201F43D2" w14:textId="59E624A3" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201F43D2" w14:textId="59E624A3" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5301E638" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A798576" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5301E638" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="2373C90E" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="40F75541" w14:textId="63A22E86" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="2373C90E" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F75541" w14:textId="63A22E86" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8E69D7" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6B8E69D7" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электродвигатели универсальные переменного и постоянного тока мощностью </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Электродвигатели универсальные переменного и постоянного тока мощностью более  37,5 Вт; прочие электродвигатели переменного тока; генераторы переменного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664B32CB" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:ind w:left="-60"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>более  37</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">тока (синхронные </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2C6432" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:ind w:left="-60"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,5 Вт; прочие электродвигатели переменного тока; генераторы переменного</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="664B32CB" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+              <w:t>генераторы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517F4508" w14:textId="6DE891C0" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A881B5A" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">тока (синхронные </w:t>
-[...4 lines deleted...]
-              <w:ind w:left="-60"/>
+              <w:t>27.11.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728DFE32" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-              <w:ind w:left="-60"/>
+              <w:t>(кроме 27.11.26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5DAE56" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...46 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B87CFB6" w14:textId="4ACBE6D9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B87CFB6" w14:textId="4ACBE6D9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24386B29" w14:textId="4E3FF18A" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24386B29" w14:textId="4E3FF18A" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C59D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="006C59D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="13341776" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="2BF4EAAA" w14:textId="0AE45239" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="13341776" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF4EAAA" w14:textId="0AE45239" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDB47A8" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6DDB47A8" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивления балластные для газоразрядных ламп или трубок; статические преобразователи; прочие катушки индуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1058F850" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1058F850" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.11.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="169944FA" w14:textId="2C8E425A" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169944FA" w14:textId="2C8E425A" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10F7F30E" w14:textId="6773E4A2" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F7F30E" w14:textId="6773E4A2" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C59D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="006C59D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="41B44A8E" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="5074C642" w14:textId="60BA2BB5" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="41B44A8E" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5074C642" w14:textId="60BA2BB5" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE6BB41" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2AE6BB41" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лампы накаливания; лампы газоразрядные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70AA67F4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AA67F4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.40.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5462F672" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5462F672" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="747EC798" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747EC798" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2460</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258D4F6C" w14:textId="2DD52166" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="258D4F6C" w14:textId="2DD52166" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2461 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="392C95DC" w14:textId="12DBD8D9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="392C95DC" w14:textId="12DBD8D9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E7DF887" w14:textId="1400CCB5" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7DF887" w14:textId="1400CCB5" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="21E0CF60" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C9CF8A3" w14:textId="0480314D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="21E0CF60" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9CF8A3" w14:textId="0480314D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFB50E4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6CFB50E4" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Светильники и осветительные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="005B2634" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="005B2634" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.40.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D5579B" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="43D5579B" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(кроме 27.40.23)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A8EB06C" w14:textId="76163487" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EB06C" w14:textId="76163487" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2460</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FF15F2" w14:textId="168E7DE9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="74FF15F2" w14:textId="168E7DE9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78F9CAAA" w14:textId="613DFA8D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F9CAAA" w14:textId="613DFA8D" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6882FC1D" w14:textId="77777777" w:rsidTr="00F85C82">
-[...4 lines deleted...]
-          <w:p w14:paraId="488053D7" w14:textId="60119C83" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="6882FC1D" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488053D7" w14:textId="60119C83" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1D4142" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="7E1D4142" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лампы электрические и осветительные устройства прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="435D7F3B" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435D7F3B" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.40.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74E6D6D1" w14:textId="68FD49FE" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E6D6D1" w14:textId="68FD49FE" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2460</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225AB7DD" w14:textId="5D287C2F" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="225AB7DD" w14:textId="5D287C2F" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2461 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D4C608C" w14:textId="3966062B" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="0D4C608C" w14:textId="3966062B" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2476</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4620845F" w14:textId="26EF81EE" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+            <w:tcW w:w="4541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4620845F" w14:textId="26EF81EE" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="4F453E03" w14:textId="77777777" w:rsidTr="008C7C3F">
-[...4 lines deleted...]
-          <w:p w14:paraId="040EC8F1" w14:textId="408CF5ED" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="00F55FDF">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="4F453E03" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="040EC8F1" w14:textId="408CF5ED" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463F8850" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="463F8850" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Приборы бытовые электрические</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5D38D6" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="0E5D38D6" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="295A2011" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="295A2011" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.51 (кроме 27.51.29 и 27.51.30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="018CFA1B" w14:textId="4BA2C9C1" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="018CFA1B" w14:textId="4BA2C9C1" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2248 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18638DB1" w14:textId="7A19D5FA" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="18638DB1" w14:textId="7A19D5FA" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2453</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3F7567" w14:textId="4663E8B0" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="3E3F7567" w14:textId="4663E8B0" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2455 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2387B4F1" w14:textId="7163FE27" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2387B4F1" w14:textId="7163FE27" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2456</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350253FF" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="350253FF" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2457</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A551CE9" w14:textId="3BFF4005" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="7A551CE9" w14:textId="3BFF4005" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E430B02" w14:textId="3B2ABB92" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2E430B02" w14:textId="3B2ABB92" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2475 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D0A2903" w14:textId="7E1862E9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5D0A2903" w14:textId="7E1862E9" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 2477 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF2A8C2" w14:textId="5DE2E23F" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6EF2A8C2" w14:textId="5DE2E23F" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1986">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ 2478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E41040C" w14:textId="3C770AE1" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6E41040C" w14:textId="3C770AE1" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="53213D2C" w14:textId="77777777" w:rsidTr="008C7C3F">
-[...4 lines deleted...]
-          <w:p w14:paraId="2AFCA242" w14:textId="2A20F761" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="53213D2C" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFCA242" w14:textId="2A20F761" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E975E0" w14:textId="7E187125" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="38E975E0" w14:textId="7E187125" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Машины и оборудование, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F5BD92E" w14:textId="0AB992CE" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="6F5BD92E" w14:textId="0AB992CE" w:rsidR="008C7C3F" w:rsidRPr="007C26F4" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C26F4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31A7AC81" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
-[...11 lines deleted...]
-            <w:tcW w:w="1933" w:type="dxa"/>
+          <w:p w14:paraId="31A7AC81" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
+            <w:pPr>
+              <w:ind w:left="-16" w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08918ED5" w14:textId="241FC87B" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="08918ED5" w14:textId="241FC87B" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="09CADE01" w14:textId="77777777" w:rsidTr="008C7C3F">
-[...4 lines deleted...]
-          <w:p w14:paraId="1CC972C8" w14:textId="6ADCDA7C" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="09CADE01" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC972C8" w14:textId="6ADCDA7C" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00647488">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="774512D5" w14:textId="0C418DC7" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="774512D5" w14:textId="0C418DC7" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647488">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оборудование офисное прочее, не включенное в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FF06DB7" w14:textId="49E8D3D3" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="2FF06DB7" w14:textId="49E8D3D3" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28.23.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35ADD488" w14:textId="041318E7" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="35ADD488" w14:textId="041318E7" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2248</w:t>
             </w:r>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68BF3115" w14:textId="3497FB85" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="68BF3115" w14:textId="3497FB85" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="44E6CE27" w14:textId="77777777" w:rsidTr="007C26F4">
-[...4 lines deleted...]
-          <w:p w14:paraId="1E9EF7E4" w14:textId="762EA6AC" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="008C7C3F">
+      <w:tr w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w14:paraId="44E6CE27" w14:textId="77777777" w:rsidTr="00AB1A8F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9EF7E4" w14:textId="762EA6AC" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="00F55FDF" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5398ABBC" w14:textId="6BAF01D3" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5398ABBC" w14:textId="6BAF01D3" w:rsidR="008C7C3F" w:rsidRPr="00647488" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00647488">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оборудование для кондиционирования воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="3143" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33E5E66D" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="33E5E66D" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28.25.12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23013732" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="23013732" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRPr="00605F4C" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C5B74C" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="15C5B74C" w14:textId="77777777" w:rsidR="008C7C3F" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>СТБ 2462</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AF4239" w14:textId="5D158DF6" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="00AF4239" w14:textId="5D158DF6" w:rsidR="008C7C3F" w:rsidRPr="00EE1986" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00605F4C">
               <w:t>СТБ 2480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E8C3C01" w14:textId="4598E3E6" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="008C7C3F">
+          <w:p w14:paraId="5E8C3C01" w14:textId="4598E3E6" w:rsidR="008C7C3F" w:rsidRPr="00F14C03" w:rsidRDefault="008C7C3F" w:rsidP="002A354A">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:ind w:left="-16" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия</w:t>
             </w:r>
             <w:r w:rsidRPr="00F14C03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AEC87FC" w14:textId="77777777" w:rsidR="00561A40" w:rsidRDefault="00561A40" w:rsidP="00561A40">
+    <w:p w14:paraId="5AEC87FC" w14:textId="3D5C69C9" w:rsidR="00561A40" w:rsidRDefault="002A354A" w:rsidP="00561A40">
       <w:pPr>
         <w:ind w:left="-142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561A40">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+      <w:r w:rsidR="00561A40" w:rsidRPr="00561A40">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00663C41" w:rsidRPr="003A3320">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00663C41" w:rsidRPr="003A3320">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Правила подтверждения соответствия Национальной системы подтверждения</w:t>
       </w:r>
       <w:r w:rsidR="003A3320" w:rsidRPr="003A3320">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00663C41" w:rsidRPr="003A3320">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>соответствия Республики Беларусь, утв. постановлением Госстандарта от 25 июля 2017 года № 61</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C90A53E" w14:textId="77777777" w:rsidR="009E247B" w:rsidRDefault="009E247B" w:rsidP="00822C1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A81E8A3" w14:textId="0BAAA535" w:rsidR="00364FAB" w:rsidRPr="00822C1E" w:rsidRDefault="00364FAB" w:rsidP="00DC3E21">
+    <w:p w14:paraId="3AEB807B" w14:textId="4EC0F552" w:rsidR="00364FAB" w:rsidRPr="00121B6F" w:rsidRDefault="00364FAB" w:rsidP="00DC3E21">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822C1E">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="75D30B04" w14:textId="77777777" w:rsidR="008B340F" w:rsidRDefault="00364FAB" w:rsidP="00DC3E21">
-[...168 lines deleted...]
-    <w:sectPr w:rsidR="00364FAB" w:rsidRPr="00121B6F" w:rsidSect="00636412">
+    <w:sectPr w:rsidR="00364FAB" w:rsidRPr="00121B6F" w:rsidSect="002A354A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="709" w:right="567" w:bottom="357" w:left="1247" w:header="709" w:footer="482" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="454" w:left="1134" w:header="709" w:footer="482" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3920CB37" w14:textId="77777777" w:rsidR="00636412" w:rsidRDefault="00636412">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="15B38370" w14:textId="77777777" w:rsidR="00636412" w:rsidRDefault="00636412">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -6896,1128 +6165,1040 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...262 lines deleted...]
-  <w:p w14:paraId="4EA868F7" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="00406D5F" w:rsidRDefault="00B34AC9" w:rsidP="00406D5F">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FFC3BDA" w14:textId="0B85002D" w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w:rsidRDefault="00AB1A8F" w:rsidP="00AB1A8F">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5093"/>
+        <w:tab w:val="left" w:pos="11639"/>
+        <w:tab w:val="right" w:pos="14884"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="108" w:right="-314"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-BY" w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации:</w:t>
+    </w:r>
+    <w:r w:rsidR="00204691">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>31.10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-BY" w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t>251</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4EA868F7" w14:textId="5CC549C6" w:rsidR="00B34AC9" w:rsidRPr="00AB1A8F" w:rsidRDefault="00B34AC9" w:rsidP="00AB1A8F">
     <w:pPr>
       <w:pStyle w:val="ae"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="349F320F" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRDefault="00B34AC9"/>
-[...245 lines deleted...]
-  <w:p w14:paraId="56BE7D18" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="00406D5F" w:rsidRDefault="00B34AC9">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="78998F93" w14:textId="056A7FF1" w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w:rsidRDefault="00AB1A8F" w:rsidP="00AB1A8F">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5093"/>
+        <w:tab w:val="left" w:pos="11639"/>
+        <w:tab w:val="right" w:pos="14884"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="108" w:right="-314"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Часть №</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-BY" w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации:</w:t>
+    </w:r>
+    <w:r w:rsidR="00204691">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>31.10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>.2025</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ArialMT"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-BY" w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:t>251</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB1A8F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="15C90A9E" w14:textId="0B2A80BD" w:rsidR="002A354A" w:rsidRPr="002A354A" w:rsidRDefault="002A354A" w:rsidP="002A354A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="56BE7D18" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="002A354A" w:rsidRDefault="00B34AC9" w:rsidP="002A354A">
     <w:pPr>
       <w:pStyle w:val="ae"/>
       <w:rPr>
-        <w:sz w:val="10"/>
-        <w:szCs w:val="10"/>
+        <w:lang w:val="ru-BY"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F647862" w14:textId="77777777" w:rsidR="00636412" w:rsidRDefault="00636412">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="14F47D78" w14:textId="77777777" w:rsidR="00636412" w:rsidRDefault="00636412">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...16 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10093" w:type="dxa"/>
-[...167 lines deleted...]
-      <w:tblInd w:w="-176" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="690"/>
-[...3 lines deleted...]
-      <w:gridCol w:w="1949"/>
+      <w:gridCol w:w="808"/>
+      <w:gridCol w:w="11803"/>
+      <w:gridCol w:w="1985"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B34AC9" w:rsidRPr="002933EA" w14:paraId="314AC32C" w14:textId="77777777" w:rsidTr="00A54395">
+    <w:tr w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w14:paraId="1B7B2DD1" w14:textId="77777777" w:rsidTr="00672B11">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="690" w:type="dxa"/>
+          <w:tcW w:w="808" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7CEE2A15" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="002933EA" w:rsidRDefault="00B34AC9" w:rsidP="002933EA">
+        <w:p w14:paraId="4B438F72" w14:textId="77777777" w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w:rsidRDefault="00AB1A8F" w:rsidP="00AB1A8F">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002933EA">
+          <w:r w:rsidRPr="00AB1A8F">
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2996" w:type="dxa"/>
+          <w:tcW w:w="11803" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="57D172B2" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="002933EA" w:rsidRDefault="00B34AC9" w:rsidP="002933EA">
+        <w:p w14:paraId="79E2E46C" w14:textId="77777777" w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w:rsidRDefault="00AB1A8F" w:rsidP="00AB1A8F">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="2200" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002933EA">
+          <w:r w:rsidRPr="00AB1A8F">
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t xml:space="preserve"> Описание области аккредитации </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1638" w:type="dxa"/>
+          <w:tcW w:w="1985" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1929F54D" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="002933EA" w:rsidRDefault="00B34AC9" w:rsidP="002933EA">
+        <w:p w14:paraId="1062058A" w14:textId="77777777" w:rsidR="00AB1A8F" w:rsidRPr="00AB1A8F" w:rsidRDefault="00AB1A8F" w:rsidP="00AB1A8F">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002933EA">
+          <w:r w:rsidRPr="00AB1A8F">
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-        </w:p>
-[...7 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="00AB1A8F">
             <w:rPr>
-              <w:rFonts w:cs="Calibri"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-          </w:pPr>
-[...24 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>107.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
+  <w:p w14:paraId="3481D873" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRDefault="00B34AC9">
+    <w:pPr>
+      <w:pStyle w:val="ac"/>
+      <w:rPr>
+        <w:sz w:val="6"/>
+        <w:szCs w:val="6"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="1C2E4681" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="00DC4E60" w:rsidRDefault="00B34AC9" w:rsidP="002933EA">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10506" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="584"/>
-      <w:gridCol w:w="9922"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B34AC9" w:rsidRPr="00651C26" w14:paraId="15610F28" w14:textId="77777777" w:rsidTr="00B86D93">
+    <w:tr w:rsidR="002A354A" w:rsidRPr="002A354A" w14:paraId="08E23300" w14:textId="77777777" w:rsidTr="00672B11">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="584" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="12E73A04" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="00804957" w:rsidRDefault="00B34AC9" w:rsidP="00EC16A1">
+        <w:p w14:paraId="7D00602A" w14:textId="77777777" w:rsidR="002A354A" w:rsidRPr="002A354A" w:rsidRDefault="002A354A" w:rsidP="002A354A">
           <w:pPr>
-            <w:pStyle w:val="11"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="12762997" w14:textId="77777777" w:rsidR="002A354A" w:rsidRPr="002A354A" w:rsidRDefault="002A354A" w:rsidP="002A354A">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="left" w:pos="8541"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-            <w:drawing>
-[...60 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="002A354A">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>Общество с ограниченной ответственностью "Центр Сертификации Стандарт", орган по сертификации продукции</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9922" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4BA95C4E" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="00561A40" w:rsidRDefault="00B34AC9" w:rsidP="00561A40">
+        <w:p w14:paraId="5A2642EC" w14:textId="77777777" w:rsidR="002A354A" w:rsidRPr="002A354A" w:rsidRDefault="002A354A" w:rsidP="002A354A">
           <w:pPr>
-            <w:pStyle w:val="11"/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00561A40">
+          <w:r w:rsidRPr="002A354A">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-        </w:p>
-[...4 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="002A354A">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
             </w:rPr>
-          </w:pPr>
-[...28 lines deleted...]
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>107.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="478F1F16" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRDefault="00B34AC9" w:rsidP="00506A95">
+  <w:p w14:paraId="68CB439D" w14:textId="77777777" w:rsidR="002A354A" w:rsidRPr="002A354A" w:rsidRDefault="002A354A" w:rsidP="002A354A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002A354A">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Aptos"/>
+        <w:noProof/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58EDDC37" wp14:editId="3825FF53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-5716</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>140335</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="9344025" cy="9525"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2030695072" name="Прямая соединительная линия 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="9344025" cy="9525"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                        <a:solidFill>
+                          <a:sysClr val="windowText" lastClr="000000"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="2E16DE61" id="Прямая соединительная линия 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.45pt,11.05pt" to="735.3pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaxCNLvQEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+SmTdEacXpo0F2G&#10;rsDa3llZsgXoC6IWJ/++lJxlWXcb5oNAieIT3+Pz+m7vLNuphCb4jl8sGs6Ul6E3fuj4y/PDlxvO&#10;MIPvwQavOn5QyO82nz+tp9iqZRiD7VViBOKxnWLHx5xjKwTKUTnARYjKU1KH5CDTNg2iTzARurNi&#10;2TTXYgqpjylIhUin2znJNxVfayXzd61RZWY7Tr3luqa6vpVVbNbQDgniaOSxDfiHLhwYT4+eoLaQ&#10;gf1M5i8oZ2QKGHReyOBE0NpIVTkQm4vmA5sfI0RVuZA4GE8y4f+DlY+7e/+USIYpYovxKRUWe50c&#10;09bEV5pp5UWdsn2V7XCSTe0zk3R4e3l11SxXnEnK3a4oIjgxoxS0mDB/VcGxEnTcGl9IQQu7b5jn&#10;q7+ulGMfHoy1dTDWs6nj15crGp0Esoe2kCl0se84+oEzsAP5TuZUETFY05fqgoMHvLeJ7YBGT47p&#10;w/RMHXNmATMliEb9js3+UVra2QKOc3FNzU5xJpNdrXEdvzmvtr68qKrhjqR+61mit9Afqsyi7GiY&#10;VaGj8YpbzvcUn/8em3cAAAD//wMAUEsDBBQABgAIAAAAIQBJvQ7y3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWicBhRLiVAiEegM10IretrGJI+x1FDttytfjnuA4O6OZ&#10;t+VysoYd1OA7RwLSeQJMUeNkR62Aj/eX2QKYD0gSjSMl4KQ8LKvLixIL6Y60Voc6tCyWkC9QgA6h&#10;Lzj3jVYW/dz1iqL35QaLIcqh5XLAYyy3hmdJknOLHcUFjb160qr5rkcrYPeqVyvcjZvpbXtKfz65&#10;qbvnjRDXV9PjA7CgpvAXhjN+RIcqMu3dSNIzI2B2H4MCsiwFdrZv75Ic2D5ebnLgVcn/P1D9AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFrEI0u9AQAAZgMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEm9DvLfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;FwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".5pt">
+              <v:stroke joinstyle="miter"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="478F1F16" w14:textId="77777777" w:rsidR="00B34AC9" w:rsidRPr="002A354A" w:rsidRDefault="00B34AC9" w:rsidP="002A354A">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005F63FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F870ACA0"/>
     <w:lvl w:ilvl="0" w:tplc="164806F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -11737,51 +10918,50 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1475952442">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="96826979">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2082093966">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1226138250">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="862787783">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE26EC"/>
     <w:rsid w:val="00005D9D"/>
@@ -11922,98 +11102,100 @@
     <w:rsid w:val="001C48F0"/>
     <w:rsid w:val="001C4B8A"/>
     <w:rsid w:val="001C530D"/>
     <w:rsid w:val="001C64AD"/>
     <w:rsid w:val="001C6C00"/>
     <w:rsid w:val="001C6F3B"/>
     <w:rsid w:val="001C7296"/>
     <w:rsid w:val="001C7731"/>
     <w:rsid w:val="001C7F6C"/>
     <w:rsid w:val="001D2002"/>
     <w:rsid w:val="001D418E"/>
     <w:rsid w:val="001E0922"/>
     <w:rsid w:val="001E0BAC"/>
     <w:rsid w:val="001E0E6B"/>
     <w:rsid w:val="001E0FE6"/>
     <w:rsid w:val="001E14FA"/>
     <w:rsid w:val="001E22AE"/>
     <w:rsid w:val="001E6378"/>
     <w:rsid w:val="001E73D9"/>
     <w:rsid w:val="001F26C4"/>
     <w:rsid w:val="001F4098"/>
     <w:rsid w:val="001F4FBF"/>
     <w:rsid w:val="001F520F"/>
     <w:rsid w:val="00201DF1"/>
     <w:rsid w:val="00203BF0"/>
+    <w:rsid w:val="00204691"/>
     <w:rsid w:val="002065DA"/>
     <w:rsid w:val="00207451"/>
     <w:rsid w:val="00220675"/>
     <w:rsid w:val="002213A2"/>
     <w:rsid w:val="00221C3A"/>
     <w:rsid w:val="0022226E"/>
     <w:rsid w:val="002223A9"/>
     <w:rsid w:val="0022392C"/>
     <w:rsid w:val="002272DF"/>
     <w:rsid w:val="00227581"/>
     <w:rsid w:val="00227A6D"/>
     <w:rsid w:val="00230B26"/>
     <w:rsid w:val="002310BF"/>
     <w:rsid w:val="00234B3C"/>
     <w:rsid w:val="002362AE"/>
     <w:rsid w:val="0023678E"/>
     <w:rsid w:val="002368EA"/>
     <w:rsid w:val="00237269"/>
     <w:rsid w:val="00237FB4"/>
     <w:rsid w:val="00243781"/>
     <w:rsid w:val="00243C37"/>
     <w:rsid w:val="0024480D"/>
     <w:rsid w:val="00246069"/>
     <w:rsid w:val="002507FD"/>
     <w:rsid w:val="002516F3"/>
     <w:rsid w:val="00252380"/>
     <w:rsid w:val="002523D6"/>
     <w:rsid w:val="00253099"/>
     <w:rsid w:val="00255CD7"/>
     <w:rsid w:val="002620A3"/>
     <w:rsid w:val="00262FB9"/>
     <w:rsid w:val="00264C5D"/>
     <w:rsid w:val="00270677"/>
     <w:rsid w:val="00280373"/>
     <w:rsid w:val="00280E9A"/>
     <w:rsid w:val="00281A15"/>
     <w:rsid w:val="00281D0C"/>
     <w:rsid w:val="00282673"/>
     <w:rsid w:val="002829D0"/>
     <w:rsid w:val="00282A8D"/>
     <w:rsid w:val="00282D81"/>
     <w:rsid w:val="00283EBD"/>
     <w:rsid w:val="002933EA"/>
     <w:rsid w:val="002948FE"/>
     <w:rsid w:val="00296E08"/>
     <w:rsid w:val="002A0554"/>
     <w:rsid w:val="002A1A13"/>
     <w:rsid w:val="002A1A65"/>
+    <w:rsid w:val="002A354A"/>
     <w:rsid w:val="002A42A9"/>
     <w:rsid w:val="002A4A0B"/>
     <w:rsid w:val="002A661A"/>
     <w:rsid w:val="002B3E3E"/>
     <w:rsid w:val="002B42D2"/>
     <w:rsid w:val="002C6FBD"/>
     <w:rsid w:val="002D069C"/>
     <w:rsid w:val="002D094F"/>
     <w:rsid w:val="002D1173"/>
     <w:rsid w:val="002D1CD0"/>
     <w:rsid w:val="002D2CB3"/>
     <w:rsid w:val="002D3610"/>
     <w:rsid w:val="002D4301"/>
     <w:rsid w:val="002D638E"/>
     <w:rsid w:val="002D71CD"/>
     <w:rsid w:val="002E0D20"/>
     <w:rsid w:val="002E2064"/>
     <w:rsid w:val="002E24BA"/>
     <w:rsid w:val="002E32F9"/>
     <w:rsid w:val="002E5443"/>
     <w:rsid w:val="002E550E"/>
     <w:rsid w:val="002E721C"/>
     <w:rsid w:val="002E7839"/>
     <w:rsid w:val="002F0A15"/>
     <w:rsid w:val="002F0E74"/>
@@ -12230,50 +11412,51 @@
     <w:rsid w:val="00565281"/>
     <w:rsid w:val="00566AD4"/>
     <w:rsid w:val="00567C18"/>
     <w:rsid w:val="00571FA9"/>
     <w:rsid w:val="00573769"/>
     <w:rsid w:val="005740FB"/>
     <w:rsid w:val="00575CE6"/>
     <w:rsid w:val="00576F6B"/>
     <w:rsid w:val="00580B09"/>
     <w:rsid w:val="00582899"/>
     <w:rsid w:val="00583699"/>
     <w:rsid w:val="00584382"/>
     <w:rsid w:val="00584ABF"/>
     <w:rsid w:val="005908BF"/>
     <w:rsid w:val="005912A2"/>
     <w:rsid w:val="00591D8C"/>
     <w:rsid w:val="00593A9D"/>
     <w:rsid w:val="00594C34"/>
     <w:rsid w:val="005950A4"/>
     <w:rsid w:val="00596237"/>
     <w:rsid w:val="00596FDC"/>
     <w:rsid w:val="005B3CA3"/>
     <w:rsid w:val="005C0468"/>
     <w:rsid w:val="005C0CE5"/>
     <w:rsid w:val="005C1D34"/>
+    <w:rsid w:val="005C3604"/>
     <w:rsid w:val="005C5F05"/>
     <w:rsid w:val="005C78A9"/>
     <w:rsid w:val="005C7FC6"/>
     <w:rsid w:val="005D64E5"/>
     <w:rsid w:val="005E181E"/>
     <w:rsid w:val="005E2BD5"/>
     <w:rsid w:val="005E483C"/>
     <w:rsid w:val="005E5203"/>
     <w:rsid w:val="005F4614"/>
     <w:rsid w:val="00600E95"/>
     <w:rsid w:val="006012FB"/>
     <w:rsid w:val="0060288A"/>
     <w:rsid w:val="00602A5F"/>
     <w:rsid w:val="006045AA"/>
     <w:rsid w:val="00605B2C"/>
     <w:rsid w:val="00605F4C"/>
     <w:rsid w:val="00607283"/>
     <w:rsid w:val="0061238F"/>
     <w:rsid w:val="00612F99"/>
     <w:rsid w:val="006138D0"/>
     <w:rsid w:val="00616477"/>
     <w:rsid w:val="00624B8F"/>
     <w:rsid w:val="00626B94"/>
     <w:rsid w:val="00630855"/>
     <w:rsid w:val="00633348"/>
@@ -12610,50 +11793,51 @@
     <w:rsid w:val="00A46FD3"/>
     <w:rsid w:val="00A47532"/>
     <w:rsid w:val="00A5072D"/>
     <w:rsid w:val="00A51917"/>
     <w:rsid w:val="00A5266C"/>
     <w:rsid w:val="00A54226"/>
     <w:rsid w:val="00A54395"/>
     <w:rsid w:val="00A56827"/>
     <w:rsid w:val="00A60550"/>
     <w:rsid w:val="00A62EF8"/>
     <w:rsid w:val="00A631EF"/>
     <w:rsid w:val="00A65900"/>
     <w:rsid w:val="00A70769"/>
     <w:rsid w:val="00A723DB"/>
     <w:rsid w:val="00A73655"/>
     <w:rsid w:val="00A76E24"/>
     <w:rsid w:val="00A77D36"/>
     <w:rsid w:val="00A8578F"/>
     <w:rsid w:val="00A94EB0"/>
     <w:rsid w:val="00AA1A2C"/>
     <w:rsid w:val="00AA2722"/>
     <w:rsid w:val="00AA392D"/>
     <w:rsid w:val="00AA3DDC"/>
     <w:rsid w:val="00AB0FA6"/>
     <w:rsid w:val="00AB1530"/>
+    <w:rsid w:val="00AB1A8F"/>
     <w:rsid w:val="00AB364E"/>
     <w:rsid w:val="00AB41D4"/>
     <w:rsid w:val="00AB468B"/>
     <w:rsid w:val="00AB598B"/>
     <w:rsid w:val="00AB5A1F"/>
     <w:rsid w:val="00AB5B51"/>
     <w:rsid w:val="00AB7A2D"/>
     <w:rsid w:val="00AB7F89"/>
     <w:rsid w:val="00AC06CE"/>
     <w:rsid w:val="00AC5C6C"/>
     <w:rsid w:val="00AC6DA4"/>
     <w:rsid w:val="00AD1A66"/>
     <w:rsid w:val="00AD1B4A"/>
     <w:rsid w:val="00AD350A"/>
     <w:rsid w:val="00AD3B45"/>
     <w:rsid w:val="00AD3F30"/>
     <w:rsid w:val="00AD7CC4"/>
     <w:rsid w:val="00AE6CA0"/>
     <w:rsid w:val="00AF1FB6"/>
     <w:rsid w:val="00AF2A43"/>
     <w:rsid w:val="00AF575C"/>
     <w:rsid w:val="00AF6C77"/>
     <w:rsid w:val="00B0211A"/>
     <w:rsid w:val="00B031F6"/>
     <w:rsid w:val="00B04631"/>
@@ -12767,100 +11951,102 @@
     <w:rsid w:val="00C94087"/>
     <w:rsid w:val="00C97793"/>
     <w:rsid w:val="00C97B5E"/>
     <w:rsid w:val="00CA1926"/>
     <w:rsid w:val="00CA1DC6"/>
     <w:rsid w:val="00CA70CC"/>
     <w:rsid w:val="00CB31B9"/>
     <w:rsid w:val="00CB6226"/>
     <w:rsid w:val="00CB6247"/>
     <w:rsid w:val="00CB70B6"/>
     <w:rsid w:val="00CC0C64"/>
     <w:rsid w:val="00CC3655"/>
     <w:rsid w:val="00CC424D"/>
     <w:rsid w:val="00CC57BD"/>
     <w:rsid w:val="00CC644C"/>
     <w:rsid w:val="00CC6D92"/>
     <w:rsid w:val="00CC726E"/>
     <w:rsid w:val="00CC7BBE"/>
     <w:rsid w:val="00CD04DA"/>
     <w:rsid w:val="00CD087A"/>
     <w:rsid w:val="00CD1F3F"/>
     <w:rsid w:val="00CD609F"/>
     <w:rsid w:val="00CD65A5"/>
     <w:rsid w:val="00CD72A5"/>
     <w:rsid w:val="00CD7601"/>
+    <w:rsid w:val="00CE11E7"/>
     <w:rsid w:val="00CF1D3E"/>
     <w:rsid w:val="00CF260D"/>
     <w:rsid w:val="00CF2B2C"/>
     <w:rsid w:val="00CF3C8E"/>
     <w:rsid w:val="00CF5928"/>
     <w:rsid w:val="00D02095"/>
     <w:rsid w:val="00D02780"/>
     <w:rsid w:val="00D04FFF"/>
     <w:rsid w:val="00D07B57"/>
     <w:rsid w:val="00D11870"/>
     <w:rsid w:val="00D14364"/>
     <w:rsid w:val="00D15EF8"/>
     <w:rsid w:val="00D1622A"/>
     <w:rsid w:val="00D1678A"/>
     <w:rsid w:val="00D206A7"/>
     <w:rsid w:val="00D22B0B"/>
     <w:rsid w:val="00D237A7"/>
     <w:rsid w:val="00D23D42"/>
     <w:rsid w:val="00D25F6B"/>
     <w:rsid w:val="00D263BE"/>
     <w:rsid w:val="00D26E1D"/>
     <w:rsid w:val="00D27103"/>
     <w:rsid w:val="00D2742B"/>
     <w:rsid w:val="00D30524"/>
     <w:rsid w:val="00D354DF"/>
     <w:rsid w:val="00D36461"/>
     <w:rsid w:val="00D37874"/>
     <w:rsid w:val="00D4148D"/>
     <w:rsid w:val="00D414C1"/>
     <w:rsid w:val="00D423BE"/>
     <w:rsid w:val="00D42EB8"/>
     <w:rsid w:val="00D441E9"/>
     <w:rsid w:val="00D45229"/>
     <w:rsid w:val="00D45335"/>
     <w:rsid w:val="00D4607A"/>
     <w:rsid w:val="00D506A2"/>
     <w:rsid w:val="00D514CE"/>
     <w:rsid w:val="00D538BB"/>
     <w:rsid w:val="00D54E49"/>
     <w:rsid w:val="00D607F4"/>
     <w:rsid w:val="00D633C6"/>
     <w:rsid w:val="00D63AF2"/>
     <w:rsid w:val="00D64380"/>
     <w:rsid w:val="00D645B5"/>
     <w:rsid w:val="00D659E3"/>
     <w:rsid w:val="00D662EB"/>
     <w:rsid w:val="00D67858"/>
     <w:rsid w:val="00D711B7"/>
     <w:rsid w:val="00D7350F"/>
     <w:rsid w:val="00D7701D"/>
+    <w:rsid w:val="00D77812"/>
     <w:rsid w:val="00D83784"/>
     <w:rsid w:val="00D8560D"/>
     <w:rsid w:val="00D858AF"/>
     <w:rsid w:val="00D8691E"/>
     <w:rsid w:val="00D87832"/>
     <w:rsid w:val="00D9140F"/>
     <w:rsid w:val="00D924EB"/>
     <w:rsid w:val="00DA569C"/>
     <w:rsid w:val="00DB1763"/>
     <w:rsid w:val="00DB2E91"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DB5343"/>
     <w:rsid w:val="00DC1E73"/>
     <w:rsid w:val="00DC3E21"/>
     <w:rsid w:val="00DC4E60"/>
     <w:rsid w:val="00DD05B3"/>
     <w:rsid w:val="00DD1DEF"/>
     <w:rsid w:val="00DD5123"/>
     <w:rsid w:val="00DD75FE"/>
     <w:rsid w:val="00DD7D12"/>
     <w:rsid w:val="00DE1F64"/>
     <w:rsid w:val="00DE3010"/>
     <w:rsid w:val="00DE3912"/>
     <w:rsid w:val="00DE41E8"/>
     <w:rsid w:val="00DE5D9D"/>
@@ -12903,50 +12089,51 @@
     <w:rsid w:val="00E44584"/>
     <w:rsid w:val="00E466C2"/>
     <w:rsid w:val="00E519B8"/>
     <w:rsid w:val="00E51C35"/>
     <w:rsid w:val="00E53314"/>
     <w:rsid w:val="00E53A48"/>
     <w:rsid w:val="00E54167"/>
     <w:rsid w:val="00E54667"/>
     <w:rsid w:val="00E54C9A"/>
     <w:rsid w:val="00E55EE8"/>
     <w:rsid w:val="00E5721C"/>
     <w:rsid w:val="00E5753B"/>
     <w:rsid w:val="00E63D54"/>
     <w:rsid w:val="00E65083"/>
     <w:rsid w:val="00E65227"/>
     <w:rsid w:val="00E65480"/>
     <w:rsid w:val="00E664A5"/>
     <w:rsid w:val="00E703B6"/>
     <w:rsid w:val="00E74A4A"/>
     <w:rsid w:val="00E75B4E"/>
     <w:rsid w:val="00E75D68"/>
     <w:rsid w:val="00E77B1D"/>
     <w:rsid w:val="00E81F8D"/>
     <w:rsid w:val="00E82F61"/>
     <w:rsid w:val="00E843FF"/>
+    <w:rsid w:val="00E851ED"/>
     <w:rsid w:val="00E86256"/>
     <w:rsid w:val="00E916B2"/>
     <w:rsid w:val="00EA1DD3"/>
     <w:rsid w:val="00EA1E91"/>
     <w:rsid w:val="00EA1FED"/>
     <w:rsid w:val="00EA3DE6"/>
     <w:rsid w:val="00EA6F35"/>
     <w:rsid w:val="00EB0B25"/>
     <w:rsid w:val="00EB1C31"/>
     <w:rsid w:val="00EB21FF"/>
     <w:rsid w:val="00EB2B8F"/>
     <w:rsid w:val="00EB3833"/>
     <w:rsid w:val="00EC16A1"/>
     <w:rsid w:val="00EC29F1"/>
     <w:rsid w:val="00EC48F0"/>
     <w:rsid w:val="00EC590A"/>
     <w:rsid w:val="00EC61E2"/>
     <w:rsid w:val="00EC6BF9"/>
     <w:rsid w:val="00EC7EA7"/>
     <w:rsid w:val="00ED202F"/>
     <w:rsid w:val="00ED2635"/>
     <w:rsid w:val="00ED2A90"/>
     <w:rsid w:val="00ED31B5"/>
     <w:rsid w:val="00ED48C6"/>
     <w:rsid w:val="00EE1986"/>
@@ -12965,50 +12152,51 @@
     <w:rsid w:val="00F1684F"/>
     <w:rsid w:val="00F203D5"/>
     <w:rsid w:val="00F22382"/>
     <w:rsid w:val="00F22ACB"/>
     <w:rsid w:val="00F24767"/>
     <w:rsid w:val="00F26E58"/>
     <w:rsid w:val="00F27733"/>
     <w:rsid w:val="00F30C6D"/>
     <w:rsid w:val="00F31365"/>
     <w:rsid w:val="00F32B53"/>
     <w:rsid w:val="00F342CC"/>
     <w:rsid w:val="00F34FF5"/>
     <w:rsid w:val="00F35DEA"/>
     <w:rsid w:val="00F3660B"/>
     <w:rsid w:val="00F37B63"/>
     <w:rsid w:val="00F40427"/>
     <w:rsid w:val="00F42E08"/>
     <w:rsid w:val="00F42F13"/>
     <w:rsid w:val="00F45BF1"/>
     <w:rsid w:val="00F5111F"/>
     <w:rsid w:val="00F514BA"/>
     <w:rsid w:val="00F522EF"/>
     <w:rsid w:val="00F52B2F"/>
     <w:rsid w:val="00F52B63"/>
     <w:rsid w:val="00F52EAE"/>
+    <w:rsid w:val="00F543AB"/>
     <w:rsid w:val="00F55FDF"/>
     <w:rsid w:val="00F56DCF"/>
     <w:rsid w:val="00F57DA0"/>
     <w:rsid w:val="00F6039D"/>
     <w:rsid w:val="00F619CA"/>
     <w:rsid w:val="00F62475"/>
     <w:rsid w:val="00F6451D"/>
     <w:rsid w:val="00F64BC8"/>
     <w:rsid w:val="00F72D2B"/>
     <w:rsid w:val="00F814C0"/>
     <w:rsid w:val="00F81748"/>
     <w:rsid w:val="00F835F2"/>
     <w:rsid w:val="00F83759"/>
     <w:rsid w:val="00F83D56"/>
     <w:rsid w:val="00F85C82"/>
     <w:rsid w:val="00F85CAC"/>
     <w:rsid w:val="00F907BF"/>
     <w:rsid w:val="00F94D82"/>
     <w:rsid w:val="00F95906"/>
     <w:rsid w:val="00F97AF9"/>
     <w:rsid w:val="00FA081B"/>
     <w:rsid w:val="00FA177A"/>
     <w:rsid w:val="00FA4086"/>
     <w:rsid w:val="00FA4D22"/>
     <w:rsid w:val="00FA6E76"/>
@@ -13583,50 +12771,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00356A5C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -14201,57 +13390,57 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1539590809">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -14514,68 +13703,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43A2041-88C2-498E-B3CF-37DF1A460FB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4386</Characters>
+  <Pages>5</Pages>
+  <Words>633</Words>
+  <Characters>4152</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BelGISS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5145</CharactersWithSpaces>
+  <CharactersWithSpaces>4776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>