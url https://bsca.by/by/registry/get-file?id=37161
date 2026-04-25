--- v0 (2025-11-04)
+++ v1 (2026-04-25)
@@ -379,101 +379,110 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а бланке </w:t>
             </w:r>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidR="00D742DB" w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>___________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37246C71" w14:textId="24775B27" w:rsidR="00204777" w:rsidRPr="002A13BB" w:rsidRDefault="00204777" w:rsidP="004D413B">
+          <w:p w14:paraId="37246C71" w14:textId="738BB74A" w:rsidR="00204777" w:rsidRPr="002A13BB" w:rsidRDefault="00204777" w:rsidP="004D413B">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1530027058"/>
                 <w:placeholder>
                   <w:docPart w:val="B818358B4DAF45B9A0B640B3FF797DC3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
+                <w:r w:rsidR="00216A90">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>7</w:t>
+                </w:r>
                 <w:r w:rsidR="001259ED">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">8 </w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>листах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204777" w:rsidRPr="002A13BB" w14:paraId="58B34038" w14:textId="77777777" w:rsidTr="00D742DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24B1E8BE" w14:textId="77777777" w:rsidR="00204777" w:rsidRPr="002A13BB" w:rsidRDefault="00204777" w:rsidP="00204777">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1040,15031 +1049,14637 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B11DC" w:rsidRPr="002A13BB" w14:paraId="64CFFEF2" w14:textId="77777777" w:rsidTr="00D25775">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73642AEF" w14:textId="77777777" w:rsidR="002B11DC" w:rsidRPr="002A13BB" w:rsidRDefault="002B11DC" w:rsidP="005A1773">
+          <w:p w14:paraId="73642AEF" w14:textId="77777777" w:rsidR="002B11DC" w:rsidRPr="00216A90" w:rsidRDefault="002B11DC" w:rsidP="005A1773">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пер. С. Ковалевской, 52А, 220</w:t>
             </w:r>
-            <w:r w:rsidR="0077799E" w:rsidRPr="002A13BB">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="0077799E" w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>014</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13BB">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w14:paraId="69A1B0D2" w14:textId="77777777" w:rsidTr="00DE7897">
+      <w:tr w:rsidR="00C56602" w:rsidRPr="002A13BB" w14:paraId="69A1B0D2" w14:textId="77777777" w:rsidTr="00C56602">
         <w:trPr>
           <w:trHeight w:val="1619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A7467F4" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="00EF19F3">
+          <w:p w14:paraId="1A7467F4" w14:textId="59ECAA83" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC4AD8A" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="00EF19F3">
+          <w:p w14:paraId="1BA57B7E" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:ind w:right="-115"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Препараты фармацевтические</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A428649" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
-[...7 lines deleted...]
-          <w:p w14:paraId="452681CD" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="4B531DF5" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Лекарственные средства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="714E62CC" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
-[...7 lines deleted...]
-          <w:p w14:paraId="67311754" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="00210F75" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="7A590F3A" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Изделия медицинского назначения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6158EF05" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="009B4C08">
+          <w:p w14:paraId="6158EF05" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD6762C" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="00D25775">
+          <w:p w14:paraId="45AA0BFF" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00216A90" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.20/</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13BB">
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11.116</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D804A47" w14:textId="2574100B" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="002F4A35" w:rsidP="00D25775">
+          <w:p w14:paraId="5D804A47" w14:textId="279B0D14" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F4A35">
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...18 lines deleted...]
-              <w:t>.116</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>32.50/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DAE6CE6" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="02519122" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Определение органолептических показателей:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="479464A2" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="0E39892A" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>-описание,</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22E573B8" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4B6B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>описание,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504FD27F" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-внешний вид,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57951DA7" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="214B327F" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-цвет, запах, вкус,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9F7845" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="5CDCFC3D" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>-растворимость,</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="16D5B86D" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4B6B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растворимость,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D5B86D" w14:textId="24C5A2A7" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-однородность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2010DA68" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0077799E">
+          </w:tcPr>
+          <w:p w14:paraId="3A4DFCE7" w14:textId="4FCC741A" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фармакопейная статья, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41979316" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+              <w:t>Фармакопейная статья, нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D4C118" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Нормативный документ по качеству</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E9FD472" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
-[...9 lines deleted...]
-          <w:p w14:paraId="14A5E4CB" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="22E87510" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="34" w:right="-108"/>
+              <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Технические условия на изделия медицинского назначения </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B470F3F" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="007D3F09">
+          <w:p w14:paraId="0419E1EA" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00746FF6" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFC7F15" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B470F3F" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3020B303" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="44A447DB" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71804CBC" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="6D6586E1" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СОП-ИЛ-014</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620CAF8C" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="00210F75" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="6AF45C46" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00473CA3">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B84D10E" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> с.1146</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BB77364" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="00210F75" w:rsidRDefault="009E4BD4" w:rsidP="0028029D">
+          <w:p w14:paraId="7154E804" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00473CA3">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00473CA3">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00473CA3">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6155CACD" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГФ РБ </w:t>
-            </w:r>
+              <w:t>НД РБ 0011Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3352034C" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ЛП-№008332-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5558DE" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> том 1, с. 21</w:t>
-[...8 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:t>ТУ РБ 100120195.043-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213F29D2" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00210F75" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3429CB" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="ru-RU"/>
-[...73 lines deleted...]
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.3.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43492F20" w14:textId="77777777" w:rsidR="009E4BD4" w:rsidRPr="002A13BB" w:rsidRDefault="009E4BD4" w:rsidP="00E96515">
+          <w:p w14:paraId="5F3415AE" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.3.6.0</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...103 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="6C30923E" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E675328" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEDD81B" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8874F3" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFB72E8" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657405F2" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="005D4B6B" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1502AF" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5414D162" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB18653" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7B034E" w14:textId="77777777" w:rsidR="00C56602" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.5.1.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55823ECB" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="004472AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>21.20/11.116</w:t>
-[...231 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve">НД РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004472AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:tab/>
+              <w:t>2104Б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>21.20/11.116</w:t>
-[...201 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t>-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00AFD22F" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">НД РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Упаковка</w:t>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:tab/>
+              <w:t>1741Б-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741EFFC8" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФСП </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>РБ 2560-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64478A06" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 1779Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278702FD" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018A7297" w14:textId="77777777" w:rsidR="00C56602" w:rsidRPr="00F10409" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...99 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43492F20" w14:textId="375AB3B1" w:rsidR="00C56602" w:rsidRPr="002A13BB" w:rsidRDefault="00C56602" w:rsidP="00C56602">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...54 lines deleted...]
-              <w:t>СОП-ИЛ-010</w:t>
+              <w:t>НД РБ 2570Б-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="031ACC38" w14:textId="77777777" w:rsidR="006A447A" w:rsidRPr="002A13BB" w:rsidRDefault="006A447A"/>
-    <w:p w14:paraId="00E88554" w14:textId="77777777" w:rsidR="006A447A" w:rsidRPr="002A13BB" w:rsidRDefault="006A447A"/>
+    <w:p w14:paraId="4D8B5F8D" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRDefault="001A62DE"/>
+    <w:p w14:paraId="7D909FFC" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="13952378" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRDefault="001A62DE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4C08" w:rsidRPr="002A13BB" w14:paraId="63A605E2" w14:textId="77777777" w:rsidTr="00F952B8">
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="178D22A4" w14:textId="77777777" w:rsidTr="001A62DE">
         <w:trPr>
-          <w:trHeight w:val="83"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="737D73D3" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C48FAD" w14:textId="7DEBA576" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2ED16DF3" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C8BD21" w14:textId="5437A949" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600CA0A9" w14:textId="76663473" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:ind w:right="-108"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F7C4F08" w14:textId="49F7254D" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF0C55E" w14:textId="295EC8D3" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D06A5C" w14:textId="344B15ED" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+            <w:r w:rsidRPr="001A62DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4C08" w:rsidRPr="002A13BB" w14:paraId="7EC6BE30" w14:textId="77777777" w:rsidTr="00F952B8">
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="499DABE2" w14:textId="77777777" w:rsidTr="005368EA">
         <w:trPr>
-          <w:trHeight w:val="323"/>
+          <w:trHeight w:val="1619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="733CA81C" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E98D277" w14:textId="23FDCDF0" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1.6*</w:t>
+              <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="790A216B" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
+          <w:p w14:paraId="5AD245FB" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:ind w:right="-115"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Препараты фармацевтические</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B111C4" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
-[...7 lines deleted...]
-          <w:p w14:paraId="68034479" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
+          <w:p w14:paraId="00F68147" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Лекарственные средства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6066BF9B" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="003E5FFD">
+          <w:p w14:paraId="683E217C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00210F75" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210F75">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Изделия медицинского назначения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7B76F9" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+          <w:p w14:paraId="67CEEB48" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="11D9D0B0" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="338A1401" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1E90255F" w14:textId="510C533E" w:rsidR="00F85C56" w:rsidRPr="002A13BB" w:rsidRDefault="00F85C56" w:rsidP="009B4C08">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>11.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08251103" w14:textId="532E4241" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32.50/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AF66B1B" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B093ED" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Реакции подлинности на ионы и функциональные группы</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A77AA1F" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+              <w:t>Определение органолептических показателей:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0127BC8D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Качественные реакции</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BC653C2" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4B6B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>описание,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C790B57" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="628813EA" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-внешний вид,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AB5098E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Белок (качественная реакция)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1970DB11" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+              <w:t>-цвет, запах, вкус,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3C8932" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...249 lines deleted...]
-              <w:t>Восстанавливающие вещества</w:t>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D4B6B">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растворимость,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110A4A21" w14:textId="4367F956" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-однородность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="670D2982" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F50D9A" w14:textId="3DCF2BB4" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:right="-111"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7EFE509E" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFBB7F7" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>Нормативный документ по качеству</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7741D2E8" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
-[...9 lines deleted...]
-          <w:p w14:paraId="33451168" w14:textId="77777777" w:rsidR="009A6B45" w:rsidRPr="002A13BB" w:rsidRDefault="009A6B45" w:rsidP="009A6B45">
+          <w:p w14:paraId="1D1BD026" w14:textId="30568E9E" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="34" w:right="-108"/>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технические условия на изделия медицинского назначеня </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F67111E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00746FF6" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CA83A4" w14:textId="70087267" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-          </w:tcPr>
-[...218 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F19D6B4" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2571Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4E5F7A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФСП </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>2574-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B1ABFA" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1234Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251F7BF3" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1721Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E2E2EF" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7228B380" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 0011Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7B3D0C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">НД РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>0009Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E1BF76" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1078Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077B045D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1274Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156305E1" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00F10409" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2576-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E55505" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10409">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2308 Б-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FB50D9" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ФСП РБ 1730-20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA328FA" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="005E3E29" w:rsidP="009B4C08">
-[...98 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="7E5958DD" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2940 Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B313CB" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1335 Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250B26BE" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2307 Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37DA1241" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФСП РБ 1723-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FB092D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2564 Б-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109BDAB8" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 1823 Б – 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46227061" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ФСП РБ 2842-20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40DDC94C" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
-[...425 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+          <w:p w14:paraId="323E012C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00DD75D0" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD75D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2562 -20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FBFB6DA" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 2561 Б – 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D66FB5" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№009030-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65885A87" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2579 Б -2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B05DCD6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2578 Б -2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF5D7E1" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 1231 Б -2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7467C048" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 0223 Б -2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B487993" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 3011 Б -2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366CDA23" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ФСП РБ 3046-22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A4BD51" w14:textId="77777777" w:rsidR="00CB4AD3" w:rsidRPr="002A13BB" w:rsidRDefault="00CB4AD3" w:rsidP="009B4C08">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+          <w:p w14:paraId="08F95379" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ФСП РБ 3049-22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FFA8AE" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="00CB4AD3" w:rsidP="009B4C08">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+          <w:p w14:paraId="60040BDE" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ФСП РБ 3048-22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1564B1EE" w14:textId="77777777" w:rsidR="008B3D90" w:rsidRPr="002A13BB" w:rsidRDefault="008B3D90" w:rsidP="009B4C08">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1648255C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2575 Б -2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CDE880" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="0079387D" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФСП РБ 0222-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5D6B8A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079387D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2840 Б -2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E291880" w14:textId="5B7E63F8" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007476B0">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№009348-РГ-BY</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4C08" w:rsidRPr="002A13BB" w14:paraId="323E6EB5" w14:textId="77777777" w:rsidTr="00F952B8">
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="7ECF0F38" w14:textId="77777777" w:rsidTr="00216A90">
         <w:trPr>
-          <w:trHeight w:val="323"/>
+          <w:trHeight w:val="1238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="297B225D" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2107457C" w14:textId="1ACE15D6" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1.7*</w:t>
+              <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F015E18" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E2050D" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
-[...12 lines deleted...]
-          <w:p w14:paraId="40E8B790" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="00895AAF">
+          <w:p w14:paraId="62839376" w14:textId="332A027F" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-[...12 lines deleted...]
-              <w:t>Растворимые соли бария и карбонат бария</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DAE7EE7" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение прозрачности и степени мутности жидкостей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBD006A" w14:textId="7BE218BB" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Прозрачность и степень опалесценции жидкостей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29C5C796" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60B2DABC" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
-[...12 lines deleted...]
-          <w:p w14:paraId="3D3D3EE7" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="00B93BE1" w:rsidP="009B4C08">
+          <w:p w14:paraId="2BDBC88D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>НД РБ 0816Б-2020</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="487E598E" w14:textId="0495CC5E" w:rsidR="00D21A71" w:rsidRPr="002A13BB" w:rsidRDefault="00D21A71" w:rsidP="009B4C08">
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2.1 (визуальный метод)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1AEBE5" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
-[...5 lines deleted...]
-              <w:t>ЛП-№008769-РГ-BY</w:t>
+          </w:p>
+          <w:p w14:paraId="5FD8AA3F" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2386A0AF" w14:textId="16082F0C" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(визуальный метод)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4C08" w:rsidRPr="002A13BB" w14:paraId="0B34BE3C" w14:textId="77777777" w:rsidTr="00F952B8">
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="5E6A2B27" w14:textId="77777777" w:rsidTr="00216A90">
         <w:trPr>
-          <w:trHeight w:val="218"/>
+          <w:trHeight w:val="1128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2029F298" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296ADCA0" w14:textId="2A066E4E" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1.8*</w:t>
+              <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="039EBBB2" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="044C66B9" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="009B4C08">
-[...12 lines deleted...]
-          <w:p w14:paraId="020D6ED9" w14:textId="77777777" w:rsidR="009B4C08" w:rsidRPr="002A13BB" w:rsidRDefault="009B4C08" w:rsidP="00895AAF">
+          <w:p w14:paraId="7B935FC5" w14:textId="53019203" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-[...81 lines deleted...]
-            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0172C92F" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
+          <w:p w14:paraId="7E4B4ED5" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение степени окрашивания жидкостей (цветность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FCE0D0A" w14:textId="1A06D7B4" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Окраска и интенсивность окраски жидкостей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED717DD" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="138DC818" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414200EF" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C2A9DDA" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBB7452" w14:textId="7121530B" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="3CFADDA2" w14:textId="77777777" w:rsidTr="009626C4">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F54129" w14:textId="7F156B56" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-              <w:t>9*</w:t>
+              </w:rPr>
+              <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2B9CCB32" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42D16BEE" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77265F7A" w14:textId="267BCE40" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1629B93E" w14:textId="35FAA5A8" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Упаковка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59B444FB" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1370FB43" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СОП-ИЛ-010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C739A1" w14:textId="10F8F44C" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="2342CE63" w14:textId="77777777" w:rsidTr="00216A90">
+        <w:trPr>
+          <w:trHeight w:val="479"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="392BFCB5" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="00895AAF">
-[...176 lines deleted...]
-          <w:p w14:paraId="0C991C7E" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
+          <w:p w14:paraId="4E3EE7FD" w14:textId="16363BC2" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
-[...4 lines deleted...]
-              <w:t>1.10*</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E6BD33" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
+          <w:p w14:paraId="5E56ABE6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F54CE7" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="00895AAF">
-[...16 lines deleted...]
-          <w:p w14:paraId="3B943207" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="00895AAF">
+          <w:p w14:paraId="3E0D9256" w14:textId="5B17EAB0" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="00216A90">
             <w:pPr>
               <w:pStyle w:val="12"/>
               <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5016FA" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
-[...86 lines deleted...]
-              <w:t>-определение оптической плотности</w:t>
+          <w:p w14:paraId="29B3C9C8" w14:textId="3F9359D3" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="77940C0B" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
+          </w:tcPr>
+          <w:p w14:paraId="7150BDA4" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="059F032D" w14:textId="77777777" w:rsidR="00ED05EC" w:rsidRPr="002A13BB" w:rsidRDefault="00ED05EC" w:rsidP="009B4C08">
-[...416 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w14:paraId="2AE68822" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="00216A90">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СОП-ИЛ-010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4188416D" w14:textId="69013DB7" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="00216A90">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...1666 lines deleted...]
-              <w:t>НД РБ 1078Б-2016</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="003FC40E" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3BDA7FBD" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRDefault="001A62DE"/>
+    <w:p w14:paraId="2355858A" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRDefault="001A62DE"/>
+    <w:p w14:paraId="56845BE5" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="059BD75C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="3E30BC8A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="0487FCFA" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="65BD5A86" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="2C945F79" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w14:paraId="16BF4499" w14:textId="77777777" w:rsidTr="009E5D4E">
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="61244D5A" w14:textId="77777777" w:rsidTr="001A62DE">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2950F4A6" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2199956F" w14:textId="22F0BBE7" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C65A8D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
+          <w:p w14:paraId="1C068FFA" w14:textId="08654C50" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42CE3CB1" w14:textId="312D3FCD" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19A4D558" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CFB2817" w14:textId="2FF571CB" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3DF9BC" w14:textId="761B35CF" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63995B98" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
+          </w:tcPr>
+          <w:p w14:paraId="46A2730B" w14:textId="0CEC47D4" w:rsidR="001A62DE" w:rsidRPr="001A62DE" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w14:paraId="110F7DC7" w14:textId="77777777" w:rsidTr="009E5D4E">
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="7D448B48" w14:textId="77777777" w:rsidTr="00216A90">
         <w:trPr>
-          <w:trHeight w:val="1810"/>
+          <w:trHeight w:val="7628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B7707B" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+          <w:p w14:paraId="0DC92B9B" w14:textId="3363651B" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="-104" w:right="-104"/>
+              <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>1.17*</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126302CA" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="009E5D4E">
+          <w:p w14:paraId="6EA7CED6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:ind w:right="-115"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Препараты фармацевтические</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6ECCA1" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="009E5D4E">
-[...7 lines deleted...]
-          <w:p w14:paraId="64AD471B" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="009E5D4E">
+          <w:p w14:paraId="1DA2F211" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Лекарственные средства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="668DB225" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="00EE6934" w:rsidRDefault="009E5D4E" w:rsidP="009E5D4E">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00210F75">
+          <w:p w14:paraId="53D18FC2" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="003E5FFD" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5FFD">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Изделия медицинского назначения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD91307" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="799A9732" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBBA2E6" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...2 lines deleted...]
-              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+          <w:p w14:paraId="6770925C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA75AB7" w14:textId="64ABCE74" w:rsidR="00216A90" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="3B13A0D0" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>32.50/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD5A1D6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Реакции подлинности на ионы и функциональные группы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAE4E22" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Качественные реакции</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F83B73" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680DA775" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Белок (качественная реакция)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDE16EE" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5922AA16" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Восстанавливающие вещества</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E3F120" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A61804" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кальций и магний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF41E8E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364503E7" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Сульфаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B3985A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54E86998" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7327CF32" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5944AF58" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B079850" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6B0AA2" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E83ACF5" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C8F377B" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D50228E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="464A7641" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31A77F32" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Реакции подлинности на ионы и функциональные группы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C76401" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Качественные реакции</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59542EBD" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D91E13B" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414FFA91" w14:textId="307A5360" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Восстанавливающие вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4385EF56" w14:textId="1CC353AD" w:rsidR="00216A90" w:rsidRPr="00FC41FF" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC41FF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Фармакопейная статья, нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E664C87" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00FC41FF" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC41FF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормативный документ по качеству</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEB4DFB" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00FC41FF" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC41FF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технические условия на изделия медицинского назначения </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5445DE14" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="00FC41FF" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC41FF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344C6F95" w14:textId="17658A59" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC41FF">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D02DF0" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087F4B00" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166CE764" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF59721" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AB3C8D8" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2104Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E2CEA0D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 1802Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1BB78E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2307Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5DC3AF" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 1730-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E290F93" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 1823Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3847761C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2840-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288AE5D1" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2842-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739F4E00" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2574-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4180565A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2561Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737D9A60" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2564Б-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3498535B" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 0223Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C294E9" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2575Б-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD79A18" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 1231Б-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233F5054" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2576-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF9768A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534565AC" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 1135-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="285A53A6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФСП РБ 1292-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C47CAD1" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593C80A7" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№009348-РГ-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01206083" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52232CE6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2940Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7E4CF2" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 3011Б-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A5AB99A" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3046-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158F330C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3049-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A60EA1" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3048-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8C03F7" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7880ED86" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2940Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736177F9" w14:textId="5E4F7FCB" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="0760BEF8" w14:textId="77777777" w:rsidTr="00666131">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D37102" w14:textId="258AF495" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:right="-111"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="7B0D2B8B" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA34099" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F23CD8" w14:textId="55593BA8" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03150FB3" w14:textId="5B529005" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Растворимые соли бария и карбонат бария</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0808B6" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0143214A" w14:textId="096BF08D" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="230F23B6" w14:textId="77777777" w:rsidTr="00666131">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E1607F3" w14:textId="16D9D084" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:right="-111"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="434C677C" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3BE598" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE3DCC6" w14:textId="0CF817CF" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="329968A1" w14:textId="24B617B9" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Степень дисперсности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="424FB404" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B9DAE4" w14:textId="78B8DE88" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="58D77AB4" w14:textId="77777777" w:rsidTr="00666131">
+        <w:trPr>
+          <w:trHeight w:val="1126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73605330" w14:textId="5D8B35A3" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:right="-111"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="652AE0C7" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="516459D7" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673E0ECD" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/08.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D75B42" w14:textId="52CAB101" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>32.50/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DD4B7C4" w14:textId="44F547BC" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Потенциометрическое определение рН </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="349A83F0" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10CDBF02" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40255CAF" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100120195.043-2002 п. 4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C46EB2" w14:textId="74617ED0" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A62DE" w:rsidRPr="002A13BB" w14:paraId="23E6851B" w14:textId="77777777" w:rsidTr="001A62DE">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC33E47" w14:textId="5D8D238A" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:right="-111"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="38FE1F3D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0638F627" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4AD837" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:t>21.20/08.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5247DDCE" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="00216A90" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61558A20" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Абсорбционная спектрофотометрия в ультрафиолетовой и видимой областях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A0C6CB" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- подлинность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F71312" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- количественное определение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA34B4A" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- определение примесей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8C471A" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- однородность дозированных единиц</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A15050C" w14:textId="6390759A" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-определение оптической плотности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="036F75B4" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FC87E3" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF5DB5D" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BED7F11" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="0801450D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31306174" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="33C2A7B0" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28177469" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="4DA7EBF8" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2104Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D9AEBF" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="25D33EF4" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2307Б-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08119D9F" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="3422E996" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 1078Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D89423" w14:textId="77777777" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1276 lines deleted...]
-              <w:t>ЛП-№009348-РГ-BY</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 2579Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660333C9" w14:textId="5DB7BF1B" w:rsidR="001A62DE" w:rsidRPr="002A13BB" w:rsidRDefault="001A62DE" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>НД РБ 0223Б-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0746DCFD" w14:textId="46966575" w:rsidR="009E5D4E" w:rsidRDefault="009E5D4E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4292CF61" w14:textId="77777777" w:rsidR="00F85C56" w:rsidRPr="002A13BB" w:rsidRDefault="00F85C56"/>
+    <w:p w14:paraId="76E0B8FA" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="005B2AAC" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
+    <w:p w14:paraId="19758105" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
-        <w:gridCol w:w="1985"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w14:paraId="0D4925B5" w14:textId="77777777" w:rsidTr="0016191F">
+      <w:tr w:rsidR="00B03802" w:rsidRPr="002A13BB" w14:paraId="18EAC1FD" w14:textId="77777777" w:rsidTr="00B03802">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="449890BB" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FBD1F91" w14:textId="532A1296" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-102" w:right="-104"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF51FF7" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00DE7897">
-            <w:pPr>
+          <w:p w14:paraId="5570C947" w14:textId="1017DEB6" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:ind w:right="-115"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62E68D32" w14:textId="7EC793E7" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:ind w:right="-108"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C3A04A" w14:textId="4981F011" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E90AA8" w14:textId="18E38C6D" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A855A" w14:textId="6C8EF9AD" w:rsidR="00B03802" w:rsidRPr="002A13BB" w:rsidRDefault="00B03802" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w14:paraId="5EDF14BF" w14:textId="77777777" w:rsidTr="0016191F">
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="678655EB" w14:textId="77777777" w:rsidTr="004B489A">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4A383C49" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EC88381" w14:textId="279AF702" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="-104" w:right="-104"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6DAAD0" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="00210F75" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6D2B5815" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Препараты фармацевтические</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C3ED5CB" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="00210F75" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...18 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2FF65AB0" w14:textId="77777777" w:rsidR="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Лекарственные средства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4650BF8B" w14:textId="03EDF246" w:rsidR="009E5D4E" w:rsidRPr="00210F75" w:rsidRDefault="00A955B1" w:rsidP="00CB4AD3">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7812B63B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4244C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E5F56A" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1104A047" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D111A3" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="00210F75" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...16 lines deleted...]
-              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+          <w:p w14:paraId="2D69B645" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B8236B4" w14:textId="7985832E" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...57 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/08.161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12067AAE" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тонкослойная хроматография: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9D23EE" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7975B9" w14:textId="30781636" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- определение примесей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4F3574" w14:textId="67A176BD" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="00216A90">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:right="-111"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фармакопейная статья, </w:t>
+            </w:r>
+            <w:r w:rsidR="00216A90">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097843E9" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="00216A90">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормативный документ по качеству</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A0D64F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRDefault="004B489A" w:rsidP="00216A90">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:right="-108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технические условия на изделия медицинского назначения </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D5B1ED" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="00746FF6" w:rsidRDefault="004B489A" w:rsidP="00216A90">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:right="-108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1117A1F3" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="00216A90">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:right="-108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746FF6">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A62E59" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61B1353F" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="0016191F">
+          <w:p w14:paraId="52AC9A61" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="66549A43" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="0016191F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AB506F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...58 lines deleted...]
-          <w:p w14:paraId="40289C0D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D4CD4A3" w14:textId="413979F5" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>НД РБ 2579Б-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="5DE19C28" w14:textId="77777777" w:rsidTr="004B489A">
+        <w:trPr>
+          <w:trHeight w:val="1122"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75F0C848" w14:textId="33308A11" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="23"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="70F76B5F" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31405E5B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5508785B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/08.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D7087A1" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40FE186B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Жидкостная хроматография:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFBA725" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47483452" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-количественное определение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380C0DA0" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-определение примесей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310FD24D" w14:textId="056B6B74" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-однородность дозированных единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4703B142" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05087E8A" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EB39F8" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281B9DA9" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467C2992" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B41048" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="3CE33432" w14:textId="77777777" w:rsidTr="004B489A">
+        <w:trPr>
+          <w:trHeight w:val="1203"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34EBB06E" w14:textId="735626F2" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="23"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>ФЕАЭС 2.1.2.5</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50DC44AD" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D437D16" w14:textId="2453A354" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37AD8676" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Масса содержимого контейнера</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE08C52" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Средняя масса (содержимого капсулы/контейнера)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11227F79" w14:textId="32EB182F" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Однородность массы (содержимого капсулы/контейнера)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73810D8F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1973CC54" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7273A2" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73846F67" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB2AE77" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 0011Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DBE25F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38F22787" w14:textId="558839DE" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ЛП-№008332-РГ-BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w14:paraId="4020B207" w14:textId="77777777" w:rsidTr="0016191F">
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="1C1ECEC4" w14:textId="77777777" w:rsidTr="004B489A">
         <w:trPr>
-          <w:trHeight w:val="1156"/>
+          <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2F2BB955" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A38DC00" w14:textId="64EEEC33" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="-104" w:right="-104"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B71B278" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
-[...16 lines deleted...]
-              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+          <w:p w14:paraId="725CDC04" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F717492" w14:textId="6620CE17" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E91ED43" w14:textId="000B89E3" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Потеря в массе при высушивании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E02E30D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+          <w:p w14:paraId="6F4816A7" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79331AE3" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5FCD589D" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B99F37D" w14:textId="389B7671" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="6644F451" w14:textId="77777777" w:rsidTr="00064775">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C488D9" w14:textId="7E5DC4DA" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="23"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="63CD78A4" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72C2BAC1" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33837AB8" w14:textId="3F1BB02E" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5607C161" w14:textId="1A5A23AC" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="00E563D2">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Количественное определение бария сульфата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02928C98" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B285B57" w14:textId="2EF83455" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ЛП-№008769-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="48E4A217" w14:textId="77777777" w:rsidTr="0004013C">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACBA8F0" w14:textId="062B302A" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="23"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="5C9A2436" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1.16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="321CCC97" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FC7733" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E188B0" w14:textId="2A759C98" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="12"/>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32.50/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D054E7B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Методы объемного анализа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA0BEAB" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- кислотность (щелочность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BF74DE" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF3652E" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- определение примесей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577D6B34" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>- однородность дозированных единиц</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08457486" w14:textId="58B36598" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- количественное определение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B93EF13" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754D5BE8" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 4.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CBDA27" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.2.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7CE236" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II #2.2.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FEF582" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1D1F11" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073DBAC7" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66331179" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="325EE8BC" w14:textId="20D9C7EE" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100120195.043-2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>п. 4.6, п. 4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E134969" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>НД РБ 0009Б-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2547A729" w14:textId="44F44E89" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>НД РБ 1078Б-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="05A03085" w14:textId="77777777" w:rsidTr="004B489A">
+        <w:trPr>
+          <w:trHeight w:val="1075"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C431EF" w14:textId="25201E37" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="23"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...132 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="78726910" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BBC8E70" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13E139CB" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
             <w:pPr>
               <w:pStyle w:val="42"/>
               <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="ru-RU"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21.20/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>040</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB15F31" w14:textId="4272CB88" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32.50/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F6EF61" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Извлекаемый объем парентеральных лекарственных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444A4750" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="709E9131" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Объем содержимого контейнера</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E34E96F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E9DA20F" w14:textId="1EEBF8B4" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Номинальный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006342D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> объем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A733AFF" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+          </w:tcPr>
+          <w:p w14:paraId="205EE953" w14:textId="3F1A6C60" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="359803BF" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
-              <w:ind w:left="-104"/>
-[...186 lines deleted...]
-          <w:p w14:paraId="26995ACF" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D4952C" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
-              <w:ind w:left="-104"/>
-[...271 lines deleted...]
-          <w:p w14:paraId="5E0F552B" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6B8A35" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
-              <w:ind w:left="-104"/>
-[...73 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ 2.9.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A1E933" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ II раздел </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7C0A1E" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>«Дозированные лекарственные формы», стр.1139</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED95287" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГФ РБ II раздел «Общие статьи», стр.1053</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23EC7D17" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100120195.043-2002 п.1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6933E85F" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0057D0AD" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43ED3D5C" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 1292-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F57DB52" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2560-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6885CC67" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2570Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFF6FBF" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2571Б-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356ED48B" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2574-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DCB089" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2563-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686D6204" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2561Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4756232C" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2577Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E902227" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2564Б-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7B23D6" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2562-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311A9146" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2579Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6343FDAC" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2578Б-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4267A81E" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>НД РБ 0223Б-2019</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...159 lines deleted...]
-          <w:p w14:paraId="06805510" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+          <w:p w14:paraId="1DA971AC" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
-              <w:ind w:left="-104"/>
-[...265 lines deleted...]
-          <w:p w14:paraId="7D8E16AB" w14:textId="77777777" w:rsidR="009E5D4E" w:rsidRPr="002A13BB" w:rsidRDefault="009E5D4E" w:rsidP="00CB4AD3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 2575Б-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087AA71C" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
             <w:pPr>
               <w:pStyle w:val="af5"/>
-              <w:ind w:left="-104"/>
-[...103 lines deleted...]
-              <w:t>ФЕАЭС 2.3.9.1</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 0222-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6469858E" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>НД РБ 1231Б-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F35951E" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2576-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A67565" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2565-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF260D5" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3046-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3679AD9C" w14:textId="77777777" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3049-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7429E0C1" w14:textId="75061887" w:rsidR="004B489A" w:rsidRPr="002A13BB" w:rsidRDefault="004B489A" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЛП-№009030-РГ-BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A0A8383" w14:textId="77777777" w:rsidR="0016191F" w:rsidRPr="002A13BB" w:rsidRDefault="0016191F"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2157B479" w14:textId="77777777" w:rsidR="0016191F" w:rsidRPr="002A13BB" w:rsidRDefault="0016191F"/>
+    <w:p w14:paraId="000A5A31" w14:textId="77777777" w:rsidR="00862484" w:rsidRDefault="00862484"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10199" w:type="dxa"/>
-[...2154 lines deleted...]
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="568"/>
-        <w:gridCol w:w="1985"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1976"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C0E59" w:rsidRPr="002A13BB" w14:paraId="159A1464" w14:textId="77777777" w:rsidTr="00AA09C1">
+      <w:tr w:rsidR="004B489A" w:rsidRPr="002A13BB" w14:paraId="3766B4FA" w14:textId="77777777" w:rsidTr="00862484">
         <w:trPr>
-          <w:trHeight w:val="103"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E0321E6" w14:textId="64F9FC7A" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19384136" w14:textId="6557C35D" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FFA3ED6" w14:textId="13DA221F" w:rsidR="000C0E59" w:rsidRPr="002A13BB" w:rsidRDefault="000C0E59" w:rsidP="000C0E59">
+          <w:p w14:paraId="1E2A6121" w14:textId="72EEA7F7" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ADCDE6B" w14:textId="48AE9F1F" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D87E2" w14:textId="6E1B53C8" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4762E136" w14:textId="296A1299" w:rsidR="004B489A" w:rsidRPr="004B489A" w:rsidRDefault="004B489A" w:rsidP="004B489A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B489A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="163A1805" w14:textId="77777777" w:rsidTr="004B489A">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EA53F17" w14:textId="4DB82778" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39CC9F5F" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0FEE8D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22611AE0" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="003E5FFD" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5FFD">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54723EEE" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE507C1" w14:textId="05E7F19A" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1667420B" w14:textId="2E2C4C7B" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:t xml:space="preserve">Механические включения. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:br/>
+              <w:t>Видимые частицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="54536CCD" w14:textId="53A18651" w:rsidR="00862484" w:rsidRPr="000F6336" w:rsidRDefault="00862484" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Фармакопейная статья,</w:t>
+            </w:r>
+            <w:r w:rsidR="00216A90">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A0900B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="000F6336" w:rsidRDefault="00862484" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормативный документ по качеству</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3886E39B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="000F6336" w:rsidRDefault="00862484" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Технические условия на изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125D6C0D" w14:textId="37EC1775" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="00216A90">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ТНПА и другая</w:t>
+            </w:r>
+            <w:r w:rsidR="00216A90">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="747ED29D" w14:textId="77777777" w:rsidR="00862484" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4062B943" w14:textId="77777777" w:rsidR="00862484" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1858">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.8.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2506F036" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="6B151FFF" w14:textId="77777777" w:rsidTr="004B489A">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CB4C5A" w14:textId="2479738C" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693CE8CB" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="266A0C4B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BB9441" w14:textId="0C56A2EE" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00216A90" w:rsidP="00216A90">
+            <w:pPr>
+              <w:ind w:left="-103" w:right="-105"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00862484" w:rsidRPr="00216A90">
+              <w:t>32.50/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBC22CB" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сухой остаток</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B8FC6A0" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C3ABC9" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Остаток после выпаривания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA218AE" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="173359A8" w14:textId="2B99C32C" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Массовая доля сухого вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280345EB" w14:textId="3BF76381" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E1417B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1099E500" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.8.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF2F841" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:ind w:left="23"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.8.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="562ACBD9" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100120195.043-2002 п.4.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209E1194" w14:textId="42DB35F3" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56602">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ЛП-№009348-РГ-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:t>BY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="483B81AE" w14:textId="77777777" w:rsidTr="008827F9">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C8C42D7" w14:textId="5CE8B91F" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.20*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0A3F3D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00210F75" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-103"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210F75">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589D8D94" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00210F75" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210F75">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F4D5A02" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00210F75" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BED110B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4582C024" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/08.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B38BCB" w14:textId="4411EE82" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/29.119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF7CB5D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Относительная плотность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2306B873" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53DED51D" w14:textId="331231DB" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2385D2D3" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A2A25D" w14:textId="5FF5AB0A" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="37A1192F" w14:textId="77777777" w:rsidTr="00343CA1">
+        <w:trPr>
+          <w:trHeight w:val="1406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D9244A7" w14:textId="3A4FE755" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.21*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F60A49D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6998153E" w14:textId="6EAF75EC" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4BD006" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Определение примесей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63786898" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-хлориды</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D517712" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-нитраты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A73CF42" w14:textId="5951BDF0" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-аммония соли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17E2C164" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FF07635" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F396D0" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39ED6EF2" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЛП-№009348-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C61B65" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7121C575" w14:textId="4E1627C5" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="7B58F855" w14:textId="77777777" w:rsidTr="00343CA1">
+        <w:trPr>
+          <w:trHeight w:val="1379"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="086F5EAD" w14:textId="1F3BCEF0" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="338FC2BA" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D2E3609" w14:textId="23FCBD42" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60DBB04A" w14:textId="31F55B0E" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тяжелые металлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6706E97D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB2E5E7" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.4.8 метод А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662AA323" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II т.1 стр. 1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F383BC0" w14:textId="5C333DEE" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.4.8 метод А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="203B5CBB" w14:textId="77777777" w:rsidTr="00343CA1">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38297F97" w14:textId="206132AD" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.23*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B109022" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35763EBF" w14:textId="70074164" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1451E96D" w14:textId="6164982E" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Электропроводность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2574AB61" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B2F0A7B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II т.2 с.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B1EE7F" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07DF653C" w14:textId="12E6E4D2" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="004B489A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="60A4DFA6" w14:textId="77777777" w:rsidTr="008827F9">
+        <w:trPr>
+          <w:trHeight w:val="1152"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CD1547" w14:textId="3024C949" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.24*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41B62FB7" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E388A4A" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/08.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1E1B1D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>21.20/29.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0551610A" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30030665" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="008827F9" w:rsidRDefault="00862484" w:rsidP="008827F9">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Содержание этанола (пикнометрический метод)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E048325" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="008827F9">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E27D2FF" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F1928E1" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.10 метод А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D64F16" w14:textId="1E684010" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФЕАЭС 2.1.9.8 Методика 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>НД РБ 0223Б-2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="7FD4AE97" w14:textId="77777777" w:rsidTr="00343CA1">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22BD89FC" w14:textId="1D3AD6D6" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.25*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C635BF1" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB0CC2" w14:textId="206E6BCD" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.20/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472A549D" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Однородность массы одной дозы, высвобожденной из многоразового контейнера</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB55103" w14:textId="3E283B1D" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="00862484">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Доза и однородность дозирования капель для внутреннего применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F18E2B" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="184BF481" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34EFCAB0" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стр.1147</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3F82E6" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E7FCA9" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862484" w:rsidRPr="002A13BB" w14:paraId="01A63F85" w14:textId="77777777" w:rsidTr="008827F9">
+        <w:trPr>
+          <w:trHeight w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B41A9C" w14:textId="61DF7E32" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.26*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="526D8147" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158D9DE7" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/08.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EF7391" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/08.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0559E2" w14:textId="1633C4EC" w:rsidR="00862484" w:rsidRPr="00216A90" w:rsidRDefault="00862484" w:rsidP="00862484">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5622D2" w14:textId="02451297" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Растворение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0982A577" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE6EB72" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE33DEB" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CB587C" w14:textId="77777777" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 5.17.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74126B2B" w14:textId="1F0E471E" w:rsidR="00862484" w:rsidRPr="002A13BB" w:rsidRDefault="00862484" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.3.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61CF61DF" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="21A655CA" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="7E105D4C" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="03BD7F01" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="6E013CA1" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="79E11219" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="33F604F5" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:p w14:paraId="2D508AFF" w14:textId="77777777" w:rsidR="008827F9" w:rsidRDefault="008827F9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008827F9" w:rsidRPr="002A13BB" w14:paraId="64F97482" w14:textId="77777777" w:rsidTr="008827F9">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B6C218" w14:textId="05F12A76" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F40D208" w14:textId="0FF6B1D5" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04C66968" w14:textId="0610FE5E" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AC66EDB" w14:textId="54FB0249" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3997AA9D" w14:textId="3C9395D1" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:ind w:left="33"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7927D3" w14:textId="04E750F7" w:rsidR="008827F9" w:rsidRPr="002A13BB" w:rsidRDefault="008827F9" w:rsidP="008827F9">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="165824DF" w14:textId="77777777" w:rsidTr="00BB3E3C">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46EC71E1" w14:textId="534DFC7D" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.27*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="723AB555" w14:textId="77777777" w:rsidR="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514B825A" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D495EE" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E88A021" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A73F592" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="00210F75" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210F75">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D9AD2F" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA0A4F4" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/08.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E4DFFC" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.10/08.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05719AFF" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7253D0F2" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1483C97B" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74D5EC37" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED52703" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Газовая хроматография:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724661D3" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- количественное определение</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1123BD49" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23216713" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- этанол</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537BF74D" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- чистота</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE4FB24" w14:textId="267C8046" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>и предельное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>содержание</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E83884B" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>примесей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57107498" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Хроматографические методы разделения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D55D2C5" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="-15" w:right="-132"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Идентификация и контроль содержания остаточных растворителей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD3FBD5" w14:textId="5083AA74" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:t>Остаточные</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:t>рганические</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:t>растворители</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA360A2" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Фармакопейная статья,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBEF0BB" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC7AA23" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормативный документ по качеству</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1757E49C" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Технические условия на изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5870EBFA" w14:textId="6453C096" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ТНПА и другая</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6538FA3C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.2.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E4C01D" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43AAFD17" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.2.46 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BC2C0E" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.2.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF2E09C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГФ РБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2.4.24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529FC478" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 5.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56411CEA" w14:textId="77777777" w:rsidR="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFF1760" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="007B1858" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B1858">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ЕАЭС 2.1.4.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F19A83D" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="0BF1307A" w14:textId="77777777" w:rsidTr="00DB6B44">
+        <w:trPr>
+          <w:trHeight w:val="1008"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BDF461" w14:textId="3EDD7191" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.28*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7654FC49" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="47307399" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.20/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CF977D" w14:textId="77777777" w:rsidR="00216A90" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.10/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF36742" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>32.50/08.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355F6E90" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ACD2872" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Стерильность:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B954C3E" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- мембранная фильтрация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29214F79" w14:textId="399AD485" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56602">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- прямой посев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF2A188" w14:textId="5C0244D1" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D7BEAC" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-70"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BA837C" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.6.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602BD0AC" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00216A90" w:rsidRPr="002A13BB" w14:paraId="29DE9435" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C14FC38" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1CE528" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B901044" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C52EBF6" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="000F6336" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>Стерильность:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543313E2" w14:textId="77777777" w:rsidR="00216A90" w:rsidRPr="000F6336" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>- мембранная фильтрация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695A4AE0" w14:textId="39919B2B" w:rsidR="00216A90" w:rsidRPr="000F6336" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>- прямая инокуляция</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CCC749" w14:textId="3C325165" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="008827F9">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>питательной среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B061968" w14:textId="6CED53D9" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7409751B" w14:textId="3525CC68" w:rsidR="00216A90" w:rsidRPr="002A13BB" w:rsidRDefault="00216A90" w:rsidP="000F6336">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100120195.043-2002 п.4.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="61EEACCE" w14:textId="77777777" w:rsidTr="008827F9">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="142B446D" w14:textId="1C6849F5" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.29*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AECD4D3" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44E0FEB5" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.20/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAD8A94" w14:textId="06984A03" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EAA2721" w14:textId="5440B2FC" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Бактериальные</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эндотоксины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AC153F" w14:textId="1DC9FDCE" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D8CC5C1" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.6.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B80042" w14:textId="5C8B5215" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.6.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="395F3870" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E822A7" w14:textId="1504E014" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.30*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05861C04" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D8C8B7" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04ED738A" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24761D72" w14:textId="02991390" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:ind w:right="-111"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Антибактериальная активность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62546D9D" w14:textId="302A5568" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45903130" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3046-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BBC8EB" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3048-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFDF9A6" w14:textId="0A17BEFC" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ФСП РБ 3049-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="6003CBF0" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="933"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFBEE0F" w14:textId="0CB39D84" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.31*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27E88AF2" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C067455" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F27230F" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-104" w:right="-115" w:hanging="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA9AFDB" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t xml:space="preserve">Количественное определение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECC2945" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>Подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B78B251" w14:textId="4032C579" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="008827F9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>-антигепариновая активность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205DAC4A" w14:textId="57DB8544" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A744B6" w14:textId="00CC33CC" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФСП РБ 2842-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="5AFE17DE" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A23333" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.32*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05731976" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-102" w:right="-104"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C7EDC4" w14:textId="77777777" w:rsidR="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F97149" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="177BEBBE" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="00EE6934" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6934">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080F92EC" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="00EE6934" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BA46703" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5884125E" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="008827F9" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.20/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC1878C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="008827F9" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.10/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1098D5" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6479F92C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>Микробиологическая чистота нестерильных лекарственных средств и фармацевтических субстанций:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3658FBBB" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>-общее количество жизнеспособных аэробных микроорганизмов (метод чашечного подсчёта, метод мембранной фильтрации)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C40CCD" w14:textId="0EBDFA3F" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>-испытания на наличие специфических микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C041D" w14:textId="57D58B9D" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3E027C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ГФ РБ II 5.1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF1FE8E" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ФЕАЭС 2.3.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075FB19E" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ГФ РБ II 2.6.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2DB8E3" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ФЕАЭС 2.1.6.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709B28D4" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ГФ РБ II 2.6.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7A3133" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ФЕАЭС 2.1.6.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BE1F75" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC9B29B" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FA6BF1A" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="18BD1CDC" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="1092"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2C3CF5" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E2B4922" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD70415" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="008827F9" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.20/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C47C16" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="008827F9" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.10/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA19E27" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C3D214D" w14:textId="7DD5BBBF" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>Микробиологические испытания лекарственных средств растительного происхождения для внутреннего применения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7033465C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B908D9E" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ГФ РБ II 2.6.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4395AA5C" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ФЕАЭС 2.1.6.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB55B98" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ГФ РБ II 5.1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1F2AE2" w14:textId="1388A708" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ФЕАЭС 2.3.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="378AAB0B" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="1076"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61AF937F" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BA47B4" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD0175A" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="008827F9" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.20/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1CCED4" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="008827F9" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008827F9">
+              <w:t>21.10/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305D92B1" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C9923C0" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t xml:space="preserve">Микробиологическая чистoта: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FD68CB" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>- бактериологически</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D16306" w14:textId="09AA311B" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>-бактериоскопически</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD0A509" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="612A87F0" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E582B87" w14:textId="77777777" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D2FF59D" w14:textId="77777777" w:rsidR="009B039B" w:rsidRDefault="009B039B"/>
+    <w:p w14:paraId="66BB5342" w14:textId="77777777" w:rsidR="009B039B" w:rsidRDefault="009B039B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000F6336" w:rsidRPr="002A13BB" w14:paraId="55C11635" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B12EE06" w14:textId="10E1C20A" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13BB">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E495ACE" w14:textId="5819DC5F" w:rsidR="000C0E59" w:rsidRPr="002A13BB" w:rsidRDefault="000C0E59" w:rsidP="000C0E59">
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40421653" w14:textId="3FDDB20E" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425F4631" w14:textId="3704944F" w:rsidR="000F6336" w:rsidRPr="002A13BB" w:rsidRDefault="000F6336" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-94"/>
+              <w:ind w:left="-43" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...12 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2D5A1E" w14:textId="7328124F" w:rsidR="000C0E59" w:rsidRPr="002A13BB" w:rsidRDefault="000C0E59" w:rsidP="000C0E59">
+          <w:p w14:paraId="5C14B00C" w14:textId="45BA70A4" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-94"/>
+              <w:ind w:right="-109"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...15 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B2ABEE" w14:textId="1C802A88" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="000F6336">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79E6FD19" w14:textId="63534CD2" w:rsidR="000C0E59" w:rsidRPr="002A13BB" w:rsidRDefault="000C0E59" w:rsidP="000C0E59">
-[...56 lines deleted...]
-          <w:p w14:paraId="6D1D3C2A" w14:textId="3E7B326B" w:rsidR="000C0E59" w:rsidRPr="002A13BB" w:rsidRDefault="000C0E59" w:rsidP="000C0E59">
+          <w:p w14:paraId="017A8EB3" w14:textId="7BEC6CE8" w:rsidR="000F6336" w:rsidRPr="000F6336" w:rsidRDefault="000F6336" w:rsidP="000F6336">
             <w:pPr>
               <w:ind w:left="34" w:right="-28"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A170C6" w:rsidRPr="002A13BB" w14:paraId="594D1EE7" w14:textId="77777777" w:rsidTr="000D39EE">
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="04A7CE23" w14:textId="77777777" w:rsidTr="009B039B">
         <w:trPr>
-          <w:trHeight w:val="103"/>
+          <w:trHeight w:val="1093"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-          <w:p w14:paraId="30F9423A" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+          </w:tcPr>
+          <w:p w14:paraId="3F99F818" w14:textId="349BBD67" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.32*</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="656E7207" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+              <w:t>1.33*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BCE2B21" w14:textId="77777777" w:rsidR="009B039B" w:rsidRDefault="009B039B" w:rsidP="000F6336">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639AE1BD" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00EE6934" w:rsidRDefault="009B039B" w:rsidP="000F6336">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6934">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CF894A" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37ADE5B1" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-94"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D283D3" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25519989" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Количественное определение:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B17E203" w14:textId="71244540" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-содержание живых клеток L.acidophilus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ke-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C102B1B" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Фармакопейная статья,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1352AB3D" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>нормативный документ производителя на конкретное лекарственное средство</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1406A4" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Нормативный документ по качеству</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFB47BB" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Технические условия на изделия медицинского назначения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4654F1" w14:textId="60DA005C" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>ТНПА и другая</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6336">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C384804" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ЛП-№008332-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662F826A" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B35A92B" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="7A4F9563" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="529"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="799FEBCB" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="591950E8" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRDefault="00A170C6" w:rsidP="001F720D">
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0725BCCA" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715B05D4" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="17E94B20" w14:textId="77777777" w:rsidR="00ED0BE8" w:rsidRPr="002A13BB" w:rsidRDefault="00ED0BE8" w:rsidP="001F720D">
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC8568B" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19ACDF13" w14:textId="47AB08DB" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-содержание живых клеток бифидобактерий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F6A7CF" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="077F8610" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9063BF" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="3D2D5DC3" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF05515" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64FCF1D9" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BFB989E" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="33F1E418" w14:textId="77CDFE09" w:rsidR="00A170C6" w:rsidRPr="00EE6934" w:rsidRDefault="00A170C6" w:rsidP="00ED0BE8">
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D70F56" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1374399A" w14:textId="4246D8BF" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-активность кислотообразования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD276E0" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F5F56C" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6127567A" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="4275C8C8" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22E5D9F9" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66E7F075" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E1AAFF5" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="6BF3B628" w14:textId="77777777" w:rsidR="00ED0BE8" w:rsidRPr="00EE6934" w:rsidRDefault="00ED0BE8" w:rsidP="00ED0BE8">
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B00B1E3" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14B53533" w14:textId="20D50881" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- специфическая активность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C69004" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B3EF4B" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A8F9C8F" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="29FC83FB" w14:textId="77777777" w:rsidTr="000F6336">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25B2C91E" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56DA4682" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DCF337" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="000F6336" w:rsidRDefault="009B039B" w:rsidP="000F6336">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="6217E90D" w14:textId="09C61A14" w:rsidR="00453061" w:rsidRPr="002A13BB" w:rsidRDefault="00453061" w:rsidP="00453061">
+            </w:pPr>
+            <w:r w:rsidRPr="000F6336">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECFD56D" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563B7529" w14:textId="3CEFCD17" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- антагонистическая активность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="420A996F" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569BB1B6" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAD149D" w14:textId="2DFD8276" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ЛП-№008332-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="409946EA" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A548EEF" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+          <w:p w14:paraId="5AA94A8A" w14:textId="5342655C" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.34*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9D640E" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7182BF8E" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00216A90" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="28FC404A" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50143158" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00216A90" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FFBB0DC" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00D768AD" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B5E904" w14:textId="5DBFFFE1" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="009B039B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-агглютинабельность культуры E.coliM-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB91572" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2282489F" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19788BD6" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="5795C0AF" w14:textId="77777777" w:rsidTr="008C0B0D">
+        <w:trPr>
+          <w:trHeight w:val="1619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C891C3C" w14:textId="270DEAA5" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.35*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="430D0F06" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6706423A" w14:textId="7B28C1F7" w:rsidR="009B039B" w:rsidRPr="00216A90" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-43" w:right="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216A90">
+              <w:t>21.20/18.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A62880" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00D768AD" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-109"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подлинность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76279E3B" w14:textId="326C956F" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D768AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- окраска по Грамму</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EE449A" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AADA27D" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГФ РБ II 2.9.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423F3CBF" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ФЕАЭС 2.1.9.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0A5317" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A225BD2" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0186Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33293F30" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ЛП-№008332-РГ-BY</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CABBDD" w14:textId="5069DB3E" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="23"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СОП-ИЛ-018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="55DC6D2C" w14:textId="77777777" w:rsidTr="009B039B">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="664BA156" w14:textId="04550761" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:hanging="108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.36*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DE58F8" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="703B2C13" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="00F85C56">
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Препараты фармацевтические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2107EE73" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-109"/>
+              <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A13BB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Микробиологическая чистота нестерильных лекарственных средств и фармацевтических субстанций:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D654AA4" w14:textId="2BEC153A" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="00F85C56">
+              <w:t>Лекарственные средства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E794F48" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="485368C6" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="009B039B" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-109"/>
+              <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...40 lines deleted...]
-          <w:p w14:paraId="41ED5BDB" w14:textId="3DDE403D" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="00F85C56">
+            </w:pPr>
+            <w:r w:rsidRPr="009B039B">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE384B4" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-109"/>
+              <w:ind w:left="-43" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...99 lines deleted...]
-          <w:p w14:paraId="446A7188" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="001F720D">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4966B77F" w14:textId="42E75A35" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-Контаминация посторонними микроорганизмами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049A4F45" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34DB8AD8" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НД РБ 0399Б-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656A4CD2" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="00973155" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:ind w:left="34" w:right="-28"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EDFAC29" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="142"/>
+              <w:ind w:left="23"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...195 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A170C6" w:rsidRPr="002A13BB" w14:paraId="207D7BEB" w14:textId="77777777" w:rsidTr="00B83013">
+      <w:tr w:rsidR="009B039B" w:rsidRPr="002A13BB" w14:paraId="164927E8" w14:textId="77777777" w:rsidTr="009B039B">
         <w:trPr>
-          <w:trHeight w:val="103"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EA75F41" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+          <w:p w14:paraId="2AF01B41" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:hanging="108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="75FE2A8F" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="001F720D">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5852506C" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD9F6FE" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="009B039B" w:rsidRDefault="009B039B" w:rsidP="009B039B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-94"/>
               <w:textAlignment w:val="baseline"/>
-              <w:rPr>
-[...15 lines deleted...]
-          <w:p w14:paraId="32B3AA29" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
+            </w:pPr>
+            <w:r w:rsidRPr="009B039B">
+              <w:t>21.20/16.036</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E427D5" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-94"/>
+              <w:ind w:left="-43" w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="2268" w:type="dxa"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3193A443" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="00F85C56">
+          <w:p w14:paraId="13D9061A" w14:textId="407C7AC5" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:right="-109"/>
+              <w:ind w:left="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A13BB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-Посторонние микроорганизмы и грибы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08116F1E" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="001F720D">
-[...11 lines deleted...]
-            <w:tcW w:w="1976" w:type="dxa"/>
+          <w:p w14:paraId="07CBC042" w14:textId="77777777" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FE07E09" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="003D4588">
-[...325 lines deleted...]
-          <w:p w14:paraId="4A82714B" w14:textId="77777777" w:rsidR="00A170C6" w:rsidRPr="002A13BB" w:rsidRDefault="00A170C6" w:rsidP="001F720D">
+          <w:p w14:paraId="2E9B48EB" w14:textId="5D705395" w:rsidR="009B039B" w:rsidRPr="002A13BB" w:rsidRDefault="009B039B" w:rsidP="001A62DE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:left="142"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="23"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1914 lines deleted...]
-            <w:r w:rsidRPr="002A13BB">
+            <w:r w:rsidRPr="00973155">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ЛП-№008332-РГ-BY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="149D128C" w14:textId="77777777" w:rsidR="005F3F92" w:rsidRDefault="005F3F92"/>
     <w:p w14:paraId="30702464" w14:textId="77777777" w:rsidR="003D4588" w:rsidRPr="002A13BB" w:rsidRDefault="003D4588" w:rsidP="003D4588">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4868EB3A" w14:textId="77777777" w:rsidR="003947B9" w:rsidRPr="002A13BB" w:rsidRDefault="003947B9" w:rsidP="003947B9">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A13BB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C14F9F1" w14:textId="7663B8DF" w:rsidR="003947B9" w:rsidRPr="002A13BB" w:rsidRDefault="003947B9" w:rsidP="003947B9">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:rPr>
@@ -16272,58 +15887,58 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002B11DC" w:rsidRPr="00592241" w:rsidSect="00CC094B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="454" w:bottom="1134" w:left="1701" w:header="709" w:footer="337" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E7A9AF7" w14:textId="77777777" w:rsidR="00971147" w:rsidRDefault="00971147" w:rsidP="0011070C">
+    <w:p w14:paraId="01CC2C35" w14:textId="77777777" w:rsidR="001B5AF9" w:rsidRDefault="001B5AF9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48DDDE69" w14:textId="77777777" w:rsidR="00971147" w:rsidRDefault="00971147" w:rsidP="0011070C">
+    <w:p w14:paraId="7BE7B650" w14:textId="77777777" w:rsidR="001B5AF9" w:rsidRDefault="001B5AF9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16347,80 +15962,94 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-318" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4714"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2886"/>
+      <w:gridCol w:w="4719"/>
+      <w:gridCol w:w="2153"/>
+      <w:gridCol w:w="2879"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC7FF0" w:rsidRPr="00460ECA" w14:paraId="3D59D490" w14:textId="77777777" w:rsidTr="006A447A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4828" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="56BF1ADF" w14:textId="466ED08A" w:rsidR="00CC7FF0" w:rsidRPr="00460ECA" w:rsidRDefault="00CC7FF0" w:rsidP="002B11DC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:ind w:left="-284" w:firstLine="284"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00460ECA">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
@@ -16675,60 +16304,74 @@
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3A3C632B" w14:textId="77777777" w:rsidR="00CC7FF0" w:rsidRPr="005128B2" w:rsidRDefault="00CC7FF0">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4890" w:type="pct"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4747"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2620"/>
+      <w:gridCol w:w="4750"/>
+      <w:gridCol w:w="2171"/>
+      <w:gridCol w:w="2615"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC7FF0" w:rsidRPr="00460ECA" w14:paraId="0BC646C4" w14:textId="77777777" w:rsidTr="006A447A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4828" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="319E7AB6" w14:textId="3FA0BB4B" w:rsidR="00CC7FF0" w:rsidRPr="00460ECA" w:rsidRDefault="00CC7FF0" w:rsidP="002B11DC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:ind w:left="-284" w:firstLine="284"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00460ECA">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:i/>
               <w:iCs/>
@@ -16965,77 +16608,68 @@
           <w:r w:rsidRPr="00460ECA">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="509592BC" w14:textId="77777777" w:rsidR="00CC7FF0" w:rsidRPr="00CC094B" w:rsidRDefault="00CC7FF0" w:rsidP="00CC094B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713F1310" w14:textId="77777777" w:rsidR="00971147" w:rsidRDefault="00971147" w:rsidP="0011070C">
+    <w:p w14:paraId="546CFA1D" w14:textId="77777777" w:rsidR="001B5AF9" w:rsidRDefault="001B5AF9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CCFF83E" w14:textId="77777777" w:rsidR="00971147" w:rsidRDefault="00971147" w:rsidP="0011070C">
+    <w:p w14:paraId="419DEBE9" w14:textId="77777777" w:rsidR="001B5AF9" w:rsidRDefault="001B5AF9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9923" w:type="dxa"/>
       <w:tblInd w:w="-130" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="816"/>
       <w:gridCol w:w="9107"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC7FF0" w:rsidRPr="00D337DC" w14:paraId="53084CA3" w14:textId="77777777" w:rsidTr="0028029D">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="802" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -17173,59 +16807,50 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>/112 2.5236</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0070ECA6" w14:textId="77777777" w:rsidR="00CC7FF0" w:rsidRPr="00CC094B" w:rsidRDefault="00CC7FF0" w:rsidP="00F952B8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9986" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="9090"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC7FF0" w:rsidRPr="00804957" w14:paraId="3286BF2A" w14:textId="77777777" w:rsidTr="0028029D">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -18811,457 +18436,473 @@
   <w:num w:numId="7" w16cid:durableId="609121981">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="662272044">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="392629083">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="237332125">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1032728890">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="954597394">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="0000581E"/>
     <w:rsid w:val="00006469"/>
     <w:rsid w:val="00011E50"/>
     <w:rsid w:val="00013450"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="000641BE"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00076F23"/>
     <w:rsid w:val="000800C4"/>
     <w:rsid w:val="0008111D"/>
     <w:rsid w:val="00090599"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000C0E59"/>
     <w:rsid w:val="000C1351"/>
     <w:rsid w:val="000C2BAE"/>
     <w:rsid w:val="000D39EE"/>
     <w:rsid w:val="000D40E9"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E19C9"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E405E"/>
     <w:rsid w:val="000E7494"/>
     <w:rsid w:val="000F14D1"/>
     <w:rsid w:val="000F40F1"/>
+    <w:rsid w:val="000F6336"/>
     <w:rsid w:val="000F71FE"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="0011468F"/>
     <w:rsid w:val="0011577B"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="001212A0"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="0012287A"/>
     <w:rsid w:val="001259ED"/>
     <w:rsid w:val="00130D4B"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00132D22"/>
     <w:rsid w:val="00135C2E"/>
     <w:rsid w:val="00136946"/>
     <w:rsid w:val="00150566"/>
     <w:rsid w:val="00151BC3"/>
     <w:rsid w:val="0015286E"/>
     <w:rsid w:val="00157203"/>
     <w:rsid w:val="0015781C"/>
     <w:rsid w:val="0016191F"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00164A03"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="00194FBD"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A62DE"/>
     <w:rsid w:val="001B04F2"/>
     <w:rsid w:val="001B2098"/>
+    <w:rsid w:val="001B5AF9"/>
     <w:rsid w:val="001E6695"/>
     <w:rsid w:val="001F47B0"/>
     <w:rsid w:val="001F6A15"/>
     <w:rsid w:val="001F720D"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="00201E85"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00210462"/>
     <w:rsid w:val="00210F75"/>
     <w:rsid w:val="00213753"/>
     <w:rsid w:val="0021553B"/>
+    <w:rsid w:val="00216A90"/>
     <w:rsid w:val="002276B3"/>
     <w:rsid w:val="00234952"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="00260793"/>
     <w:rsid w:val="0027030D"/>
-    <w:rsid w:val="00277189"/>
     <w:rsid w:val="0028029D"/>
     <w:rsid w:val="00287275"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002A13BB"/>
     <w:rsid w:val="002B11DC"/>
     <w:rsid w:val="002B547B"/>
     <w:rsid w:val="002B7AB2"/>
     <w:rsid w:val="002C259E"/>
     <w:rsid w:val="002C3385"/>
     <w:rsid w:val="002C3F85"/>
     <w:rsid w:val="002F3043"/>
     <w:rsid w:val="002F4A35"/>
     <w:rsid w:val="002F4E0B"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003247C4"/>
     <w:rsid w:val="00334C35"/>
     <w:rsid w:val="00337570"/>
     <w:rsid w:val="00340835"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00371932"/>
     <w:rsid w:val="00385730"/>
     <w:rsid w:val="003947B9"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A1E0A"/>
     <w:rsid w:val="003B51FE"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C6F0E"/>
     <w:rsid w:val="003D4588"/>
     <w:rsid w:val="003E0B95"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E5EE5"/>
     <w:rsid w:val="003E5FFD"/>
     <w:rsid w:val="003E65DB"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004057AD"/>
     <w:rsid w:val="00421AD7"/>
     <w:rsid w:val="00421FD0"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00443826"/>
     <w:rsid w:val="00452C96"/>
     <w:rsid w:val="00453061"/>
     <w:rsid w:val="00474146"/>
     <w:rsid w:val="0048300B"/>
     <w:rsid w:val="00487735"/>
     <w:rsid w:val="004A04AC"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004B489A"/>
     <w:rsid w:val="004B600C"/>
     <w:rsid w:val="004C132B"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004C681B"/>
     <w:rsid w:val="004D413B"/>
     <w:rsid w:val="004D6099"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F688E"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00532889"/>
     <w:rsid w:val="005368E6"/>
     <w:rsid w:val="00537401"/>
     <w:rsid w:val="005566AA"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00566CDD"/>
     <w:rsid w:val="00571FC4"/>
     <w:rsid w:val="00576AEA"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="00594D20"/>
     <w:rsid w:val="005A1773"/>
     <w:rsid w:val="005B3277"/>
     <w:rsid w:val="005C27D6"/>
     <w:rsid w:val="005C39B0"/>
     <w:rsid w:val="005C7597"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E3E29"/>
     <w:rsid w:val="005E4317"/>
     <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="005F3F92"/>
     <w:rsid w:val="005F4D31"/>
     <w:rsid w:val="00602206"/>
     <w:rsid w:val="0061557C"/>
     <w:rsid w:val="00621CA3"/>
+    <w:rsid w:val="006342D9"/>
     <w:rsid w:val="00637CBB"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00685D05"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A447A"/>
     <w:rsid w:val="006A57B2"/>
     <w:rsid w:val="006B528B"/>
     <w:rsid w:val="006C1041"/>
     <w:rsid w:val="006C4162"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F197F"/>
     <w:rsid w:val="007001D1"/>
     <w:rsid w:val="00711D1C"/>
     <w:rsid w:val="00720E68"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="00732131"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="007437C5"/>
     <w:rsid w:val="007466B3"/>
     <w:rsid w:val="00754981"/>
     <w:rsid w:val="00760C59"/>
     <w:rsid w:val="00767DC5"/>
     <w:rsid w:val="0077799E"/>
     <w:rsid w:val="00783690"/>
     <w:rsid w:val="00783A90"/>
     <w:rsid w:val="00793BEA"/>
     <w:rsid w:val="007A2372"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C6C37"/>
     <w:rsid w:val="007C796F"/>
     <w:rsid w:val="007D0598"/>
     <w:rsid w:val="007D3F09"/>
     <w:rsid w:val="007E0A08"/>
     <w:rsid w:val="007E0BD3"/>
     <w:rsid w:val="007F7E7D"/>
     <w:rsid w:val="007F7F45"/>
     <w:rsid w:val="00802AF2"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00811D28"/>
     <w:rsid w:val="008129A1"/>
     <w:rsid w:val="00817920"/>
     <w:rsid w:val="00837EDD"/>
     <w:rsid w:val="00847165"/>
     <w:rsid w:val="0085232B"/>
     <w:rsid w:val="00852685"/>
     <w:rsid w:val="00854D47"/>
+    <w:rsid w:val="00862484"/>
     <w:rsid w:val="00865CB1"/>
     <w:rsid w:val="00867002"/>
     <w:rsid w:val="00867B7F"/>
     <w:rsid w:val="00873C3E"/>
     <w:rsid w:val="00875B93"/>
     <w:rsid w:val="00877224"/>
+    <w:rsid w:val="008827F9"/>
     <w:rsid w:val="00884209"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="0089075F"/>
     <w:rsid w:val="00895AAF"/>
     <w:rsid w:val="008978BB"/>
     <w:rsid w:val="008B3263"/>
     <w:rsid w:val="008B3D90"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7D7D"/>
     <w:rsid w:val="008E26C0"/>
     <w:rsid w:val="008E6667"/>
     <w:rsid w:val="00915AF9"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="009243B1"/>
     <w:rsid w:val="00931AED"/>
     <w:rsid w:val="0093411B"/>
     <w:rsid w:val="009402D6"/>
     <w:rsid w:val="0095009D"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00954545"/>
     <w:rsid w:val="00971147"/>
     <w:rsid w:val="009757BA"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A6B45"/>
+    <w:rsid w:val="009B039B"/>
     <w:rsid w:val="009B4B4F"/>
     <w:rsid w:val="009B4C08"/>
     <w:rsid w:val="009C5D0A"/>
     <w:rsid w:val="009D2EE3"/>
     <w:rsid w:val="009D4CD5"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E2C22"/>
     <w:rsid w:val="009E4AA7"/>
     <w:rsid w:val="009E4BD4"/>
     <w:rsid w:val="009E5D4E"/>
     <w:rsid w:val="009F489C"/>
     <w:rsid w:val="009F656A"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0177B"/>
     <w:rsid w:val="00A04C42"/>
     <w:rsid w:val="00A170C6"/>
     <w:rsid w:val="00A17F65"/>
     <w:rsid w:val="00A35944"/>
     <w:rsid w:val="00A36D2B"/>
+    <w:rsid w:val="00A44500"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A6297A"/>
     <w:rsid w:val="00A66ED5"/>
     <w:rsid w:val="00A67818"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A925D7"/>
     <w:rsid w:val="00A955B1"/>
     <w:rsid w:val="00AA058D"/>
     <w:rsid w:val="00AA09C1"/>
     <w:rsid w:val="00AA431E"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AD4EED"/>
     <w:rsid w:val="00AD69D1"/>
     <w:rsid w:val="00AE44C5"/>
     <w:rsid w:val="00AE7868"/>
     <w:rsid w:val="00B02103"/>
+    <w:rsid w:val="00B03802"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B32933"/>
+    <w:rsid w:val="00B357A9"/>
     <w:rsid w:val="00B364C3"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B716BA"/>
     <w:rsid w:val="00B74032"/>
     <w:rsid w:val="00B82E68"/>
     <w:rsid w:val="00B83013"/>
     <w:rsid w:val="00B93BE1"/>
     <w:rsid w:val="00B9771F"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BD09C8"/>
     <w:rsid w:val="00BD3C2F"/>
     <w:rsid w:val="00BD6524"/>
     <w:rsid w:val="00C004DE"/>
     <w:rsid w:val="00C07BB3"/>
     <w:rsid w:val="00C50717"/>
     <w:rsid w:val="00C52D1E"/>
+    <w:rsid w:val="00C56602"/>
     <w:rsid w:val="00C6126D"/>
     <w:rsid w:val="00C61966"/>
     <w:rsid w:val="00C6418F"/>
     <w:rsid w:val="00C71FC8"/>
     <w:rsid w:val="00C72DDD"/>
     <w:rsid w:val="00C817B7"/>
     <w:rsid w:val="00C907DD"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB4AD3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7FF0"/>
     <w:rsid w:val="00CD3CAD"/>
     <w:rsid w:val="00CD6C1B"/>
     <w:rsid w:val="00CE12ED"/>
     <w:rsid w:val="00CE1DAD"/>
     <w:rsid w:val="00CE472F"/>
     <w:rsid w:val="00CE589B"/>
     <w:rsid w:val="00CF2AA6"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00CF79B0"/>
     <w:rsid w:val="00D013FF"/>
     <w:rsid w:val="00D0240E"/>
     <w:rsid w:val="00D036C0"/>
+    <w:rsid w:val="00D103AD"/>
     <w:rsid w:val="00D1052D"/>
     <w:rsid w:val="00D14100"/>
     <w:rsid w:val="00D162C2"/>
     <w:rsid w:val="00D21A71"/>
     <w:rsid w:val="00D245A2"/>
     <w:rsid w:val="00D25775"/>
     <w:rsid w:val="00D45C2E"/>
     <w:rsid w:val="00D461A4"/>
     <w:rsid w:val="00D472C2"/>
     <w:rsid w:val="00D51F2B"/>
     <w:rsid w:val="00D54A3E"/>
     <w:rsid w:val="00D742DB"/>
     <w:rsid w:val="00D75461"/>
     <w:rsid w:val="00D813EE"/>
     <w:rsid w:val="00D831C3"/>
     <w:rsid w:val="00D853A3"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA76FF"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7B11"/>
     <w:rsid w:val="00DC1C78"/>
     <w:rsid w:val="00DC4DBC"/>
     <w:rsid w:val="00DE08CF"/>
+    <w:rsid w:val="00DE551B"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DE7897"/>
     <w:rsid w:val="00DF10C6"/>
     <w:rsid w:val="00DF30A3"/>
     <w:rsid w:val="00DF70B6"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E0361C"/>
     <w:rsid w:val="00E33975"/>
     <w:rsid w:val="00E36A26"/>
     <w:rsid w:val="00E461E4"/>
     <w:rsid w:val="00E46373"/>
     <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E563D2"/>
     <w:rsid w:val="00E57D37"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E820D5"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E931C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00E96515"/>
     <w:rsid w:val="00EA638D"/>
     <w:rsid w:val="00EB6254"/>
     <w:rsid w:val="00ED05EC"/>
     <w:rsid w:val="00ED0ACB"/>
     <w:rsid w:val="00ED0BE8"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED1F8E"/>
     <w:rsid w:val="00EE5950"/>
     <w:rsid w:val="00EE6934"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF19F3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00EF7922"/>
     <w:rsid w:val="00F16FC4"/>
     <w:rsid w:val="00F173D8"/>
     <w:rsid w:val="00F17CEE"/>
     <w:rsid w:val="00F24466"/>
-    <w:rsid w:val="00F324E4"/>
     <w:rsid w:val="00F40AFD"/>
     <w:rsid w:val="00F451C4"/>
     <w:rsid w:val="00F45B23"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F51CCB"/>
     <w:rsid w:val="00F60437"/>
     <w:rsid w:val="00F6299D"/>
     <w:rsid w:val="00F7581C"/>
     <w:rsid w:val="00F76439"/>
     <w:rsid w:val="00F76A41"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F85C56"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F952B8"/>
     <w:rsid w:val="00FB04A5"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FD238F"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF0EF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
@@ -20964,58 +20605,66 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42BA82EF66B149C19C9CA68E93C1B9D8"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A52CBBA-CB95-4649-8D0C-2D9A6B7D4BE5}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -21260,157 +20909,160 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="00042306"/>
     <w:rsid w:val="000F059A"/>
     <w:rsid w:val="00126EE1"/>
     <w:rsid w:val="00190016"/>
     <w:rsid w:val="001F47B0"/>
     <w:rsid w:val="0022264F"/>
     <w:rsid w:val="002710F7"/>
-    <w:rsid w:val="00277189"/>
     <w:rsid w:val="00293B36"/>
     <w:rsid w:val="00295513"/>
     <w:rsid w:val="002E6FAC"/>
     <w:rsid w:val="003247C4"/>
     <w:rsid w:val="00333A58"/>
     <w:rsid w:val="003449A1"/>
     <w:rsid w:val="003D06D2"/>
     <w:rsid w:val="004509DB"/>
     <w:rsid w:val="0045211D"/>
     <w:rsid w:val="004A3A30"/>
+    <w:rsid w:val="004B22E6"/>
     <w:rsid w:val="004D31C5"/>
     <w:rsid w:val="00501446"/>
     <w:rsid w:val="00565C0A"/>
     <w:rsid w:val="0056750B"/>
     <w:rsid w:val="005B6CBE"/>
     <w:rsid w:val="00692E52"/>
     <w:rsid w:val="006A2CE8"/>
     <w:rsid w:val="006B528B"/>
     <w:rsid w:val="007A0607"/>
     <w:rsid w:val="007A320A"/>
     <w:rsid w:val="007B66AB"/>
     <w:rsid w:val="007B688B"/>
     <w:rsid w:val="007F045D"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00845DA0"/>
     <w:rsid w:val="00857039"/>
     <w:rsid w:val="008978BB"/>
     <w:rsid w:val="008B2562"/>
     <w:rsid w:val="008B3263"/>
     <w:rsid w:val="00900C21"/>
     <w:rsid w:val="00941AD2"/>
     <w:rsid w:val="009565E2"/>
     <w:rsid w:val="009757BA"/>
     <w:rsid w:val="009B374E"/>
     <w:rsid w:val="009E3D32"/>
     <w:rsid w:val="00A23283"/>
     <w:rsid w:val="00A2656C"/>
+    <w:rsid w:val="00A44500"/>
     <w:rsid w:val="00AA302E"/>
     <w:rsid w:val="00B4435A"/>
     <w:rsid w:val="00B502A9"/>
     <w:rsid w:val="00B927B6"/>
     <w:rsid w:val="00BD09C8"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C63A35"/>
     <w:rsid w:val="00CA36D3"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00D245A2"/>
     <w:rsid w:val="00D27DB7"/>
     <w:rsid w:val="00D90D13"/>
+    <w:rsid w:val="00DE551B"/>
     <w:rsid w:val="00DF3ABE"/>
     <w:rsid w:val="00E61EA7"/>
     <w:rsid w:val="00EE5950"/>
     <w:rsid w:val="00F17CEE"/>
     <w:rsid w:val="00F201D4"/>
     <w:rsid w:val="00F36062"/>
     <w:rsid w:val="00F94BD6"/>
     <w:rsid w:val="00FD58DC"/>
+    <w:rsid w:val="00FE3A58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -22221,71 +21873,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C1766FB-2DB5-490D-ADBD-8F6BAD104AD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9446</Characters>
+  <Pages>7</Pages>
+  <Words>1790</Words>
+  <Characters>10205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11081</CharactersWithSpaces>
+  <CharactersWithSpaces>11972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>