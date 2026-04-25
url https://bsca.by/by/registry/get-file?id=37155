--- v0 (2025-11-04)
+++ v1 (2026-04-25)
@@ -1,11771 +1,22754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="af2"/>
         <w:tblW w:w="4798" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5770"/>
-        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="5576"/>
+        <w:gridCol w:w="3673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00740CD2" w:rsidRPr="009C526C" w14:paraId="26FF52C1" w14:textId="77777777" w:rsidTr="009C526C">
+      <w:tr w:rsidR="00C96A95" w14:paraId="21C58B21" w14:textId="77777777" w:rsidTr="00C96A95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5731" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B27BDF3" w14:textId="77777777" w:rsidR="00740CD2" w:rsidRPr="009C526C" w:rsidRDefault="00740CD2" w:rsidP="009C526C">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="193A3093" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00FD77D3">
+            <w:pPr>
+              <w:pStyle w:val="4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3725" w:type="dxa"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EAEE7CC" w14:textId="77777777" w:rsidR="00740CD2" w:rsidRPr="009C526C" w:rsidRDefault="00740CD2" w:rsidP="009C526C">
+          </w:tcPr>
+          <w:p w14:paraId="16F5440B" w14:textId="419DBDDE" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00C96A95">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C526C">
-[...35 lines deleted...]
-              <w:pStyle w:val="38"/>
+            <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Приложение №</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1361782426"/>
+                <w:placeholder>
+                  <w:docPart w:val="F49D4D7A61C94A6CBA2683B3EEDF08C8"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w14:paraId="52B70589" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32773A7E" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68685492" w14:textId="347E9782" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">к аттестату аккредитации </w:t>
-[...14 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve">к аттестату аккредитации </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00204777" w14:paraId="40777B8F" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="525C4B56" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3725" w:type="dxa"/>
-            <w:hideMark/>
-[...43 lines deleted...]
-          <w:p w14:paraId="551CED53" w14:textId="77777777" w:rsidR="00740CD2" w:rsidRPr="009C526C" w:rsidRDefault="00740CD2" w:rsidP="009C526C">
+          </w:tcPr>
+          <w:p w14:paraId="50214CAD" w14:textId="5537B4D8" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...27 lines deleted...]
-              <w:pStyle w:val="38"/>
+            <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ BY/112 </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Calibri"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1605572758"/>
+                <w:placeholder>
+                  <w:docPart w:val="B884F5599C2247669D17719A7F7881D1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C96A95">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>2.5235</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00204777" w14:paraId="1B5360D4" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42CC03D3" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7017E69F" w14:textId="35AEA7DC" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00C96A95">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>от 1</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="778922166"/>
+                <w:placeholder>
+                  <w:docPart w:val="CE49E33F1C2740ADBB93348CD0A04E39"/>
+                </w:placeholder>
+                <w:date w:fullDate="2020-10-16T00:00:00Z">
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="ru-RU"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>16.10.2020</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00204777" w14:paraId="097B4A9A" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="68B671D1" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...36 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3725" w:type="dxa"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4400ACC4" w14:textId="77777777" w:rsidR="00740CD2" w:rsidRPr="009C526C" w:rsidRDefault="00740CD2" w:rsidP="009C526C">
+          </w:tcPr>
+          <w:p w14:paraId="2C3D431B" w14:textId="104BD938" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C526C">
-[...35 lines deleted...]
-              <w:pStyle w:val="38"/>
+            <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">на бланке № </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1848700189"/>
+                <w:placeholder>
+                  <w:docPart w:val="054AD09DDAE1453BAA8518866C46F892"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A0063E">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00204777" w14:paraId="3DE6A1D3" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59E99A49" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009C526C">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6350BB13" w14:textId="3CBAF359" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00C96A95">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> листах</w:t>
-[...29 lines deleted...]
-              <w:pStyle w:val="38"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009C526C">
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>редакция 0</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">а </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1530027058"/>
+                <w:placeholder>
+                  <w:docPart w:val="3E63C26128754E2D806200FB389D99B6"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003409D9">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>8</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>листах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00204777" w14:paraId="26F21C5F" w14:textId="77777777" w:rsidTr="00C96A95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5731" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53DB0347" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00204777" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA39D38" w14:textId="6F994AB2" w:rsidR="00C96A95" w:rsidRPr="00A0063E" w:rsidRDefault="00C96A95" w:rsidP="00162213">
+            <w:pPr>
+              <w:pStyle w:val="38"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0063E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">едакция </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1363401833"/>
+                <w:placeholder>
+                  <w:docPart w:val="142A4D90AC8B46C4B51CBFF0812B220D"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E22A5E">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>0</w:t>
+                </w:r>
+                <w:r w:rsidR="00A144A2">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1320B136" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00EB6F7D" w:rsidRDefault="00EB6F7D" w:rsidP="00EB6F7D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9731" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9731"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00750565" w:rsidRPr="00701135" w14:paraId="766AD601" w14:textId="77777777" w:rsidTr="00E22A5E">
+        <w:trPr>
+          <w:trHeight w:val="276"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9731" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC43EFE" w14:textId="77777777" w:rsidR="00C62C68" w:rsidRPr="00701135" w:rsidRDefault="00C62C68" w:rsidP="003A7C1A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D71B184" w14:textId="44A2789E" w:rsidR="00C96A95" w:rsidRPr="001A1736" w:rsidRDefault="00FC0729" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701135">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ОБЛАСТ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22A5E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ь</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701135">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00701135">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АККРЕДИТАЦИИ </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD626A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="39"/>
+                  <w:bCs/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:id w:val="1876122450"/>
+                <w:placeholder>
+                  <w:docPart w:val="9CC24A06769745589D3C3628B7B3DBB2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd MMMM yyyy 'года'"/>
+                  <w:lid w:val="ru-RU"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="a0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00560B5B" w:rsidRPr="009F667E">
+                  <w:rPr>
+                    <w:rStyle w:val="afe"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00560B5B">
+                  <w:rPr>
+                    <w:rStyle w:val="afe"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> __________</w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r w:rsidR="00560B5B">
+                  <w:rPr>
+                    <w:rStyle w:val="afe"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>_._</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r w:rsidR="00560B5B">
+                  <w:rPr>
+                    <w:rStyle w:val="afe"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00560B5B" w:rsidRPr="009F667E">
+                  <w:rPr>
+                    <w:rStyle w:val="afe"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>_ года</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="65998B10" w14:textId="77777777" w:rsidR="00E22A5E" w:rsidRDefault="00E22A5E" w:rsidP="00E22A5E">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7274CA5B" w14:textId="39D61968" w:rsidR="00C96A95" w:rsidRPr="00BD626A" w:rsidRDefault="00E22A5E" w:rsidP="00E22A5E">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96A95" w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>роизводственной лаборатории производственного филиала</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058405DD" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00BD626A" w:rsidRDefault="00C96A95" w:rsidP="00E22A5E">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>открытого акционерного общества «Савушкин продукт» в г. Иваново</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3629A34F" w14:textId="34E1AC0E" w:rsidR="00750565" w:rsidRPr="00701135" w:rsidRDefault="00C96A95" w:rsidP="00E22A5E">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">открытого </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>акционерного  общества</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Савушкин  продукт</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78AAC4D5" w14:textId="38E095B8" w:rsidR="003E26A2" w:rsidRDefault="003E26A2" w:rsidP="001A1736">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-        <w:ind w:left="5245"/>
+        <w:pStyle w:val="af5"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...126 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="FontStyle37"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="10213" w:type="dxa"/>
+        <w:tblInd w:w="-466" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="689"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="1396"/>
+        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6F7D" w:rsidRPr="00062423" w14:paraId="554BEE7D" w14:textId="77777777" w:rsidTr="00664E95">
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00340A09" w14:paraId="079370C1" w14:textId="77777777" w:rsidTr="002C2733">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="689" w:type="dxa"/>
+            <w:tcW w:w="740" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A948BE" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00062423" w:rsidRDefault="00EB6F7D" w:rsidP="00B35C5A">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="1C6CF820" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00062423">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73586761" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00062423" w:rsidRDefault="00EB6F7D" w:rsidP="00B35C5A">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="1B77AF74" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5992C816" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00062423">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F12D0C0" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2183" w:type="dxa"/>
+          <w:p w14:paraId="3FDF5102" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3561A1F9" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00062423" w:rsidRDefault="00EB6F7D" w:rsidP="00B35C5A">
-[...1 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="75338BEC" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00062423">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8F94EF" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00062423" w:rsidRDefault="00EB6F7D" w:rsidP="00B35C5A">
-[...33 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="558BC08A" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...15 lines deleted...]
-            <w:tcW w:w="2183" w:type="dxa"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="504CFE47" w14:textId="77777777" w:rsidR="00EB6F7D" w:rsidRPr="00062423" w:rsidRDefault="00EB6F7D" w:rsidP="00B35C5A">
-[...17 lines deleted...]
-              <w:widowControl w:val="0"/>
+          <w:p w14:paraId="6D6645DF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00B20F86" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образец</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20F86">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="48F0FA1E" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E594F71" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="034965CA" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D2B1A7" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF62125" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F62723D" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC57A49" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="3604B513" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10213" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB82232" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00E22A5E" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E22A5E">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Советская 102, 225800, г. Иваново, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E22A5E">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Брестская  область</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D57491" w:rsidRPr="00514D25" w14:paraId="19A37D78" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="1515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA37CBB" w14:textId="59703E5F" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F5022D" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00C03CCA" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C03CCA">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Молоко коровье сырое,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596155EF" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">молоко обезжиренное –сырье, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="062A86A6" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="003C1F14" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сливки-сырье, сыворотка молочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="287C3319" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC100AD" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A43C855" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проб</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и подготовка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проб </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>анализу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45695CC4" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00BD626A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН утв. Постановлением Министерства здравоохранения Республики Беларусь № 52 от 21.06.2013, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761896A7" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00BD626A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28588180" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00BD626A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1598-2006</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="666CD680" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00BD626A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="786DE5E1" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00BD626A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2277-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2B18F2D5" w14:textId="0C35B735" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD626A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7728A639" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="003C0EFF" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0EFF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C0EFF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>707-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6D7DD888" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13928-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE8D4F7" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26809.1-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6EA8CF01" w14:textId="2A67B762" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.1,2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1A58F7" w14:textId="292F9D49" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32901-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2014  п.5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,п.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D3E275" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1036-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D57491" w:rsidRPr="00514D25" w14:paraId="1292413A" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="3502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30112BB4" w14:textId="689BD553" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC65A54" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D841C5C" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3040D914" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D49E12" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Органолептические показатели: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C0EF27" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-внешний вид и цвет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A3AA79" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>консистенция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECFAECF" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-запах и вкус</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107226A6" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="064173EB" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00514D25" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F231473" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 7.2, п.7.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD43594" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2277-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 7.2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B183247" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ РБ 100098867.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4D9A85" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>119-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2001  п.3.2.1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2DBA27" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003170E3">
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10098867. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>179-2005</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4B6233" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003170E3">
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100098867. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>356-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 2.1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46033E48" w14:textId="77777777" w:rsidR="00D57491" w:rsidRPr="00486C8A" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003170E3">
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100098867. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>221-2007</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618FF789" w14:textId="77777777" w:rsidR="00D57491" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486C8A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003170E3">
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 200030514. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>245-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05791E76" w14:textId="0B8FA350" w:rsidR="00D57491" w:rsidRPr="001A1736" w:rsidRDefault="00D57491" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>200030514</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>307-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A1736">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="0D58091A" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FDD15EE" w14:textId="76C734E3" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9F065B" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="003C1F14" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C3A20F" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C05A701" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/29.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262CDA7D" w14:textId="77777777" w:rsidR="00BD626A" w:rsidRPr="00514D25" w:rsidRDefault="00BD626A" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21C6BA5E" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Температура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E49139" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA43969" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="363B34CE" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26754-85</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="18659D80" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="794724FF" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0561D682" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="156EE536" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5C13FE" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1977ED23" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="009A142A" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D126D7" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ACBD8C0" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="009A142A" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="59116FA1" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39635661" w14:textId="341BC038" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F597F0" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C1F14">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Молоко коровье </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сырое,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D29DB8" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">молоко обезжиренное –сырье, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F952EB" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="003C1F14" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сливки из коровьего молока, сыворотка молочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BEEC840" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.031</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72853901" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00AB1712" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BE8E1EE" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3030705B" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D532781" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6DFD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СанПиН и ГН утв. Постановлением Министерства здравоохранения Республи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ки Беларусь № 52 от 21.06.2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1F4E8B" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="00230759">
+            <w:pPr>
+              <w:ind w:right="-133"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E14D354" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1598-2006</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2FFC3D7F" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7ACFEDE6" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2277-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="15E69CAC" w14:textId="03C232FD" w:rsidR="00C96A95" w:rsidRPr="005E6DFD" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B153F96" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3625-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093533D0" w14:textId="48E604A8" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="1207546A" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CF44EC1" w14:textId="0FEE7A2D" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137DFEBC" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="003C1F14" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63A223BF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E425218" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3154384A" w14:textId="01B155D8" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="00D57491">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Титруемая к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ислотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070032FF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="005E6DFD" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB11863" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3624-92</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0146D5" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="50E873F1" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59653AAE" w14:textId="313D55B5" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="002C2733">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8906EC" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72DB39D0" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15204426" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11E3190F" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50451137" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B250BD" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47D00966" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-90</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13056460" w14:textId="1438897F" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00A879FF" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="1E2E9DBA" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26FB35B7" w14:textId="40884D6C" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E487BEF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DC73A1F" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/12.042</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0D76E1" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBCE68E" w14:textId="5EA6C62C" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="00D57491">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Степень чистоты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28E5BA24" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1022C7C7" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8218-89</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2156E8D3" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="3E2BF25A" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D65AF73" w14:textId="00E99A6F" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4108C889" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0902100E" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2EAC39" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C91D6F5" w14:textId="2223D415" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F03D15" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286444CB" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BDC25A2" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23327-98</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="279C9C7B" w14:textId="0F0F204F" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="63C54684" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FD2E1A" w14:textId="645F2BB4" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29DE7942" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56DE9C56" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35207465" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F43B2D" w14:textId="08984B99" w:rsidR="00661F82" w:rsidRPr="00617390" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8F1199" w14:textId="2D76E8C6" w:rsidR="00661F82" w:rsidRPr="00617390" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.037</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37AECCD1" w14:textId="77777777" w:rsidR="00661F82" w:rsidRPr="00617390" w:rsidRDefault="00661F82" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391E28C6" w14:textId="6312D923" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24BD3A94" w14:textId="77777777" w:rsidR="00661F82" w:rsidRPr="00617390" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Расчетный показатель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550F04DA" w14:textId="7697E2AD" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массовая доля сухого обезжиренного молочного остатка (СОМО) (показатели, необходимые для проведения расчета и определяемые </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>инструменталь-ными</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> методами: массовая доля сухого вещества, массовая доля жира).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C39FFA1" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18109490" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3626-73</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F202051" w14:textId="25CBBF9A" w:rsidR="00C96A95" w:rsidRPr="00617390" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00661F82" w:rsidRPr="00617390">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2.4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E7C6D4" w14:textId="77777777" w:rsidR="00661F82" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-90</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62F73637" w14:textId="16C38D9B" w:rsidR="00661F82" w:rsidRPr="00A144A2" w:rsidRDefault="00661F82" w:rsidP="00661F82">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E84B29F" w14:textId="52573C3B" w:rsidR="00C96A95" w:rsidRPr="00A144A2" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="697A45D8" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="222F1E1B" w14:textId="0AE7E585" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04A2B7B8" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="716ED360" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43AFF94B" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50FB8FFB" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массовая доля сухих веществ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DCF72F0" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A794A75" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3626-73</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2A7294" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00661F82" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00661F82">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="35707F11" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D66483" w14:textId="6F14F023" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45DA9E6D" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EFC9536" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/12.042</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF51BBF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58365437" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Эффективность пастеризации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37499620" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1122CB" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3623-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="6BD198CC" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02588CDC" w14:textId="60AB15E1" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A2074F8" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A34058A" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C57FDC" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BC6F701" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ингибирующи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>е вещества, включая антибиотики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFEEAA2" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="407C19B3" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23454-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F2C17D" w14:textId="2247EA97" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F5D3F8" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="1CC82D4D" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="1635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65859E4F" w14:textId="44D84465" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52172C7E" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E12B7E9" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F265331" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C5247B5" w14:textId="2E6EDF51" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B95BA7B" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A1FBE5A" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED648F9" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBA8731" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E1640D" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96A95" w:rsidRPr="00514D25" w14:paraId="4DB8EB06" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="837"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4995F940" w14:textId="54BAF4EA" w:rsidR="00C96A95" w:rsidRPr="00514D25" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A54015">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1987D6E2" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00D770B6" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B4B4C49" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62BA3820" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D0818E4" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0EBAF3" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075EF7B3" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062539B6" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EAFCE4B" w14:textId="6F09AA6C" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5989D123" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="001A3B9C" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="172906E8" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRPr="00CC1F46" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     п.4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFAA7EF" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB9AF54" w14:textId="77777777" w:rsidR="00C96A95" w:rsidRDefault="00C96A95" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A093165" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="318438B3" w14:textId="77777777" w:rsidTr="002C54F0">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BF62D9" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="743FE94F" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00D770B6" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E66AAB" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C96FC68" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="005F4A44" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="775E1D43" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70957A5D" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="002C54F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="7C5CBAAB" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D1E45" w14:textId="5362578C" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66BA3251" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C1F14">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Молоко коровье </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сырое,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10294996" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">молоко обезжиренное –сырье, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A1F15C8" w14:textId="1AF8B225" w:rsidR="00EA19B6" w:rsidRPr="00D770B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сливки из коровьего молока, сыворотка молочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="759375E4" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351E9CAC" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="726D3B16" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Остаточное количество антибиотиков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6380BB91" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- пенициллин;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA89E30" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>тетрациклиновая группа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC98296" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>хлорамфеникол (левомицетин);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7822755C" w14:textId="60DBED8A" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- стрептомицин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB4725B" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6DFD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СанПиН и ГН утв. Постановлением Министерства здравоохранения Республи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ки Беларусь № 52 от 21.06.2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78940251" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00514D25" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:ind w:right="-133"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлением  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6129E7F7" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1598-2006</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1FB4E964" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7A6A6210" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2277-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CA23044" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="001A3B9C" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFD48D3" w14:textId="35227573" w:rsidR="00EA19B6" w:rsidRPr="001A3B9C" w:rsidRDefault="00EA19B6" w:rsidP="001A4F06">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6DFD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDFB0F9" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32219-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4F9536FE" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CC1F46">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32254-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2A6B95C0" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="1D9E6297" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C721CBF" w14:textId="7F9814DA" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C59126" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00D770B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="065E1668" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628E3EB7" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0608CF65" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Остаточное количество антибиотиков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460A78C6" w14:textId="5C604272" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- пенициллин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC82185" w14:textId="7E0C6596" w:rsidR="00EA19B6" w:rsidRPr="001A3B9C" w:rsidRDefault="00EA19B6" w:rsidP="001A4F06">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABA99C7" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F3C5C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31502-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="33AA0C15" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="1B6FDA09" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39791F6F" w14:textId="5FFA114A" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B7BEA3" w14:textId="634750A6" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Молоко коровье сырое, молоко обезжиренное - сырье, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021960D7" w14:textId="098FE03F" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сливки- сырье, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22A4C1B1" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A775E0" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A59BB0A" w14:textId="73E1EA86" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="00EA19B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Активность щелочной фосфатазы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="522552F6" w14:textId="78792CB7" w:rsidR="00EA19B6" w:rsidRPr="00CC1F46" w:rsidRDefault="00EA19B6" w:rsidP="001A4F06">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEC9728" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00364155" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11816-1-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="5E3A84A2" w14:textId="77777777" w:rsidTr="008C7963">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D0C5287" w14:textId="0F76D076" w:rsidR="00EA19B6" w:rsidRPr="003F3C5C" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6D4EB" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00C13371" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E306FA" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="001C0620" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0620">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8F62DC" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="001C0620" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0620">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D07B0C" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00C13371" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E0D6621" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="001C0620" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общее количество микроорганизмов -количество микроорганизмов при 30 ºС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4313F9F9" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00C13371" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70699434" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4833-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1D678B6D" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285C83BB" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00365A14" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D1EB3F" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="00C13371" w:rsidRDefault="00EA19B6" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA19B6" w:rsidRPr="00514D25" w14:paraId="5C958049" w14:textId="77777777" w:rsidTr="008C7963">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="674EA821" w14:textId="4E71487B" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F94D57A" w14:textId="436360CC" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="00FD77D3">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BCE7AD8" w14:textId="0272E598" w:rsidR="00EA19B6" w:rsidRPr="006B06EE" w:rsidRDefault="00EA19B6" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F41F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4B7BEC" w14:textId="0CDEAF72" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="007F41F7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Активная кислотность</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DDE333" w14:textId="37BF5D19" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="006B06EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF5A1E8" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRPr="005F4A44" w:rsidRDefault="00EA19B6" w:rsidP="006B06EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26781-85</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="50620CE5" w14:textId="4D511D25" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="006B06EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31978-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B06EE" w:rsidRPr="00514D25" w14:paraId="33E7E064" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C2E1C8E" w14:textId="138A663D" w:rsidR="006B06EE" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidR="009952B7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300A250A" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="00D770B6" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103BC5FB" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="000A0D37" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6026DD63" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="000A0D37" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проб</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и подготовка </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проб </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>анализу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E080970" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН, утвержденные Постановлением </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЗ РБ от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.06.2013 № 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255EEBCD" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4588D058" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAD94A4" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1858-2022</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2C14CC" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2219-2017</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282698F2" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC656A6" w14:textId="11A8560F" w:rsidR="006B06EE" w:rsidRPr="001A3B9C" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F71D3C" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRPr="000A0D37" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 1, п.2, п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D295519" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26809.1-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="45B272CE" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1036-97</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="69EB10B1" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRDefault="006B06EE" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.5, п.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DBE705" w14:textId="77777777" w:rsidR="006B06EE" w:rsidRDefault="007F41F7" w:rsidP="001A1736">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26669-85</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="761C39F2" w14:textId="120FDC67" w:rsidR="00782BA0" w:rsidRPr="00782BA0" w:rsidRDefault="00782BA0" w:rsidP="00782BA0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>ГОСТ ISO 707-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="60D3DCA8" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47100D31" w14:textId="47489596" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DD6DA15" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="467923D5" w14:textId="469F6C91" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D14BEAE" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Органолептические показатели: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE40867" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-внешний вид и цвет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A234689" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>консистенция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3655DDEC" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-запах и вкус,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172F6CCC" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="306071CE" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFAB3FD" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74C880DD" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00E72512" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1858-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86F12">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB118B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.7.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0495F2" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00E72512" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2219-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB118B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.7.3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F941E7" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00E35A04" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BY </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>200030514.248-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>. 4.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35A04">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A61FE5B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00E35A04" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BY </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>200030514.247-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>. 3.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35A04">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C67AED1" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00A54F07" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BY </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>200030514.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361925">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>098</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361925">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361925">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AA65E4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00A54F07" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100098867.219-2007 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2.1.3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4CC8E9" w14:textId="77777777" w:rsidR="001A4F06" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100098867.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>267</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2.1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A95B620" w14:textId="77777777" w:rsidR="001A4F06" w:rsidRDefault="006B1024" w:rsidP="006B1024">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200022701.172-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60319AED" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="006B1024">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="382E3997" w14:textId="77777777" w:rsidR="00EA19B6" w:rsidRDefault="00EA19B6" w:rsidP="006B1024">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72D7EE0A" w14:textId="0E0349B2" w:rsidR="00EA19B6" w:rsidRPr="000A0D37" w:rsidRDefault="00EA19B6" w:rsidP="006B1024">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="0665D2E4" w14:textId="77777777" w:rsidTr="005A0BFB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2210E488" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D1BFAF0" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3576B89B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2694F00C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC9B8C1" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C18706" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="005A0BFB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="09AD4A80" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61983052" w14:textId="5D5D5E9B" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2682AB62" w14:textId="61366686" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF59029" w14:textId="748B8670" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B163B6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Органолептические показатели: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B4AFBAE" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-внешний вид и цвет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A635C0" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>консистенция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1168E40A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-запах и вкус,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00010C95" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A1E193C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71423656" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН, утвержденные Постановлением </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЗ РБ от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.06.2013 № 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142B74EF" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6231B9AE" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AD45A5" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1858-2022</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5580F8" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2219-2017</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D415C25" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="001A3B9C" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBB02AA" w14:textId="01FA28FD" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5141CB49" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.281-2019</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0246C6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.282-2019</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602DEF3B" w14:textId="58CA3770" w:rsidR="008C7963" w:rsidRPr="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.308-2022</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.1.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250E433A" w14:textId="23341F31" w:rsidR="008C7963" w:rsidRPr="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.316-2024</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.1.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A66616" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.315-2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C7963">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37927C0A" w14:textId="1441AE4D" w:rsidR="006B1024" w:rsidRPr="00E35A04" w:rsidRDefault="006B1024" w:rsidP="006B1024">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54F07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.317-2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="56E42D9C" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="178"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="580FD32F" w14:textId="245F21AB" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7225A53C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2940F5F8" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C28F8A5" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD7ABB6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE30976" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3622-68</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D23864D" w14:textId="451DE96B" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26754-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="6D87DB9D" w14:textId="77777777" w:rsidTr="008C7963">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB69A42" w14:textId="29C96FEC" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A488EA0" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C944FE3" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C9A769" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="232828DC" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64480FC4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-90</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B91B795" w14:textId="36C87938" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32727F3B" w14:textId="040C8D71" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29247-91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="38D860CB" w14:textId="77777777" w:rsidTr="008C7963">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4453E3EF" w14:textId="0D13D40D" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074DB098" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDA0E0B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E40CE6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677B6189" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="247666AF" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E38282" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B3AB780" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29BFB6AD" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52741D68" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="451C8DBB" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E3D529" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6951B5BB" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D9CE749" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69BF645E" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6885996B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AF7B12B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620036DF" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4183642C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="604DC957" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50698426" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38ADD925" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D5EA37B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7717BAD7" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7995CF60" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279AB9F3" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F75E67" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="249EA200" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DB49026" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30713372" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615C1094" w14:textId="055B0556" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F4E5EB" w14:textId="3385F4B4" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05252E48" w14:textId="350962B3" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Титруемая к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ислотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A36D88C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F319B34" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="180B3486" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46B8A23F" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="742E0375" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67121F2D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C6EC91D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41C853D1" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E78F9C8" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C79191E" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CB0F89B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7425AE08" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE8BF29" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583BB029" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0BB763" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEF023B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A777F07" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="503B0DC6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1492CEC2" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B67428" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CEE02E7" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="472BC607" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D84E901" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557D5BFA" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0472CD5F" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28334997" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BD7E94D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36A63BA4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC35FE4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E6D45B0" w14:textId="268CF823" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441C478A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3624-92</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4117605B" w14:textId="0BF16329" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30305.3-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="1A28C6DD" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28826C04" w14:textId="54FBC131" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E769152" w14:textId="1352778B" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B1D5A7" w14:textId="4BCCA912" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="625E197E" w14:textId="057EF8F3" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F04EEF5" w14:textId="35F1B344" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B501455" w14:textId="2C107E4C" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3625-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="0D391608" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8DEB5D" w14:textId="73969128" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558B3F07" w14:textId="44EA1402" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FDCD21" w14:textId="14F9AA86" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78B33FCE" w14:textId="1F512DD0" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Группа чистоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA3B35B" w14:textId="35AD0B58" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AFD4674" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8218-89</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162464BB" w14:textId="6184BF68" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29245-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="766B69A1" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600C8993" w14:textId="2B6E7638" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C06B6E0" w14:textId="3CA4CEC9" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08A28D7D" w14:textId="108D48FC" w:rsidR="008C7963" w:rsidRPr="0038010A" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038010A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/</w:t>
+            </w:r>
+            <w:r w:rsidR="0038010A" w:rsidRPr="0038010A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F1AAD47" w14:textId="085745D4" w:rsidR="008C7963" w:rsidRPr="0038010A" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038010A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Эффективность пастеризации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7677D4" w14:textId="731534C2" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CAFEEF2" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3623-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64DFBD3B" w14:textId="446E7E8C" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 6.2, п.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="4B43EE38" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3195B773" w14:textId="743DD342" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57AB8573" w14:textId="66B1FBDE" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A2B8256" w14:textId="73313DD7" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22341D39" w14:textId="7794C5BA" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4451D079" w14:textId="4189760B" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF9A962" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23327-98</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="11B797B6" w14:textId="4DE3FD5A" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30648.2-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="179E26E0" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0533F029" w14:textId="12F866AE" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34911A0E" w14:textId="497AB826" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="694534E8" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA157AA" w14:textId="4B19BF21" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A98EA4F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003076F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Расчетный показатель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9FCD3C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003076F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массовая доля сухого обезжиренного молочного остатка (СОМО) (показатели, необходимые для проведения расчета и определяемые </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003076F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>инструменталь-ными</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003076F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> методами: массовая доля сухого вещества, массовая доля жира).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4017E1" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F20DC7F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71ACE0A8" w14:textId="1761A0C8" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10338D50" w14:textId="75057A92" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7B3CFD" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="000A0D37" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3626-73</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DF80D7" w14:textId="75D4963E" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п. 2, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003076F0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 2.4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FC110F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-90</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2227477D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5867-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254DD549" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24C0E857" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="4302E308" w14:textId="77777777" w:rsidTr="00794465">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="575E6060" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA415D2" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E5F60C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081D259F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6138F085" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="606FFB27" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="09175974" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1807A47A" w14:textId="4752DCC0" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DEB6336" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783DAA78" w14:textId="5FAD708C" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C1A8BD" w14:textId="7D8DFC34" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC0C91B" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5073511F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315311A8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A3B9C" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СанПиН и ГН, утвержденные Постановлением </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МЗ РБ от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.06.2013 № 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD92183" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E7835E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A3B9C" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA792C1" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A3B9C" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1858-2022</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59B5B547" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A3B9C" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2219-2017</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF8435B" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A3B9C" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2263-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE42D1C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FBF2D7" w14:textId="3FA33774" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3B9C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515E8428" w14:textId="7CAEF632" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3626-73</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п. 2,.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C6B1FF" w14:textId="144CB5C8" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29246-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A0277A" w14:textId="73B395B4" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30305.1-95</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="1315583A" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B186432" w14:textId="1AF15619" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11C89A66" w14:textId="09EE4CA2" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57D7F26D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65576ECC" w14:textId="6CDBB7FF" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE1AD80" w14:textId="38D9A037" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C9B8E0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15113.8-77</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="56C65E1D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 51463-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="7AD6B36E" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E66CCE" w14:textId="13F5DCF8" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E8FC79" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332A5512" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E6655" w14:textId="442EA2B4" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля лактозы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1578C012" w14:textId="25F0A3ED" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="546D2950" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29248-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="0EC0A7AC" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19AE8D35" w14:textId="18C1B6E5" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586BE2AC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE3D812" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="004A0902" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="345055A3" w14:textId="4B831174" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Активная кислотность</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08F217B9" w14:textId="03B0C70F" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A84CEF3" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26781-85</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="640429B3" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31978-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="4C91373D" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FED3DB1" w14:textId="3A1C655B" w:rsidR="003076F0" w:rsidRPr="00126250" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983806">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B64585D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="739EAFF0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="006F48C8" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983806">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D08752" w14:textId="7E415ABD" w:rsidR="003076F0" w:rsidRPr="00461B71" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Масса нетто </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FE4154D" w14:textId="0AD8D46C" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1213E0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00983806" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983806">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29245</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91  п.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="76AFFCB3" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A010835" w14:textId="03760B3B" w:rsidR="003076F0" w:rsidRPr="007C22E4" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C22E4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50978AC0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B2C602" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456327E6" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FE6EFC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46F47783" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B99BEBF" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44377D47" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FCDE91B" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39748242" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45B5E276" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DBDA374" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6324CA3C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A4CC6C" w14:textId="5B5C17CD" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="114305C2" w14:textId="795F8979" w:rsidR="003076F0" w:rsidRPr="00D3414A" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3414A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1FC97E" w14:textId="23B3B1B9" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Индекс растворимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3181D837" w14:textId="551F0C80" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D508FF8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="006F48C8" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30305.4-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="4512DE82" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587E5689" w14:textId="1B74D461" w:rsidR="003076F0" w:rsidRPr="007C22E4" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C22E4">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01CABB30" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="597BC5C0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C5E421F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CA4524D" w14:textId="2B6E9628" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="001A4F06">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно-анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F62F77" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D879364" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452E2EC8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C58520" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F90E7A2" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="006F48C8" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="6E524A19" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FEF04F4" w14:textId="07F55C6F" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9DFBC8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD0D3CA" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27022B49" w14:textId="3FB5D9FA" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи и плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19435F79" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B2512A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A29D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002A29D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10444.12-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7248CFA1" w14:textId="01217466" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33566-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="7BB47BCD" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="729"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F18F99" w14:textId="11491BB5" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F1EDDC9" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E2F55DD" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58FDE410" w14:textId="22B6D127" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечной палочки</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>колиформы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F231F6B" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21790B0A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA936D4" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0D37">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7CD2EC" w14:textId="38F10F07" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п. 8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="2266B50F" w14:textId="77777777" w:rsidTr="000C5834">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02BBEB4A" w14:textId="3FB46394" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.20*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E3E1F3D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3041718E" w14:textId="1AE347DF" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-52" w:hanging="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005749E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59AE31DF" w14:textId="1C48FF38" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00514D25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общее количество микроорганизмов -количество микроорганизмов при 30 ºС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABC1753" w14:textId="5981D522" w:rsidR="003076F0" w:rsidRPr="00FD77D3" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0F6B50" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4833-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6CD7806D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4F06" w:rsidRPr="00514D25" w14:paraId="659C161E" w14:textId="77777777" w:rsidTr="00BD626A">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0276E028" w14:textId="6C6F343A" w:rsidR="001A4F06" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2.21*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25820113" w14:textId="77777777" w:rsidR="001A4F06" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="077005A2" w14:textId="2E5DA4F1" w:rsidR="001A4F06" w:rsidRPr="005749E5" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-52" w:hanging="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005749E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F94C628" w14:textId="1A90DE59" w:rsidR="001A4F06" w:rsidRPr="001A4F06" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Количество  бактерий</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Enterobacteriaceae</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3982D01D" w14:textId="77777777" w:rsidR="001A4F06" w:rsidRPr="00FD77D3" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62FEB127" w14:textId="77777777" w:rsidR="001A4F06" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32064-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A76AB72" w14:textId="7528CB8B" w:rsidR="001A4F06" w:rsidRPr="001A4F06" w:rsidRDefault="001A4F06" w:rsidP="008C7963">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21528-1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="7DBFADC2" w14:textId="77777777" w:rsidTr="003076F0">
+        <w:trPr>
+          <w:trHeight w:val="619"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56A7FDEF" w14:textId="33D6CC56" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4E1C0" w14:textId="5E3C1D1E" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Заменители цельного молока</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576080C9" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364865CA" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71206367" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41EE3C2C" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5BDBD6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F0631D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AB628F5" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E0BADFB" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D2B4A53" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6802737E" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F21CA5" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FA5657F" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3326D523" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DBB8882" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA6D215" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44BEC767" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C599D0" w14:textId="38C50903" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08AA67D4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-52" w:hanging="24"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C5DEA63" w14:textId="6DE65EDD" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отбор проб и подготовка проб к анализу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F59E8D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ВСП №10 от 10.02.2011, в редакции Постановления МСХП от 20.05.2011 №33,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED03EBF" w14:textId="46499560" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технические нормативные правовые акты и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="372C9F6F" w14:textId="45ED2FCE" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="374FBA71" w14:textId="08B05B45" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6E1EA6" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CFB463A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C91B837" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0603EFB8" w14:textId="2F2DA5AC" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60102083" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13496.0-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1DF11769" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26809.1-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="65BC240B" w14:textId="30328FCA" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 26669-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="2C34F0BD" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D79DDAB" w14:textId="4201462C" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0739BC12" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF0B4F0" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="495A3015" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Органолептические показатели:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>внешний вид, цвет, запах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F367C1" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE00D96" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00B87DED" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B87DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29245-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D760F5A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>290389449.002-2007</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7EFB71CE" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>290389449.001-2007</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="101BF40A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>200030514.284-2023</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6537E40F" w14:textId="0718B586" w:rsidR="008C7963" w:rsidRPr="00E35A04" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>290389449.005-2021</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="4606DFAD" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06043B9C" w14:textId="649F2711" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B6F84F2" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304C1760" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72298115" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D4A0036" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B528CF0" w14:textId="016F3041" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29246-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38F5BAAA" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 13496.3-92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="5D04DD08" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BFDA79" w14:textId="67E603D3" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B2D19A4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D7F91" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E53D975" w14:textId="64DA4D6B" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Массовая доля жира </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CA3A0A" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562177FC" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29247-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="34685BC3" w14:textId="77777777" w:rsidTr="002C2733">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EA0579F" w14:textId="5884039A" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084E2ED4" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A673A1B" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00D3414A" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3414A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252CF567" w14:textId="25D8FA6F" w:rsidR="008C7963" w:rsidRPr="00D3414A" w:rsidRDefault="008C7963" w:rsidP="00BD626A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3414A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Индекс растворимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CF30DB" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F92237D" w14:textId="77777777" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ 30305.4-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D091031" w14:textId="77777777" w:rsidR="003E54DD" w:rsidRPr="00062423" w:rsidRDefault="003E54DD">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="31284042" w14:textId="77777777" w:rsidR="00C46F86" w:rsidRDefault="00C46F86"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10207" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="10213" w:type="dxa"/>
+        <w:tblInd w:w="-466" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="689"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003663EA" w:rsidRPr="00062423" w14:paraId="00316E96" w14:textId="77777777" w:rsidTr="00664E95">
+      <w:tr w:rsidR="008C7963" w:rsidRPr="00514D25" w14:paraId="13B729BF" w14:textId="77777777" w:rsidTr="00761E7A">
         <w:trPr>
-          <w:cantSplit/>
-          <w:tblHeader/>
+          <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="689" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CBE655" w14:textId="2DFB6272" w:rsidR="008C7963" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1450495C" w14:textId="7035F9C4" w:rsidR="008C7963" w:rsidRPr="00D770B6" w:rsidRDefault="00C46F86" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671B1946" w14:textId="00D12796" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00062423">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08DAE65A" w14:textId="72E86242" w:rsidR="008C7963" w:rsidRPr="00E35A04" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C3B45B" w14:textId="7DB0CCDF" w:rsidR="008C7963" w:rsidRPr="00514D25" w:rsidRDefault="00C46F86" w:rsidP="008C7963">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00062423">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EEAE098" w14:textId="5314BE15" w:rsidR="008C7963" w:rsidRPr="005F4A44" w:rsidRDefault="008C7963" w:rsidP="008C7963">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00062423">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43A65" w:rsidRPr="00062423" w14:paraId="64A18A4D" w14:textId="77777777" w:rsidTr="00664E95">
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="37544385" w14:textId="77777777" w:rsidTr="003076F0">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10207" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE889E6" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CFF3066" w14:textId="3C339FEE" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Заменители цельного молока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F065A3" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F56A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0577FAFB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Массовая доля протеина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C1333B8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ВСП №10 от 10.02.2011, в редакции Постановления МСХП от 20.05.2011 №33,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E41DB6" w14:textId="57B3E299" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технические нормативные правовые акты и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5854C79A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>23327-98</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="477A3BC8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="00794465">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541F53">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00541F53">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13496.4-2019</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="3251C04D" w14:textId="77777777" w:rsidTr="00782347">
+        <w:trPr>
+          <w:trHeight w:val="253"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C6B317" w14:textId="3628C833" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD16268" w14:textId="2620323A" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EB8FC95" w14:textId="0FDA18E9" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BEC0EF" w14:textId="0203D831" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05FC84BE" w14:textId="79996060" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="437D206D" w14:textId="31327A01" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="008C7963">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="19DE2133" w14:textId="77777777" w:rsidTr="00CF2778">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DD8F26D" w14:textId="5244D83F" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36D92CD8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="449A2E04" w14:textId="5A303BCE" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E4173B" w14:textId="4CD4B7E2" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Кислотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E5C3315" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6220A81C" w14:textId="787F4EC1" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГОСТ30305.3-95   п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="09C0DC9B" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078FECF9" w14:textId="68702882" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3782C75A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2698B2" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76BCA5B3" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="002977AC" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Esherichia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> coli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2DB758" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="001A55E8" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ADF736C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="695BE8DF" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E72512">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30726-2001</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0601AFC5" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00E72512" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>п. 7.1-7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="101D77E8" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="526"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46DBD716" w14:textId="6B67BFCA" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AD74A58" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304C0CA1" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="708D3D4C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00B87DED" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Общее микробное</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75759161" w14:textId="55ECD0B3" w:rsidR="003076F0" w:rsidRPr="004F19D5" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>число(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ОМЧ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A573159" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E0CE798" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10444.15-94</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="50A3C41D" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558DAFE9" w14:textId="50F6723E" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A25310" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69596959" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="694F550E" w14:textId="4D7D321E" w:rsidR="003076F0" w:rsidRPr="009A142A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Общее число грибов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(ОЧГ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="237EFC2A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599C9752" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10444.12-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67660A3D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="7C17B601" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20ACE9AB" w14:textId="4DAE7161" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248D0ABB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51E177F5" w14:textId="54ACAA38" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51C3CB8B" w14:textId="14DEA201" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Массовая доля лактозы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F646FA8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B1C69E8" w14:textId="48DF413F" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29248-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="0F23F9DF" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="252"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DBDDC80" w14:textId="1ABF64F3" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37C0FDEE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01DA6EBA" w14:textId="7F0B0E1E" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.91/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D69230" w14:textId="02C4E0B2" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Масса нетто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B31341" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75F690F5" w14:textId="13FAEABC" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29245-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="43D23416" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B0C6DE" w14:textId="5269CB98" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...12 lines deleted...]
-              <w:t>ул. Даумана, 95, 222120, г. Борисов, Борисовский район, Минская область</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DCA01D8" w14:textId="2B12BE6E" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вода питьевая </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51EED9C3" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="006F6EC2" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B5BB72" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE4E78B" w14:textId="2E4DACCB" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отбор проб и подготовка проб к анализу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B3B6C8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31861</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4077E076" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31862</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EAE57C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31942</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7793A53F" w14:textId="7E638B47" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A8D9954" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31861</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5540281F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31862</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195009BA" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F86681" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31942</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76375559" w14:textId="3A67479E" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A8E" w:rsidRPr="00062423" w14:paraId="23382166" w14:textId="77777777" w:rsidTr="00664E95">
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="1791C998" w14:textId="77777777" w:rsidTr="00761E7A">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="689" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:ind w:left="-57" w:right="-57"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="462E153B" w14:textId="0B6E172F" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-              <w:ind w:left="-57" w:right="-57"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F140BD" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...15 lines deleted...]
-            <w:tcBorders>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="724D775C" w14:textId="12BAB97C" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-81"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20E9096C" w14:textId="49522A6C" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Определ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ение общих колиформных и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>термото</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>лерантных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> колиформных бактерий (ОКБ, ТКБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05D70956" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="000A0D37" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C3135">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ГН «Показатели безопасности питьевой воды» утв. Пост</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C3135">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  СМ РБ 25.01.2021 №37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258DC923" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271B3799" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E281ADB" w14:textId="1C9C405D" w:rsidR="003076F0" w:rsidRPr="00D71B2B" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34786-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021  п.9.1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 9.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A30A75F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="114A8592" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40BB3B0B" w14:textId="218DAF60" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D4E518" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2765C13B" w14:textId="206A82EB" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-81"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B2C369" w14:textId="70324108" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общее микробное число</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35FF57DB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FDA35B1" w14:textId="56F897DE" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34786-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2021  п.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="4EDE3A26" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0117EE7E" w14:textId="4C1D3E3D" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.1***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4349A490" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пищевые продукты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E250363" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312D460B" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAE9BFF" w14:textId="5525DFE1" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFF9581" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34173F1B" w14:textId="03E3CCAC" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05096862" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН 10-117-99 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F62455" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(РДУ-99)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADCCABE" w14:textId="0C467B26" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Пост</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Главного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> государственного врача РБ от </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26.04.1999  №</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25136839" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1051-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="23570FFA" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1053-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="035AD65C" w14:textId="2950CC5D" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32164-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="351E4BF7" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="364"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B54152" w14:textId="2DDA8095" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7497ECE8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E4D137" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/04.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CCE297" w14:textId="1255F639" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/04.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036885BC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BDF1DBD" w14:textId="74241E82" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная (объемная) активность цезия-137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1984CE74" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BBCD358" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32161-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="16F0F61C" w14:textId="69EF0A2D" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МВИ.МН </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1823-2007</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="03B27DA7" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E3090FA" w14:textId="000248F6" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.1***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6836ADD8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Молоко коровье-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сырье, обезжиренное молоко</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, сыворотка молочная,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B82E4F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Прочее сырье</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D54352" w14:textId="159A1BFF" w:rsidR="003076F0" w:rsidRPr="00BE256A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE256A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Корма, комбикорма и сырье для производства комбикормов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28848A97" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FC5889C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5816CCFE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC323EE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424664BC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21936321" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E4EB2DE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00277F58" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1717EE9E" w14:textId="56E40013" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбор проб </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C29EE8E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республиканские допустимые уровни содержания радионуклидов цезия-137 и стронция-90 в </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB1782E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сельскохозяйственном сырье и кормах </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165C5834" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утв. зам. министра с/х и продовольствия </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>РБ  03.08.1999</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6FB06E0C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СП </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F86681">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 10.02.2011,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7AB42D" w14:textId="19E6F9DD" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в редакции Постановления МСХП от 20.05.2011 №33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="245EF8E4" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1051-2012</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A7F14CC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1053-2015</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="284DCB60" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F405E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001F405E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1056-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4B7FDF9E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="009A142A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="47E40A46" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718B2D8E" w14:textId="62126D22" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="035FA224" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06DBF4CE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/04.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4B3F61" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.91/04.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CB3D16" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F34E75" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6815B3B2" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00295330" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная (объемная) активность цезия-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239BA1A9" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="009A142A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24959CC0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AAB28C0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МВИ.МН </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1823-2007</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="33470DAA" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="76E41B9E" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="126AFF44" w14:textId="3AFA065A" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B4E4E7A" w14:textId="24D2891B" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="724F5ECD" w14:textId="3BE2A58E" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69F4E0D8" w14:textId="31FECE4B" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A28D2DC" w14:textId="173CDBEE" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C0BB74" w14:textId="14CDF448" w:rsidR="003076F0" w:rsidRPr="009A142A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="188B51CE" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="4708"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F11815" w14:textId="1D9E0380" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51F9088F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рабочие места в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>производ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ственных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и служебных помещениях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CA4597" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- постоянного пребывания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDCA46C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- временного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9C92A9" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пребывания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C35BD50" w14:textId="27B3258D" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D770B6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Территория объектов народного хозяйства и остальные открыты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е территории населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB468FE" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/04.056</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AC7E2E" w14:textId="0A2C98CA" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/04.056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28717591" w14:textId="6BEE3FEB" w:rsidR="003076F0" w:rsidRPr="00020C9A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00020C9A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E16FF9A" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Контрольные уровни радиоактивного загрязнения для принятия решения о проведении дезактивационных работ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435879B5" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Утв. пред.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Комитета по</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B800C3" w14:textId="3441E886" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4A44">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проблемам последствий катастрофы на ЧАЭС 02.08.2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F82395D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F527A6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F527A6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">МВИ.ГМ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F527A6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1906-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="6501FE72" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00F527A6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="319ABD86" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="269983A9" w14:textId="77D2D543" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-            </w:tcBorders>
-[...41 lines deleted...]
-              <w:ind w:left="-85" w:right="-85"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A5CAECD" w14:textId="6E4C5A88" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>Продукт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>сухие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>растворимые</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00AAE876" w14:textId="023A0287" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A49F41" w14:textId="067FB6E9" w:rsidR="003076F0" w:rsidRPr="00020C9A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб и подготовка проб к анализу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C98AF28" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СанПиН и ГН, утвержденные Постановлением МЗ РБ от 21.06.2013 № 52,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB88E5D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417E56C8" w14:textId="223A8790" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая документация, устанавливающая требования к объекту </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A0B190" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26809.1-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> раздел 4;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26669-85</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1036-97</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161AB5CB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>707-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7DC1DE93" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D4179E" w14:textId="3FC8C81D" w:rsidR="003076F0" w:rsidRPr="00F527A6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="44989C47" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13406C4E" w14:textId="1DB1DB2D" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2987AB0D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54B9ECD6" w14:textId="4B32168E" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B9821D2" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Органолептические показатели: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76566621" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-внешний вид и цвет,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B98EEF4" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- консистенция,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F3D145" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-запах и вкус</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBFA2C8" w14:textId="5FBEA065" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01D4D915" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D98A902" w14:textId="4C689D70" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТУ ВY 200030514.318-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024  п.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="5428C14E" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBE61FA" w14:textId="78C999A5" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61C19CCB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BA903F1" w14:textId="69183C09" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0115AD65" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E09197A" w14:textId="2F1C2FCA" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2350DC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BE1E55B" w14:textId="67621DD7" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29246-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.2, п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="7FA0ED07" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35614483" w14:textId="1E862982" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8E3772" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DF1F2CC" w14:textId="1BF31235" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0114146E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05FC429F" w14:textId="570E34A6" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39947E51" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BEB7E1" w14:textId="5706A363" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29247-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="6EE9CDB8" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50797701" w14:textId="4FE4C73F" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ED74C5C" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04994DF3" w14:textId="16BCA6AA" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="630B0C68" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085025AB" w14:textId="5E527503" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05C1C20E" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C5FE935" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23327-98</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="753E37A6" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="1153E051" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0113065C" w14:textId="2682460F" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51E7A367" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E749829" w14:textId="6EC682F1" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="119469B9" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Массовая доля лактозы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19FE37DC" w14:textId="509A3B0E" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B1BA07" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="653A86D7" w14:textId="47D86A51" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29248-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="0DBB6E7E" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B011BE8" w14:textId="54738449" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14984A0F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315DCC76" w14:textId="6EA6BCB5" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76798861" w14:textId="05A89A14" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Титруемая </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ислотность </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F71F650" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42032551" w14:textId="29E0D584" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30305.3-95</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="3CEA2C2F" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A05524" w14:textId="46FF8319" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71EF0C6F" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ABCEDAA" w14:textId="53553038" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF68FF7" w14:textId="0627C1E5" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Масса нетто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FDBE49" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02ECAB8D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>29245-91</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7679E243" w14:textId="3E4610BC" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="54165D38" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="098C0853" w14:textId="733ED596" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C281B83" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B455BF" w14:textId="4C94C417" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664A3C1A" w14:textId="02339614" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бактерии группы кишечных палочек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F0A8BB" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10112A13" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D4F45D" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.8.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0A9AF8" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5385EE5E" w14:textId="7D87E634" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="61269125" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6937A544" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...51 lines deleted...]
-            <w:tcW w:w="2183" w:type="dxa"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16CC0330" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00D770B6" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA307FA" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-81"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2875DCDC" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="005F4A44" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CA6B1FF" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="00514D25" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="320767D1" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="009A142A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="3F022D57" w14:textId="77777777" w:rsidTr="00761E7A">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68058A3B" w14:textId="1FCA842A" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3794FAB0" w14:textId="20DF280A" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>Продукт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>сухие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:t>растворимые</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6961F213" w14:textId="373CF701" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D90AF52" w14:textId="38DCC099" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество мезофильных </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>аэробных  и</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> факультативно-анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-[...142 lines deleted...]
-              <w:t>СТБ 17.08.05-03-2016</w:t>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB0C809" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СанПиН и ГН, утвержденные Постановлением МЗ РБ от 21.06.2013 № 52,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F707FF" w14:textId="77777777" w:rsidR="003076F0" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГН «Показатели безопасности и безвредности продовольственного сырья и пищевых продуктов» утв. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Постановлением  СМ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РБ 25.01.2021 №37,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A2D69F" w14:textId="7CFA6586" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D58241" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10444.15-94</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="24F2B4D5" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9225-84</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.4.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C107917" w14:textId="0E101238" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>32901-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.8.4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6A8E" w:rsidRPr="00062423" w14:paraId="2024527A" w14:textId="77777777" w:rsidTr="00664E95">
+      <w:tr w:rsidR="003076F0" w:rsidRPr="00514D25" w14:paraId="2EDDBEB9" w14:textId="77777777" w:rsidTr="00761E7A">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="689" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA9F42" w14:textId="2AB6E6A7" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
-[...74 lines deleted...]
-            <w:tcW w:w="2183" w:type="dxa"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="117C5FA0" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:pStyle w:val="af5"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B6D3CE3" w14:textId="45BB521C" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-222"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.89/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C5C068" w14:textId="3E49D3EA" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи и плесени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...4498 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35733E02" w14:textId="77777777" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="211E9F9B" w14:textId="31538662" w:rsidR="003076F0" w:rsidRPr="0085753A" w:rsidRDefault="003076F0" w:rsidP="003076F0">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
-            <w:r w:rsidR="00CE6058" w:rsidRPr="00062423">
-[...4056 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0085753A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10444.12-2013</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DD04C0" w14:textId="77777777" w:rsidR="000A1345" w:rsidRPr="00062423" w:rsidRDefault="000A1345" w:rsidP="003663EA">
+    <w:p w14:paraId="781E096B" w14:textId="77777777" w:rsidR="00E22A5E" w:rsidRDefault="00E22A5E" w:rsidP="00E22A5E">
       <w:pPr>
+        <w:ind w:hanging="142"/>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0C16A9" w14:textId="77777777" w:rsidR="00FC2CC7" w:rsidRDefault="00FC2CC7" w:rsidP="004D1358">
+    <w:p w14:paraId="7BD76E36" w14:textId="657FEFC3" w:rsidR="00E22A5E" w:rsidRPr="00605AD3" w:rsidRDefault="00E22A5E" w:rsidP="003D1441">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00605AD3">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AC1564" w14:textId="1CFE3D31" w:rsidR="00E22A5E" w:rsidRDefault="00E22A5E" w:rsidP="003D1441">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00062423">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00605AD3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00605AD3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>** – деятельность осуществляется непосредственно в ООС и за пределами ООС;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00605AD3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>*** – деятельность осуществляется за пределами ООС.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00605AD3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31684DBC" w14:textId="77777777" w:rsidR="004D1358" w:rsidRPr="00062423" w:rsidRDefault="004D1358" w:rsidP="004D1358">
+    <w:p w14:paraId="607E39E5" w14:textId="77777777" w:rsidR="00E22A5E" w:rsidRPr="00605AD3" w:rsidRDefault="00E22A5E" w:rsidP="003D1441">
       <w:pPr>
-        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:ind w:left="-426"/>
         <w:rPr>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097AF600" w14:textId="77777777" w:rsidR="004D1358" w:rsidRPr="00062423" w:rsidRDefault="0009161B" w:rsidP="004D1358">
+    <w:p w14:paraId="4E020097" w14:textId="312614F1" w:rsidR="00A0063E" w:rsidRDefault="00E22A5E" w:rsidP="003D1441">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель органа</w:t>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0063E" w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уководитель органа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12523FB2" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRDefault="00FB6A6B" w:rsidP="00FB6A6B">
+    <w:p w14:paraId="3DDD85B6" w14:textId="77777777" w:rsidR="00A0063E" w:rsidRDefault="00A0063E" w:rsidP="003D1441">
       <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>по аккредитации</w:t>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7862568B" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRDefault="00FB6A6B" w:rsidP="00FB6A6B">
+    <w:p w14:paraId="765F5D52" w14:textId="77777777" w:rsidR="00A0063E" w:rsidRDefault="00A0063E" w:rsidP="003D1441">
       <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Республики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Беларусь – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438C1A8F" w14:textId="77777777" w:rsidR="00A0063E" w:rsidRPr="001D02D0" w:rsidRDefault="00A0063E" w:rsidP="003D1441">
+      <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Республики Беларусь – </w:t>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иректор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D02D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9F0C41" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRDefault="00FB6A6B" w:rsidP="00FB6A6B">
+    <w:p w14:paraId="70E3BEE1" w14:textId="1D7538B3" w:rsidR="00A0063E" w:rsidRPr="001D02D0" w:rsidRDefault="00A0063E" w:rsidP="003D1441">
       <w:pPr>
+        <w:ind w:left="-426"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">директор государственного </w:t>
+        <w:t>предприятия «</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">предприятия «БГЦА» </w:t>
+        <w:t>БГЦА»</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Т.А.Николаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000809EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Т.А</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000809EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.Николаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000809EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5170AFC4" w14:textId="77777777" w:rsidR="0071243D" w:rsidRPr="00062423" w:rsidRDefault="0071243D" w:rsidP="0071243D">
+    <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidRDefault="0056070B" w:rsidP="003D1441">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="af5"/>
+        <w:ind w:left="-426"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B13C96B" w14:textId="77777777" w:rsidR="0071243D" w:rsidRPr="00062423" w:rsidRDefault="0071243D" w:rsidP="0071243D">
-[...181 lines deleted...]
-    <w:sectPr w:rsidR="00934D73" w:rsidSect="008245C5">
+    <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00796C65">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="567" w:left="1418" w:header="510" w:footer="454" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D5FD3DB" w14:textId="77777777" w:rsidR="00D23F7E" w:rsidRDefault="00D23F7E" w:rsidP="0068420A">
+    <w:p w14:paraId="662F35B7" w14:textId="77777777" w:rsidR="00502B6F" w:rsidRDefault="00502B6F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4179EF" w14:textId="77777777" w:rsidR="00D23F7E" w:rsidRDefault="00D23F7E" w:rsidP="0068420A">
+    <w:p w14:paraId="161346A6" w14:textId="77777777" w:rsidR="00502B6F" w:rsidRDefault="00502B6F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10207" w:type="dxa"/>
-      <w:tblInd w:w="-34" w:type="dxa"/>
+      <w:tblW w:w="4855" w:type="pct"/>
+      <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3403"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1985"/>
+      <w:gridCol w:w="3400"/>
+      <w:gridCol w:w="4172"/>
+      <w:gridCol w:w="1786"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A5093E" w:rsidRPr="00A5093E" w14:paraId="650FC3EF" w14:textId="77777777" w:rsidTr="00FB6A6B">
+    <w:tr w:rsidR="001A1736" w:rsidRPr="00460ECA" w14:paraId="5950A3D5" w14:textId="77777777" w:rsidTr="00C62C68">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3403" w:type="dxa"/>
+          <w:tcW w:w="3402" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="14E4433C" w14:textId="77777777" w:rsidR="00A5093E" w:rsidRPr="00A5093E" w:rsidRDefault="00A5093E" w:rsidP="00A5093E">
+        <w:p w14:paraId="28040386" w14:textId="4C5FC26A" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="002667A7">
           <w:pPr>
+            <w:pStyle w:val="61"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:szCs w:val="4"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...12 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="4"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3D07F08A" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="002667A7">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...7 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="4"/>
-[...61 lines deleted...]
-            <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-            </w:rPr>
-[...4 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4819" w:type="dxa"/>
-          <w:gridSpan w:val="2"/>
+          <w:tcW w:w="4253" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="16EFAA1C" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRPr="00A5093E" w:rsidRDefault="006C1922" w:rsidP="00A5093E">
-[...6 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:u w:val="single"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r>
+            <w:id w:val="-1764913121"/>
+            <w:placeholder>
+              <w:docPart w:val="99F3EA57768442358FC94E753B4CAB1D"/>
+            </w:placeholder>
+            <w:date w:fullDate="2025-09-05T00:00:00Z">
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="ru-RU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...3 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:u w:val="none"/>
             </w:rPr>
-            <w:t>12</w:t>
-[...42 lines deleted...]
-        <w:p w14:paraId="035DB79D" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRPr="00FB6A6B" w:rsidRDefault="00FB6A6B" w:rsidP="00A5093E">
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="74A3B532" w14:textId="2C8D6E35" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="00A54015" w:rsidP="002667A7">
+              <w:pPr>
+                <w:pStyle w:val="61"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="ArialMT"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="ArialMT"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t>05.09.2025</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w14:paraId="476B41EA" w14:textId="0541DAED" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="00374A27">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...2 lines deleted...]
-            <w:adjustRightInd w:val="0"/>
+            <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
-            <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:u w:val="single"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00FB6A6B">
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1985" w:type="dxa"/>
+          <w:tcW w:w="1813" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3D59A16E" w14:textId="77777777" w:rsidR="00FB6A6B" w:rsidRPr="00A5093E" w:rsidRDefault="00FB6A6B" w:rsidP="00A5093E">
+        <w:p w14:paraId="78CC867F" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="007624CE" w:rsidRDefault="001A1736" w:rsidP="00C62C68">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+            <w:pStyle w:val="61"/>
+            <w:ind w:left="-94" w:right="-70" w:hanging="303"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00FD77D3">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidR="00FD77D3" w:rsidRPr="00FD77D3">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:noProof/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...44 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="464BED08" w14:textId="77777777" w:rsidR="000A1345" w:rsidRPr="00A5093E" w:rsidRDefault="000A1345" w:rsidP="00A5093E">
+  <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="005128B2" w:rsidRDefault="001A1736">
     <w:pPr>
-      <w:pStyle w:val="aa"/>
+      <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10422" w:type="dxa"/>
-      <w:tblInd w:w="-249" w:type="dxa"/>
+      <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3618"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="3261"/>
+      <w:gridCol w:w="3336"/>
+      <w:gridCol w:w="4296"/>
+      <w:gridCol w:w="1726"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A5093E" w:rsidRPr="00A5093E" w14:paraId="66C81045" w14:textId="77777777" w:rsidTr="004A7B36">
+    <w:tr w:rsidR="001A1736" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00B453D4">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3618" w:type="dxa"/>
+          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="19B47755" w14:textId="77777777" w:rsidR="00A5093E" w:rsidRPr="00A5093E" w:rsidRDefault="00A5093E" w:rsidP="00A5093E">
+        <w:p w14:paraId="5264557C" w14:textId="1E803FEE" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="005D5C7B">
           <w:pPr>
+            <w:pStyle w:val="61"/>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-              <w:szCs w:val="4"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4E83E87D" w14:textId="69E79432" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="002667A7">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="425" w:type="dxa"/>
+          <w:tcW w:w="4381" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3B52CA4D" w14:textId="77777777" w:rsidR="00A5093E" w:rsidRPr="00A5093E" w:rsidRDefault="00A5093E" w:rsidP="00A5093E">
-[...125 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-[...6 lines deleted...]
-        <w:p w14:paraId="7A8C6856" w14:textId="77777777" w:rsidR="00A5093E" w:rsidRPr="00A5093E" w:rsidRDefault="006C1922" w:rsidP="00A5093E">
+            <w:id w:val="1844891503"/>
+            <w:placeholder>
+              <w:docPart w:val="A2ED08F84D97484698DF0084D75B3F71"/>
+            </w:placeholder>
+            <w:date w:fullDate="2025-09-05T00:00:00Z">
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="ru-RU"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:u w:val="none"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="357AEEA2" w14:textId="5598AB33" w:rsidR="001A1736" w:rsidRPr="007624CE" w:rsidRDefault="00A54015" w:rsidP="005D5C7B">
+              <w:pPr>
+                <w:pStyle w:val="61"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="ArialMT"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:eastAsia="ArialMT"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:t>05.09.2025</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w14:paraId="4B347AC2" w14:textId="109B3E5E" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="002667A7">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...2 lines deleted...]
-            <w:adjustRightInd w:val="0"/>
+            <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
-            <w:textAlignment w:val="baseline"/>
-[...66 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:u w:val="single"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00FB6A6B">
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3261" w:type="dxa"/>
+          <w:tcW w:w="1751" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4445A5D9" w14:textId="77777777" w:rsidR="00A5093E" w:rsidRPr="00A5093E" w:rsidRDefault="00A5093E" w:rsidP="00A5093E">
+        <w:p w14:paraId="37563CE5" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="007624CE" w:rsidRDefault="001A1736" w:rsidP="005D5C7B">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+            <w:pStyle w:val="61"/>
+            <w:ind w:left="-94" w:right="-70"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="en-US"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Лист </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00FD77D3">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Листов </w:t>
+          </w:r>
+          <w:r w:rsidRPr="007624CE">
+            <w:rPr>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidR="00FD77D3">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:noProof/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A5093E">
+          <w:r w:rsidRPr="007624CE">
             <w:rPr>
-              <w:sz w:val="22"/>
-[...44 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="57434916" w14:textId="77777777" w:rsidR="000A1345" w:rsidRPr="0000777D" w:rsidRDefault="000A1345" w:rsidP="007E3929">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00CC094B" w:rsidRDefault="001A1736" w:rsidP="002667A7">
     <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
-        <w:sz w:val="2"/>
-        <w:szCs w:val="2"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3258C77D" w14:textId="77777777" w:rsidR="00D23F7E" w:rsidRDefault="00D23F7E" w:rsidP="0068420A">
+    <w:p w14:paraId="0764C69E" w14:textId="77777777" w:rsidR="00502B6F" w:rsidRDefault="00502B6F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D41F77B" w14:textId="77777777" w:rsidR="00D23F7E" w:rsidRDefault="00D23F7E" w:rsidP="0068420A">
+    <w:p w14:paraId="494697D3" w14:textId="77777777" w:rsidR="00502B6F" w:rsidRDefault="00502B6F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...16 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9781" w:type="dxa"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="71" w:type="dxa"/>
+        <w:right w:w="71" w:type="dxa"/>
+      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="851"/>
-      <w:gridCol w:w="8930"/>
+      <w:gridCol w:w="742"/>
+      <w:gridCol w:w="8896"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000A1345" w:rsidRPr="006D1ABC" w14:paraId="4F06BBE6" w14:textId="77777777" w:rsidTr="00270A1D">
+    <w:tr w:rsidR="001A1736" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="001A1736">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="752"/>
+        <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="851" w:type="dxa"/>
+          <w:tcW w:w="380" w:type="pct"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1E1E6C93" w14:textId="027F6A7A" w:rsidR="000A1345" w:rsidRPr="006D1ABC" w:rsidRDefault="001418C5" w:rsidP="007A6B37">
+        <w:p w14:paraId="45F8B739" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="006938AF">
           <w:pPr>
-            <w:pStyle w:val="ae"/>
-            <w:jc w:val="center"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
-              <w:bCs/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F649A5">
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:noProof/>
-              <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46A90406" wp14:editId="751A06AF">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDE1B3C" wp14:editId="19C7993A">
                 <wp:extent cx="371475" cy="466725"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2" name="Рисунок 1"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:docPr id="5" name="Рисунок 5"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Рисунок 1"/>
-[...164 lines deleted...]
-                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        <pic:cNvPr id="0" name="Рисунок 19"/>
+                        <pic:cNvPicPr preferRelativeResize="0">
+                          <a:picLocks noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="371475" cy="466725"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9820" w:type="dxa"/>
+          <w:tcW w:w="4620" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="61B1285B" w14:textId="77777777" w:rsidR="000A1345" w:rsidRPr="00A60E43" w:rsidRDefault="000A1345" w:rsidP="0013564A">
+        <w:p w14:paraId="7199E576" w14:textId="1E72BB18" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="006938AF">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:jc w:val="center"/>
-            <w:textAlignment w:val="baseline"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A60E43">
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t xml:space="preserve">Приложение №1 к аттестату аккредитации </w:t>
           </w:r>
-        </w:p>
-[...7 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+          <w:r w:rsidRPr="0070130C">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00A60E43">
+            <w:t>№ BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B453D4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-              <w:lang w:eastAsia="en-US"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-        </w:p>
-[...7 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
               <w:bCs/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-          </w:pPr>
-[...5 lines deleted...]
-            <w:t xml:space="preserve">«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ» </w:t>
+            <w:t>2.5235</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7678AE3A" w14:textId="77777777" w:rsidR="000A1345" w:rsidRPr="00270A1D" w:rsidRDefault="000A1345" w:rsidP="007E3929">
+  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00CC094B" w:rsidRDefault="001A1736">
     <w:pPr>
-      <w:tabs>
-[...7 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:pStyle w:val="a7"/>
       <w:rPr>
-        <w:sz w:val="4"/>
-[...1 lines deleted...]
-        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9986" w:type="dxa"/>
+      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="896"/>
+      <w:gridCol w:w="9090"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="001A1736" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="001A1736">
+      <w:trPr>
+        <w:trHeight w:val="277"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="896" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="519E951A" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="00CC094B">
+          <w:pPr>
+            <w:pStyle w:val="27"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BCF4BE7" wp14:editId="5A9FE2BD">
+                <wp:extent cx="372110" cy="467995"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="6" name="Рисунок 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Рисунок 10"/>
+                        <pic:cNvPicPr preferRelativeResize="0">
+                          <a:picLocks noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="372110" cy="467995"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9090" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4BCAEB60" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="00CC094B">
+          <w:pPr>
+            <w:pStyle w:val="27"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="42B48F0D" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="00CC094B">
+          <w:pPr>
+            <w:pStyle w:val="27"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="23E0C303" w14:textId="77777777" w:rsidR="001A1736" w:rsidRPr="00B453D4" w:rsidRDefault="001A1736" w:rsidP="00A0063E">
+          <w:pPr>
+            <w:pStyle w:val="27"/>
+            <w:spacing w:after="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B453D4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="77777777" w:rsidR="001A1736" w:rsidRDefault="001A1736">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -11843,139 +22826,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120A3BCD"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FF1A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E81A6C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12044,164 +22938,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CED6627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CD67ABA"/>
     <w:lvl w:ilvl="0" w:tplc="8DD82E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12271,51 +23052,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A450DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EA6663E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12384,51 +23165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27925453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A126404"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12497,51 +23278,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6105F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B8CE3C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12610,51 +23391,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38EF773D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49E4212"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12723,51 +23504,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442754F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE8AABE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12836,140 +23617,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F71E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1380523A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13065,51 +23757,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EF5E97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F6E425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="834" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13178,51 +23870,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713C6620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F8D208"/>
     <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13291,51 +23983,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720E646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F374406E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13431,1093 +24123,580 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="430055605">
+  <w:num w:numId="1" w16cid:durableId="2144423798">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1270315618">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1885167794">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="686105169">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1892187671">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="5" w16cid:durableId="94255931">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="321080093">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1674917481">
+  <w:num w:numId="6" w16cid:durableId="2142380903">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="656081590">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1097872454">
+  <w:num w:numId="7" w16cid:durableId="2023971972">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="644362027">
+  <w:num w:numId="8" w16cid:durableId="1178622738">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1794401477">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1226641868">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2088070586">
+  <w:num w:numId="10" w16cid:durableId="1215123362">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1504707957">
-[...17 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1643268531">
+  <w:num w:numId="11" w16cid:durableId="1559246526">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="688457876">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="12" w16cid:durableId="2035887969">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C1475"/>
-[...667 lines deleted...]
-    <w:rsid w:val="00FF36BA"/>
+    <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="000052CC"/>
+    <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="000809EE"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="000F3F72"/>
+    <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
+    <w:rsid w:val="00120BDA"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00151DC2"/>
+    <w:rsid w:val="0016101A"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00167E24"/>
+    <w:rsid w:val="00194140"/>
+    <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="001A1736"/>
+    <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A4F06"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="0020355B"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00210921"/>
+    <w:rsid w:val="00230759"/>
+    <w:rsid w:val="002433CB"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00270BF4"/>
+    <w:rsid w:val="00285F39"/>
+    <w:rsid w:val="002877C8"/>
+    <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="00296516"/>
+    <w:rsid w:val="002B472E"/>
+    <w:rsid w:val="002C2733"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D09A9"/>
+    <w:rsid w:val="003054C2"/>
+    <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="003076F0"/>
+    <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="003409D9"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="00365D8F"/>
+    <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00371DC3"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="0038010A"/>
+    <w:rsid w:val="00384860"/>
+    <w:rsid w:val="00391CC9"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003B1557"/>
+    <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003D1441"/>
+    <w:rsid w:val="003D7438"/>
+    <w:rsid w:val="003E26A2"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00454413"/>
+    <w:rsid w:val="004764C8"/>
+    <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004D61FA"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5090"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00502B6F"/>
+    <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00552FE5"/>
+    <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00560B5B"/>
+    <w:rsid w:val="005633D8"/>
+    <w:rsid w:val="00586FCE"/>
+    <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005D09A2"/>
+    <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
+    <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="005F6C49"/>
+    <w:rsid w:val="00617390"/>
+    <w:rsid w:val="0063306E"/>
+    <w:rsid w:val="00636E07"/>
+    <w:rsid w:val="00645468"/>
+    <w:rsid w:val="00652722"/>
+    <w:rsid w:val="00661F82"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006B06EE"/>
+    <w:rsid w:val="006B1024"/>
+    <w:rsid w:val="006B7A8C"/>
+    <w:rsid w:val="006C1A07"/>
+    <w:rsid w:val="006C4D76"/>
+    <w:rsid w:val="006D5481"/>
+    <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00730120"/>
+    <w:rsid w:val="00731452"/>
+    <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00737AAD"/>
+    <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="00761E7A"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00763F35"/>
+    <w:rsid w:val="00782BA0"/>
+    <w:rsid w:val="0078594D"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007A0631"/>
+    <w:rsid w:val="007A0E85"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D6D6D"/>
+    <w:rsid w:val="007F41F7"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00845034"/>
+    <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C7855"/>
+    <w:rsid w:val="008C7963"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009151F5"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
+    <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="009810F4"/>
+    <w:rsid w:val="009940B7"/>
+    <w:rsid w:val="009952B7"/>
+    <w:rsid w:val="009A1280"/>
+    <w:rsid w:val="009A3A10"/>
+    <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A144A2"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A34693"/>
+    <w:rsid w:val="00A43224"/>
+    <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A54015"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A84C67"/>
+    <w:rsid w:val="00A879FF"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AC4846"/>
+    <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B1088A"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B34FAC"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B460BB"/>
+    <w:rsid w:val="00B4667C"/>
+    <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B56E61"/>
+    <w:rsid w:val="00B83849"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BD626A"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C46F86"/>
+    <w:rsid w:val="00C50D0F"/>
+    <w:rsid w:val="00C52008"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C9076B"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96A95"/>
+    <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CF4334"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D3414A"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D57491"/>
+    <w:rsid w:val="00D57D16"/>
+    <w:rsid w:val="00D7393F"/>
+    <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00D87C2B"/>
+    <w:rsid w:val="00D96017"/>
+    <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E15A39"/>
+    <w:rsid w:val="00E22A5E"/>
+    <w:rsid w:val="00E35A04"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E87457"/>
+    <w:rsid w:val="00E909C3"/>
+    <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EA19B6"/>
+    <w:rsid w:val="00EB7556"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F35C52"/>
+    <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
+    <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FD77D3"/>
+    <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2626032D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{064D1EE1-E8D1-452F-AF88-19AEF6190F2C}"/>
+  <w14:docId w14:val="4A7BE4CE"/>
+  <w15:docId w15:val="{A6C71214-3557-4B3E-A16F-DBAFAA79596D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:uiPriority="99"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -14666,2664 +24845,2399 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C222F3"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F87A3B"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="-7" w:hanging="20"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-7"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:right="200" w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
+    <w:name w:val="FR3"/>
+    <w:link w:val="FR30"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+      <w:ind w:left="840" w:right="3400" w:hanging="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Текст Знак"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="000C1475"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="21"/>
-[...1 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="22"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00B32D82"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-ZA" w:eastAsia="en-ZA"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
-    <w:rsid w:val="0068420A"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:rsid w:val="0068420A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
-[...1 lines deleted...]
-    <w:rsid w:val="007E3929"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007E3929"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...427 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af7">
-    <w:name w:val="Название Знак"/>
-[...159 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afd"/>
-    <w:rsid w:val="0083554E"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="250" w:lineRule="exact"/>
       <w:ind w:hanging="1420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afe">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст + Полужирный"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:rsid w:val="0083554E"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
-    <w:rsid w:val="0083554E"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:rsid w:val="0083554E"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
     <w:name w:val="alt-edited1"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="4D90F0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Абз"/>
-    <w:basedOn w:val="a4"/>
-    <w:rsid w:val="0083554E"/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной текст1"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0083554E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0083554E"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0083554E"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff2">
-[...62 lines deleted...]
-    <w:rsid w:val="000A1345"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar1">
-[...3 lines deleted...]
-    <w:rsid w:val="00740CD2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
-[...2 lines deleted...]
-    <w:rsid w:val="00740CD2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Без интервала6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006938AF"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2629671">
+    <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="49234878">
+    <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="93092030">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="108284782">
+    <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="137386103">
+    <w:div w:id="1031615714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="154146799">
-[...1182 lines deleted...]
-    <w:div w:id="2146852779">
+    <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
 
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE8C12C1-3C4F-421F-BF87-0AF9297224AE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00562D7C" w:rsidRDefault="0005722E" w:rsidP="0005722E">
+          <w:pPr>
+            <w:pStyle w:val="A2ED08F84D97484698DF0084D75B3F71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00300E5A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>Место для ввода даты.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="99F3EA57768442358FC94E753B4CAB1D"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99904498-4062-443A-9F2C-A83DE1E69278}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB7154" w:rsidRDefault="00C8094E" w:rsidP="00C8094E">
+          <w:pPr>
+            <w:pStyle w:val="99F3EA57768442358FC94E753B4CAB1D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00300E5A">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+            </w:rPr>
+            <w:t>Место для ввода даты.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9CC24A06769745589D3C3628B7B3DBB2"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1EB9517C-3154-4822-A298-1B27B3842D94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002501E5" w:rsidRDefault="000B03B2" w:rsidP="000B03B2">
+          <w:pPr>
+            <w:pStyle w:val="9CC24A06769745589D3C3628B7B3DBB2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009F667E">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ___________._____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009F667E">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>_ года</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F49D4D7A61C94A6CBA2683B3EEDF08C8"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{44D27088-F57E-4C7F-BEA6-AF05E466113E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="F49D4D7A61C94A6CBA2683B3EEDF08C8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00204777">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B884F5599C2247669D17719A7F7881D1"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C7B2F550-81E2-4D86-BF6F-49231F37CDB0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="B884F5599C2247669D17719A7F7881D1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE49E33F1C2740ADBB93348CD0A04E39"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3958D4AE-A19D-495C-9181-57C7DB4DCEFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="CE49E33F1C2740ADBB93348CD0A04E39"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>___.___.____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="054AD09DDAE1453BAA8518866C46F892"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0AFAF97-ADD2-466E-BFB7-C7A1C8F34D31}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="054AD09DDAE1453BAA8518866C46F892"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C05BCE">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E63C26128754E2D806200FB389D99B6"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0F1AF040-8AA2-481F-BE35-0EA45498F5F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="3E63C26128754E2D806200FB389D99B6"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="142A4D90AC8B46C4B51CBFF0812B220D"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9F294D0-9DEE-4D68-9072-461CFFCE7E38}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E478D0" w:rsidRDefault="00A04C8B" w:rsidP="00A04C8B">
+          <w:pPr>
+            <w:pStyle w:val="142A4D90AC8B46C4B51CBFF0812B220D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00BF3758"/>
+    <w:rsid w:val="000106F9"/>
+    <w:rsid w:val="0005722E"/>
+    <w:rsid w:val="00090EDB"/>
+    <w:rsid w:val="000B03B2"/>
+    <w:rsid w:val="00167E24"/>
+    <w:rsid w:val="00191CDC"/>
+    <w:rsid w:val="001C45DA"/>
+    <w:rsid w:val="001D6874"/>
+    <w:rsid w:val="001F086A"/>
+    <w:rsid w:val="00210921"/>
+    <w:rsid w:val="002470B4"/>
+    <w:rsid w:val="002501E5"/>
+    <w:rsid w:val="002751FF"/>
+    <w:rsid w:val="00296516"/>
+    <w:rsid w:val="002F0ADD"/>
+    <w:rsid w:val="00384860"/>
+    <w:rsid w:val="003966FB"/>
+    <w:rsid w:val="003B21DC"/>
+    <w:rsid w:val="00402974"/>
+    <w:rsid w:val="00454413"/>
+    <w:rsid w:val="00495C3B"/>
+    <w:rsid w:val="004A3A30"/>
+    <w:rsid w:val="004F3927"/>
+    <w:rsid w:val="004F5490"/>
+    <w:rsid w:val="005029EC"/>
+    <w:rsid w:val="00516AF1"/>
+    <w:rsid w:val="00562D7C"/>
+    <w:rsid w:val="005633D8"/>
+    <w:rsid w:val="00580F98"/>
+    <w:rsid w:val="005C3A33"/>
+    <w:rsid w:val="005C4097"/>
+    <w:rsid w:val="00607457"/>
+    <w:rsid w:val="006455BC"/>
+    <w:rsid w:val="00684F82"/>
+    <w:rsid w:val="006B5681"/>
+    <w:rsid w:val="006C4D76"/>
+    <w:rsid w:val="00722C77"/>
+    <w:rsid w:val="00737AAD"/>
+    <w:rsid w:val="007A0E85"/>
+    <w:rsid w:val="0080735D"/>
+    <w:rsid w:val="00845034"/>
+    <w:rsid w:val="008E2C0B"/>
+    <w:rsid w:val="00996E48"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:rsid w:val="00A13F21"/>
+    <w:rsid w:val="00A34693"/>
+    <w:rsid w:val="00A661C2"/>
+    <w:rsid w:val="00A8053F"/>
+    <w:rsid w:val="00AC4846"/>
+    <w:rsid w:val="00B00858"/>
+    <w:rsid w:val="00B11269"/>
+    <w:rsid w:val="00B612C8"/>
+    <w:rsid w:val="00B63D03"/>
+    <w:rsid w:val="00BF3758"/>
+    <w:rsid w:val="00C013A2"/>
+    <w:rsid w:val="00C8094E"/>
+    <w:rsid w:val="00C94113"/>
+    <w:rsid w:val="00CB38D0"/>
+    <w:rsid w:val="00CC03D9"/>
+    <w:rsid w:val="00CC7A3D"/>
+    <w:rsid w:val="00D53B49"/>
+    <w:rsid w:val="00D87C2B"/>
+    <w:rsid w:val="00D95E9F"/>
+    <w:rsid w:val="00D96017"/>
+    <w:rsid w:val="00DB4803"/>
+    <w:rsid w:val="00DB7154"/>
+    <w:rsid w:val="00DF4911"/>
+    <w:rsid w:val="00E35BFB"/>
+    <w:rsid w:val="00E478D0"/>
+    <w:rsid w:val="00EB4999"/>
+    <w:rsid w:val="00EB4B12"/>
+    <w:rsid w:val="00ED6570"/>
+    <w:rsid w:val="00EF7515"/>
+    <w:rsid w:val="00F117DE"/>
+    <w:rsid w:val="00F20E2E"/>
+    <w:rsid w:val="00F35C52"/>
+    <w:rsid w:val="00F4769E"/>
+    <w:rsid w:val="00FB0236"/>
+    <w:rsid w:val="00FD58DC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="ru-RU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Placeholder Text"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2ED08F84D97484698DF0084D75B3F71">
+    <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
+    <w:rsid w:val="0005722E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99F3EA57768442358FC94E753B4CAB1D">
+    <w:name w:val="99F3EA57768442358FC94E753B4CAB1D"/>
+    <w:rsid w:val="00C8094E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CC24A06769745589D3C3628B7B3DBB2">
+    <w:name w:val="9CC24A06769745589D3C3628B7B3DBB2"/>
+    <w:rsid w:val="000B03B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F49D4D7A61C94A6CBA2683B3EEDF08C8">
+    <w:name w:val="F49D4D7A61C94A6CBA2683B3EEDF08C8"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B884F5599C2247669D17719A7F7881D1">
+    <w:name w:val="B884F5599C2247669D17719A7F7881D1"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE49E33F1C2740ADBB93348CD0A04E39">
+    <w:name w:val="CE49E33F1C2740ADBB93348CD0A04E39"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="054AD09DDAE1453BAA8518866C46F892">
+    <w:name w:val="054AD09DDAE1453BAA8518866C46F892"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E63C26128754E2D806200FB389D99B6">
+    <w:name w:val="3E63C26128754E2D806200FB389D99B6"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="142A4D90AC8B46C4B51CBFF0812B220D">
+    <w:name w:val="142A4D90AC8B46C4B51CBFF0812B220D"/>
+    <w:rsid w:val="00A04C8B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17331,51 +27245,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17442,65 +27356,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17521,120 +27435,100 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3873652A-ADF7-4492-BE56-224F09045D5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0114C6F-9977-4F87-8064-3206BBC7FC10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6624</Characters>
+  <Pages>8</Pages>
+  <Words>2022</Words>
+  <Characters>11530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Заявляемая область деятельности ЛС РУП "Белниитоппроект"</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Home</Company>
+  <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7771</CharactersWithSpaces>
+  <CharactersWithSpaces>13525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Заявляемая область деятельности ЛС РУП "Белниитоппроект"</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
+  <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>