--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2770,118 +2770,114 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 0,01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49DEB341" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Δ = ±0,1 % </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>об.д</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7F8F9190" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41D0300F" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>кл.т</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 0,01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD074E8" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Δ = ±0,05 % </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>об.д</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5A21D0BB" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E5177DD" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>кл.т</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -2941,60 +2937,58 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 0,01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C66F512" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Δ = ±0,5 % </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>об.д</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34D47B19" w14:textId="77777777" w:rsidR="00E549C9" w:rsidRPr="00FB1F89" w:rsidRDefault="00E549C9" w:rsidP="0027428E">
             <w:pPr>
               <w:ind w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1F89">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Ботаническая, 11/1, 220037, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3008,58 +3002,58 @@
     <w:p w14:paraId="39788FC4" w14:textId="77777777" w:rsidR="003108AA" w:rsidRPr="003108AA" w:rsidRDefault="003108AA">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003108AA" w:rsidRPr="003108AA" w:rsidSect="00105E0A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="851" w:left="1701" w:header="567" w:footer="433" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BEBA433" w14:textId="77777777" w:rsidR="00AE6D64" w:rsidRDefault="00AE6D64" w:rsidP="0011070C">
+    <w:p w14:paraId="65029671" w14:textId="77777777" w:rsidR="00A34C9F" w:rsidRDefault="00A34C9F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F43D031" w14:textId="77777777" w:rsidR="00AE6D64" w:rsidRDefault="00AE6D64" w:rsidP="0011070C">
+    <w:p w14:paraId="05DD6351" w14:textId="77777777" w:rsidR="00A34C9F" w:rsidRDefault="00A34C9F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3684,58 +3678,58 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="17403233" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E63F90" w14:textId="77777777" w:rsidR="00AE6D64" w:rsidRDefault="00AE6D64" w:rsidP="0011070C">
+    <w:p w14:paraId="344002C1" w14:textId="77777777" w:rsidR="00A34C9F" w:rsidRDefault="00A34C9F" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="173ADCE8" w14:textId="77777777" w:rsidR="00AE6D64" w:rsidRDefault="00AE6D64" w:rsidP="0011070C">
+    <w:p w14:paraId="6F694710" w14:textId="77777777" w:rsidR="00A34C9F" w:rsidRDefault="00A34C9F" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
@@ -5395,51 +5389,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
@@ -5519,133 +5513,132 @@
     <w:rsid w:val="004423B5"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="0048033B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004B3F4C"/>
     <w:rsid w:val="004B6DAC"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="00592D5C"/>
     <w:rsid w:val="005B3592"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="006256B2"/>
     <w:rsid w:val="006358BE"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006E176A"/>
     <w:rsid w:val="006E7DE9"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00766C2C"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
-    <w:rsid w:val="007B7490"/>
     <w:rsid w:val="007D6582"/>
     <w:rsid w:val="007E0335"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008620B7"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A0AEE"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00993E3D"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A794D"/>
     <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C458E"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A34C9F"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A621E2"/>
     <w:rsid w:val="00A628DF"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A72E5E"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00AA528A"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AB40CF"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AE6D64"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
-    <w:rsid w:val="00B62D97"/>
     <w:rsid w:val="00B974B5"/>
     <w:rsid w:val="00BA3558"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC37A1"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BE0171"/>
     <w:rsid w:val="00C12D76"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C70EC9"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE4412"/>
@@ -7698,51 +7691,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>334</Words>
   <Characters>1906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>