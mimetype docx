--- v0 (2026-04-25)
+++ v1 (2026-10-18)
@@ -5,68 +5,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="183BED6A" w14:textId="77777777" w:rsidR="00870B42" w:rsidRPr="00870B42" w:rsidRDefault="00870B42" w:rsidP="00870B42">
+    <w:p w14:paraId="321FA223" w14:textId="77777777" w:rsidR="00420FCE" w:rsidRDefault="00870B42" w:rsidP="00870B42">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870B42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+        <w:t xml:space="preserve">ОПИСАНИЕ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183BED6A" w14:textId="491FC3BB" w:rsidR="00870B42" w:rsidRPr="00420FCE" w:rsidRDefault="00420FCE" w:rsidP="00870B42">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="15360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2513"/>
         <w:gridCol w:w="236"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35297" w14:paraId="7EAC93CA" w14:textId="77777777" w:rsidTr="00B0031F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
         </w:trPr>
         <w:tc>
@@ -1067,65 +1090,52 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мановакумметров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008574EC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72409792" w14:textId="77777777" w:rsidR="008574EC" w:rsidRDefault="008A604C" w:rsidP="008A604C">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008574EC">
+              <w:t xml:space="preserve">0,06; 0,15; 0,3; 0,5; 0,9; 1,5; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BAF82D1" w14:textId="1EF32E36" w:rsidR="008A604C" w:rsidRPr="008574EC" w:rsidRDefault="008A604C" w:rsidP="008A604C">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="008574EC">
               <w:t xml:space="preserve">2,4; 4; 6 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008574EC">
               <w:t>МПа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="473A7D98" w14:textId="0EAFC62C" w:rsidR="008A604C" w:rsidRPr="008574EC" w:rsidRDefault="008A604C" w:rsidP="008A604C">
@@ -1320,67 +1330,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008574EC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle19"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вакуумметры</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008574EC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle19"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008574EC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle19"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>показ</w:t>
-[...15 lines deleted...]
-              <w:t>вающие</w:t>
+              <w:t>показывающие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C6D494D" w14:textId="6BC4D682" w:rsidR="00A7570A" w:rsidRPr="008574EC" w:rsidRDefault="00A7570A" w:rsidP="00A7570A">
             <w:pPr>
               <w:pStyle w:val="ad"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008574EC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle19"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1494,61 +1488,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26449CC6" w14:textId="77777777" w:rsidR="00C35297" w:rsidRPr="00C35297" w:rsidRDefault="00C35297"/>
     <w:p w14:paraId="5F1F1354" w14:textId="77777777" w:rsidR="00C35297" w:rsidRPr="00C35297" w:rsidRDefault="00C35297">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C35297" w:rsidRPr="00C35297" w:rsidSect="00C35297">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CF724F5" w14:textId="77777777" w:rsidR="00AA69E6" w:rsidRDefault="00AA69E6" w:rsidP="00CA7A04">
+    <w:p w14:paraId="5EA88F51" w14:textId="77777777" w:rsidR="00A153D4" w:rsidRDefault="00A153D4" w:rsidP="00CA7A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="651FBBCE" w14:textId="77777777" w:rsidR="00AA69E6" w:rsidRDefault="00AA69E6" w:rsidP="00CA7A04">
+    <w:p w14:paraId="1E7EA88C" w14:textId="77777777" w:rsidR="00A153D4" w:rsidRDefault="00A153D4" w:rsidP="00CA7A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1572,419 +1566,431 @@
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19F6EA71" w14:textId="58348525" w:rsidR="00CA7A04" w:rsidRPr="002D456C" w:rsidRDefault="00CA7A04" w:rsidP="00CA7A04">
+  <w:p w14:paraId="19F6EA71" w14:textId="44571600" w:rsidR="00CA7A04" w:rsidRPr="00420FCE" w:rsidRDefault="00CA7A04" w:rsidP="00CA7A04">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="15136"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Часть № 1. Дата принятия решения по аккредитации: </w:t>
+      <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
     </w:r>
-    <w:r w:rsidR="008A604C">
+    <w:r w:rsidR="008A604C" w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="008F3FDF">
+    <w:r w:rsidR="008F3FDF" w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.202</w:t>
     </w:r>
-    <w:r w:rsidR="008F3FDF">
+    <w:r w:rsidR="008F3FDF" w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                        </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
-    <w:r w:rsidRPr="002D456C">
+    <w:r w:rsidRPr="00420FCE">
       <w:rPr>
         <w:rStyle w:val="af3"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="555D69D8" w14:textId="77777777" w:rsidR="00CA7A04" w:rsidRDefault="00CA7A04">
     <w:pPr>
       <w:pStyle w:val="af1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="686B399A" w14:textId="77777777" w:rsidR="00AA69E6" w:rsidRDefault="00AA69E6" w:rsidP="00CA7A04">
+    <w:p w14:paraId="28F00B79" w14:textId="77777777" w:rsidR="00A153D4" w:rsidRDefault="00A153D4" w:rsidP="00CA7A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AA1D40E" w14:textId="77777777" w:rsidR="00AA69E6" w:rsidRDefault="00AA69E6" w:rsidP="00CA7A04">
+    <w:p w14:paraId="1E606BA4" w14:textId="77777777" w:rsidR="00A153D4" w:rsidRDefault="00A153D4" w:rsidP="00CA7A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="ac"/>
       <w:tblW w:w="15163" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12518"/>
       <w:gridCol w:w="2645"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CA7A04" w:rsidRPr="00BD0CE5" w14:paraId="386A59C3" w14:textId="77777777" w:rsidTr="00544D41">
+    <w:tr w:rsidR="00CA7A04" w:rsidRPr="00420FCE" w14:paraId="386A59C3" w14:textId="77777777" w:rsidTr="00544D41">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12518" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="70FAE938" w14:textId="02E2DD4A" w:rsidR="003743BD" w:rsidRPr="002D14A8" w:rsidRDefault="008A604C" w:rsidP="003743BD">
+        <w:p w14:paraId="70FAE938" w14:textId="02E2DD4A" w:rsidR="003743BD" w:rsidRPr="00420FCE" w:rsidRDefault="008A604C" w:rsidP="003743BD">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002D14A8">
+          <w:r w:rsidRPr="00420FCE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Минский молочный завод №1"</w:t>
           </w:r>
-          <w:r w:rsidR="003743BD" w:rsidRPr="002D14A8">
+          <w:r w:rsidR="003743BD" w:rsidRPr="00420FCE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1F4BBEA2" w14:textId="6533C039" w:rsidR="00CA7A04" w:rsidRPr="003743BD" w:rsidRDefault="008A604C" w:rsidP="003743BD">
+        <w:p w14:paraId="1F4BBEA2" w14:textId="6533C039" w:rsidR="00CA7A04" w:rsidRPr="00420FCE" w:rsidRDefault="008A604C" w:rsidP="003743BD">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:textAlignment w:val="baseline"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002D14A8">
+          <w:r w:rsidRPr="00420FCE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>лаборатория контрольно-измерительных приборов и средств автоматики</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2645" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="37DD1B3A" w14:textId="190C08B7" w:rsidR="00CA7A04" w:rsidRPr="003743BD" w:rsidRDefault="00CA7A04" w:rsidP="00544D41">
+        <w:p w14:paraId="37DD1B3A" w14:textId="4CEBE0C9" w:rsidR="00CA7A04" w:rsidRPr="00420FCE" w:rsidRDefault="00CA7A04" w:rsidP="00544D41">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003743BD">
+          <w:r w:rsidRPr="00420FCE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 3.</w:t>
+          </w:r>
+          <w:r w:rsidR="00420FCE" w:rsidRPr="00420FCE">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>0362</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4802D85D" w14:textId="77777777" w:rsidR="00CA7A04" w:rsidRDefault="00CA7A04">
     <w:pPr>
       <w:pStyle w:val="af"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="92"/>
+  <w:zoom w:percent="114"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC0F2F"/>
     <w:rsid w:val="00073569"/>
     <w:rsid w:val="00152E5C"/>
     <w:rsid w:val="001678E3"/>
     <w:rsid w:val="002D14A8"/>
     <w:rsid w:val="002D456C"/>
     <w:rsid w:val="003743BD"/>
+    <w:rsid w:val="00420FCE"/>
     <w:rsid w:val="00444B2F"/>
     <w:rsid w:val="00446EAD"/>
     <w:rsid w:val="00544D41"/>
     <w:rsid w:val="005C41EA"/>
     <w:rsid w:val="00721997"/>
     <w:rsid w:val="008574EC"/>
     <w:rsid w:val="00870B42"/>
     <w:rsid w:val="008A604C"/>
     <w:rsid w:val="008F3FDF"/>
+    <w:rsid w:val="00A153D4"/>
     <w:rsid w:val="00A7570A"/>
     <w:rsid w:val="00AA69E6"/>
+    <w:rsid w:val="00AC6598"/>
     <w:rsid w:val="00B0031F"/>
     <w:rsid w:val="00B50843"/>
     <w:rsid w:val="00C35297"/>
     <w:rsid w:val="00CA7A04"/>
     <w:rsid w:val="00CC0F2F"/>
     <w:rsid w:val="00DB575F"/>
     <w:rsid w:val="00EC07BA"/>
     <w:rsid w:val="00F0446E"/>
     <w:rsid w:val="00FA0699"/>
     <w:rsid w:val="00FA45E2"/>
     <w:rsid w:val="00FB5119"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3409,68 +3415,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF3E67A3-E9D8-4642-BA89-9DD1730E2F78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>118</Words>
-  <Characters>675</Characters>
+  <Characters>676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>792</CharactersWithSpaces>
+  <CharactersWithSpaces>793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>s.rudenkov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>