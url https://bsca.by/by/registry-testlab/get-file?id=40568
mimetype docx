--- v0 (2026-09-11)
+++ v1 (2026-11-02)
@@ -1,7157 +1,7530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1372CE4B" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="68F42C7E" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3660C5D3" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="7A5BDEB9" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3991FA6E" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="317C5033" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="74250423" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="4A771E70" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30413271" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="091D8B13" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5038E2C8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4D6D0383" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3160E24E" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6A2C877D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD6A765" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4956AA84" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E0BE76" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1CD85735" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F77695" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DE7DC0" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="32964A25" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="009662A3" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218CF113" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4AA748A1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37092033" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0E9A2481" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B1CBB15" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="56D783A8" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0067318F" w14:paraId="6A4E6A41" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="0DBAD0E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284204F3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="24E29D1F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C49C79" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="24B286FB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB3784B" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="6FF1010E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1AA0C6" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0BC266EE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1496A95E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3BF38138" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72EC4207" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="07B10322" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAE004D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="2CD1F543" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="4B23E9D9" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="369A7325" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4F2930" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="52EBEA6E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40EBEDA8" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3F8D5B9F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Молоко и молочная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="360909FE" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="2D00BE8D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13D12573" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="109AEE42" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Антибиотики: тетрациклиновой группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59966DE4" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="22B314F2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 3830-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0297BF" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="4B375FE1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D846503" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="26661E05" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="29B80591" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="75B8E4EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCF07CB" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="5E40174D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="106AC80C" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="5BCABC0A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B892AE8" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0B9CA806" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/03.152, 10.51/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="083FE91E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="13E6A03C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16DEC77E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="119DDE2A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B97EAF6" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="7060A5DB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1DD66E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="46C7B007" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="1AADEB8B" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="48A46CD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13BA49B8" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="5132E62F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CAADA9A" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="28B5789C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71914013" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="54E0C2DA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C541C19" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="4D9FF84A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бактерии группы кишечных палочек (калиформы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71C6ED61" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0D051996" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9225-84 п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="778D9DA4" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="17B335C9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EE5A314" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="51230C87" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="0066A012" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="55ADF979" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D31EC98" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="66F026C1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F4E466F" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="260BB23A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18F0C12E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="29C11511" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="672FC5AB" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="6F51F747" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EBF27A9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="36885149" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76613F81" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="26A325FA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCE3226" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="5BF4B419" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="25D9245D" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="3F38AA25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1771DB" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0E48815C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A77DBEB" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="0E975734" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="533C83E3" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="5EF922E1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="539C7A2C" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="16BC0C66" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>дрожжи, плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3507DA9A" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="473465CB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013 (ISO 7932:2004)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="095A2003" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4031F430" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="618AD34D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="5771AE4D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="30FE9430" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="29DDCA71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1654D323" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="7BE4360A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F34A6E7" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="7CFA0D59" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31F3C6CF" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="1FDF08F1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="701EB356" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4A66D7E6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64D2D6A9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="66755DEE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07820B4E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="3FA16953" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22F8771F" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="2E526447" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="5CAF8913" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="47EAFE96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3187CA8F" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3CAC11F0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4172909D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="30390991" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6322A782" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="1730D04D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43810336" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="46B3DE88" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>индекс растворимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4765186A" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="7D6CE8F6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30305.4-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C6686A2" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="5632123D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5447AC73" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="59F28527" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="43E533B6" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="0DF0CCA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="552A7AD0" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="1D359D08" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59B66064" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="2CD5FBE6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="449CCC92" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="282D5EAE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/29.040, 10.51/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E60DAA0" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="6F95EE8F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74B000F1" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="65EDCA60" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F210F12" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="6E79AA66" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="524BE035" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="4C8B0FFA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="35CAE44A" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="3F0DB0E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFD9A85" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="69E7EC8C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E1DAC24" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="016A9473" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5361DA63" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="70CDAE3B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C03E4CC" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="1DA1FEF4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6D6855" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="6ABE9CD9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30305.3-95 п.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 3624-92 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C487965" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="2D94123E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4365DC8D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="248C8D19" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="34BE5EF8" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="55DF0D01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43A4C745" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0B477571" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="237D7A7C" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4F713163" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD0A76A" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="44808BCA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.149, 10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22B3421C" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="127FA2A5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51FBF347" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="458F5AC0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49B0D318" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="2799442E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9F1391" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3DD956AD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="0350A8D7" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="1CB8DAAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="064E19E7" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="6902B741" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.11* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D44632B" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="283D14ED" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="439D67ED" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4A58998B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08A8B9F4" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="44075458" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кислотность жировой фазы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF28AB9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="683B8E8E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3624-92 п.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32C0C72E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4FD8CE94" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28A5FFBC" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4B79DA4F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="0DD45087" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="77556C70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4869F5E7" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="7AA9C761" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="240B88CC" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="5E52DEB4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="698BB779" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="2C369302" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="300A9418" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="44B2719E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20E02F38" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="0CBD9597" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53802A4B" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="60207781" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76E36CDD" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="58956BCD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="53421BC6" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="4F3DC2D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2521F06F" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="232E0425" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.13* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22119E4E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="3761B1DE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18F2D0DC" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="39F174DB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36433614" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="7F1CBBEA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">количество мезофильных аэробных и факультативно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>анаэробных микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7E72E9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0C61EF5B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D0B1FB9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="2428268A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECCD632" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="335B439E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="267B513B" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="48DB76C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A304C14" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="0F678B2B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19E36A3E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="1252AFCA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="446F913C" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="092E9095" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="072373EE" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="5A6D6072" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76232FB9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3119D7B9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9225-84 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EEACA3D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="477593AC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="505D4DB7" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="04AF018F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="55D5B0D2" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="64A2AF98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63E7FF8D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="2668BA76" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5643AA20" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="1AC6189C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE268A9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="3CAAE70C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14D60FD6" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="036E910D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>массовая доля белка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="732A42B5" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="43BF6375" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23327-98;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30648.2-99 п.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="374DFBE9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="20576123" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45C5F1AF" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="53364931" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="3BE23A19" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="7BEF9F95" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01ED57DD" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="50374F68" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.16* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09505829" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="74EE25EA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A52CA14" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="6F3179BE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.149, 10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="051F400B" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="5818520D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1AE8A7F0" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="3810A972" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A7F4FAB" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="72414364" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="312036C7" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="4CC35062" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="54783DFA" w14:textId="77777777">
-[...2230 lines deleted...]
-      <w:tr w:rsidR="0067318F" w14:paraId="06689874" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="5E3C37E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33022F68" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
-[...7 lines deleted...]
-              <w:t>1.42*</w:t>
+          <w:p w14:paraId="32CA0B1E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.17* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75E17AD3" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="0C195EA2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6631ECE2" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4450336F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.052, 10.51/08.052</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24597A3D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D20735" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17B32B5D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6B6CF2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29246-91 п.2, 3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3626-73 п.5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F9340E9" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="233F60F3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5177065E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067318F" w14:paraId="0B81121E" w14:textId="77777777">
-[...2787 lines deleted...]
-      <w:tr w:rsidR="0067318F" w14:paraId="2F7EF315" w14:textId="77777777">
+      <w:tr w:rsidR="007D4532" w14:paraId="68AAAE96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3123BF53" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="003B238F">
+          <w:p w14:paraId="4739D7D6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.17* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1119FFB1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко сырое, молоко обезжиренное-сырье, сливки -сырье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D72DFB3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFCAAEC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A35F1DB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1598-2006 приложение Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="428C3B65" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CF6D8E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="17440A3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F88DB3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="38610ABB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE587C3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.052, 10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69965041" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля влаги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4691B6BD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29246-91 п.2, 3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3626-73 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1C446E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7A0CA5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="0EB62FD8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="28494FAE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F827C50" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE7C215" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.037, 10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="350D823C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="624A1322" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29247-91 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5867-90 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECCE94D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="261F02AB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="19D62912" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E561D26" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.19.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A93709" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко сырое, молоко обезжиренное-сырье, сливки -сырье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB13468" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F342EFC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFB2BAC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1598-2006 приложение Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C7532E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CEE28E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="692D9965" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F255F4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.20* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D8573F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2497CB0E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.037, 10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E559048" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="638CFCD6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29247-91 п.4;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5867-90 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC8020" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C120E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1CE53C6F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1562B0A1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.21*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="061ECA69" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6647E147" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9A5767" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля жира в сухом веществе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3217F8DD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5867-90 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB3063B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B02FE5E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="0B6D9167" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="214C3176" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.22* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03124C1F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFEE2FA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="205686FD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32854D2F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEEE389" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9BC1FA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="5651CA8B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="056FE062" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.23* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFFB96A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0078D8A0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.149, 10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="371B1FAF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля поваренной соли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="269B40D6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3627-81 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1322E4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="522E53CD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="2C12453D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD425FE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.24*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57C23F8A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="520C68CC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="411D47E1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5B608D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B93C496" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE96D49" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="168C068F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F70615" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.25* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46B13410" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17271AE3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="523F3E78" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля сухого обезжиренного вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4C70C9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3626-73 п.2,3,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="128FBE24" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7E2CDE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="5DBB6F04" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E4617C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.26*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="187C9B1B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F57121A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E7198" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2438C1B1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="306B653D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2317A902" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="70E6E1A4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9EDC9E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.27*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B829661" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCFE02E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D80F7E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органолептические показатели: внешний вид, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>консистенция, вкус и запах, цвет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD712E3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 29245-91 п.2, 3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1373-2016 п.6.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1858-2022 п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ 1888-2016 п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1890-2017 п. 7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2219-2017 п.7.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 315-2017 п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 736-2017 п. 7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14FC7E8F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35900399" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="29A74E0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="646B4158" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.28**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01B6B50C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="594C4C4C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/42.000, 10.51/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F17EFA1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб и подготовка проб к анализу молоко и молочная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3450D32C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.2-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 р.1.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1051-2012 п.5;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1053-2015 п.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC2171A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFD0B4C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1F9A1D16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="126A5B36" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.29** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1539DE38" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="680EB547" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="174D41B5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09DE793A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36DD4996" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="625CDD13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="2BA060C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="765AA024" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.30* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBE8C67" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="621D00B1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.031, 10.51/08.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB065C3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="433CAD0D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3625-84 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09C7A2F1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC2BB83" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="37ACE5EF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AD0051" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.31*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01F1F759" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAAD598" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/08.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46D0EDE8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5843A4E9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="361A715C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7BB3C9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="62ADD202" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFDD956" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.32*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B87BE70" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A1B4D0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A27F95" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Радиационный контроль. Удельная (объемная) активность радионуклида цезия-137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C053FCF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="006DC963" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED37EA2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1ACB4129" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="415E952B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.33* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="648D6D22" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A09B61" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/04.125, 10.51/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C758C8A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="549D5BBB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33D4E75B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BC6069" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="573606DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="028F9166" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.34*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58C99ED1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DE8A93" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7977014A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>степень чистоты, группа чистоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6579768E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 29245-91 п.7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8218-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC61D65" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E629689" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="74535A47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB271A7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.35* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBEE8F0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFB0DC9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/11.116, 10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="764CC69C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C52C4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28B03266" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8A3D03" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="30F443DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBB4CDB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.36* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78803928" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1DBE4C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/29.145, 10.51/29.145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="121A52BD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E4CA12" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26754-85;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 3622-68 п.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6228CADC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51FB4E36" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="453856B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DC2B63" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.37*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A792DFD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E5FF27" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="437A5681" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47557CD0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26754-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35A20B42" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2496B8B2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1A599074" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6359FD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.38*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="077FF889" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="536E4708" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.51/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A7DEA3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>термоустойчивость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B150029" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1890-2017 п.7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB402C8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57DB7D0F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="55605291" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79076A1C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.39* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7EA850" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="120BCD85" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/08.149, 10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D83397" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>титруемая кислотность плазмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2640249D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3624-92 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05C95F13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="19510CAF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="727A6529" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4C58F8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.40*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFE0931" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB39A9B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3F0540" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB93306" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE77806" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF447FB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="5FFF1988" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C87D532" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.41* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="620AD061" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E904AF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D65998C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>хлорамфеникол (левомицетин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC05FE2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ. МН 4230-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="482B3AA4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7581BE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="289BEDAA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5883697F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.42*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="447306FA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF767F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16D1992A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01EDAE7D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="164B96CD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE50273" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="4896D5B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F95E37" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A01415" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Молоко сырое, молоко обезжиренное-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>сырье, сливки -сырье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2F5B00" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>01.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC2C745" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Антибиотики: тетрациклиновой группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07638BB8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 3830-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F3C9D2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Тутаринова, д. 14, 223610, г. Слуцк, Слуцкий район, Минская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="739224B3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="76B498C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D90F271" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1BEA8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69EBF232" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB746BA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="612109E3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B852BC5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EED0A65" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="14608D55" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0955430A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26F99427" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB55483" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A781634" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Бактерии группы кишечных палочек (калиформы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF8C951" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9225-84 п.4.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42500F27" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14622635" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="6538486D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="571AB3B2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.4* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="366C87E2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA5C93B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F25DE5B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD0480F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53696328" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0DCB2D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="003D4372" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3F5796" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="080FF51B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="673AB797" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.149, 10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A21131" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кислотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7A6FE0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3624-92 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A22AD82" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F67127F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="765793F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49510D75" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.6* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="457E1F51" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1284382D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="756BD057" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44248A13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48D1C71B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D0263C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="221C201C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D3CE69" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.7* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10A252D0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4F9FAC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/01.086, 10.51/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD6679" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>количество мезофильных аэробных и факультативно анаэробных микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A40F365" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10444.15-94;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78C62F72" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66172CBC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1319C384" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0896A8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6088859E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="707AEF63" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="373EA5DF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="796E2E0E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12E9CB52" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E29C28F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="3252B9D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6E5114" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="492959F6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="526D0935" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.043, 10.51/08.043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C072419" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>количество соматических клеток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7900B7DC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23453-2014 п.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9A5887" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B42F235" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="390F75C8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAF433F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.10* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20B383D5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21D541D8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4BCF8B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3065B355" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="489D8152" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D76FE87" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="6639DDFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21265359" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.11* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56584111" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C50ACF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.149, 10.51/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3C74AD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля белка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2654E3A5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23327-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21ADFFC5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B39DF57" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="3D85730A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5505A3B3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5465E8BC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="649E64EA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B923F13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="248A7C1E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC857EC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E1EE72" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="0CCC2208" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="439B2890" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.13* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="327005AA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E960D13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.037, 10.51/08.037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D803BDD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля жира</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B855C56" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5867-90 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36341AEC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F994BF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="11965D4B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E423AB1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD24B1B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27980421" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE33E1B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61D25CA9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E39AAD7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="655BE613" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="0A7F8CA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5085B96C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35274066" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDE4C91" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.052, 10.51/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="142C2368" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>массовая доля сухих обезжиренных веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C570041" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3626-73 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30B1B5A6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C927AD8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="3EAA3BD7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A42E65C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.16* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="538C4A83" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48135D6E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29F416A2" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14151E3E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0935FEC1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="777AD780" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="5A2D91B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C68824" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1261892C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D82A63" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DEE3CA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>метаболиты нитрофуранов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D5B5B0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4525-2012 1.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA82422" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="707F2EA6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="60BC560B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="213BD341" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2419D1" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76FF190D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3370F56B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>метронидазол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F83E0B7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5777-2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="515093F6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B492926" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1F2329F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343DC986" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.19**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4168F83D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73081ED7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/42.000, 10.51/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1994006A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>отбор проб и подготовка проб к анализу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE0A1F8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13928-84 п.2.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 26809.1-2014;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9225-84 п.1.5.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1036-97 р.5, п.7.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1051-2012 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB2A188" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18EB8A3E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="6E654788" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="230DC079" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.20** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="619DB055" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79828691" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7152C7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5981578F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5208FCCA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD6A42E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="1D2C72FA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E762FE8" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.21* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5718A8BA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="680DD26A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="754E2D75" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>пенициллин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5332D27F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4885-2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC228AD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="369F6D2F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="08A2561C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D439E90" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3626C791" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08C2C392" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32D56CDD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40BE364C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C35DD8C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="198118D5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="18EE322E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CE2286" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.23*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0F4AEB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9E3DA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.031, 10.51/08.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C66EACE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="634A94AF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3625-84 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F36F217" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39F22124" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="08F30981" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0507C8DC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.24* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16B1519A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9444D5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72216895" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06B607BB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10533E1E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6482CCAE" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="319F135F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC0489E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.25*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61AEBC6C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="077F7226" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/04.125, 10.51/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4AD965" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Радиационный контроль. Удельная (объемная) активность радионуклида цезия-137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3582DD5F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 1823-2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78734BA4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A29D360" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="5893F6DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB6E2FA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.26* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="092E64E5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53E15106" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05EE36FD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC0394A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F629A42" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C4AFAB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="46956C84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F721131" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.27* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="160A5248" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="25034097" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/11.116, 10.51/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D1AFAF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>степень чистоты, группа чистоты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D8358" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8218-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB4BEB5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3004E36C" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="614B7907" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D70EC53" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.28*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20272D55" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A02CF0D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78CDEFE6" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F794404" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3311DD" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54411EE7" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="701529D7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276EFE13" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.29* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6815F465" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4DAA33" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17872266" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>стрептомицин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="363F5B8D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4894-2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37A8086A" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44579C54" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="025B58E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F30973" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.30*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64BE73CA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="796D05B0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6680340F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5A1EDB" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5E979E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEB5CFF" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="79BFBE54" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="056DC36D" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.31*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEEE099" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2B40AA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/29.145, 10.51/29.145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5C8450" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>температура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4CC0A3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26754-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A87034F" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6896BC39" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="0D75E7C9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF5A4BC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.32** ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29BDA2D4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C7362" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8364AC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74B9EDE0" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE7B0F3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="227C1672" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 021/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 033/2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="4D7F4B10" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F49D1B9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.33* ТР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFF9FE4" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A5C711" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/03.152, 10.51/03.152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD2BDD5" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>хлорамфеникол (левомицетин)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC94204" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ. МН 4230-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42F63851" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADB6359" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4532" w14:paraId="18EDB179" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="276F76DC" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.34*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="436FAB1E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="7A2FABC9" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E04812E" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="11DE445E" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DDC8F09" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="16F197DA" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1168377F" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="4D5B4788" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6625B3EA" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F"/>
+          <w:p w14:paraId="41D4153B" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F73FB5D" w14:textId="77777777" w:rsidR="0067318F" w:rsidRDefault="0067318F">
+          <w:p w14:paraId="003F56B3" w14:textId="77777777" w:rsidR="007D4532" w:rsidRDefault="007D4532">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34402D5E" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="71BE3B62" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D194698" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="29F9114D" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45DE12E4" w14:textId="77777777" w:rsidR="003B238F" w:rsidRDefault="003B238F" w:rsidP="0011070C">
+    <w:p w14:paraId="3640B567" w14:textId="77777777" w:rsidR="006E37D9" w:rsidRDefault="006E37D9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="352AE8C1" w14:textId="77777777" w:rsidR="003B238F" w:rsidRDefault="003B238F" w:rsidP="0011070C">
+    <w:p w14:paraId="0F634602" w14:textId="77777777" w:rsidR="006E37D9" w:rsidRDefault="006E37D9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7204,160 +7577,144 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1A4A0940" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="4B3C4302" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="198DE905" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="58EDC8EE" w14:textId="10D64B9F" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 28.08.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="009662A3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>28.08.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="743116F1" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="35424ACC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7456,204 +7813,193 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="25518CBB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="61E387D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7948E328" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="595FCF18" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="230ED6DA" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="0E85A9EC" w14:textId="7349FD79" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="009662A3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>28.08.2026</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+            <w:t xml:space="preserve">                                                                                                                                                                                          </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0B5526CA" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="38D469FF" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="5CBDD2B2" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="47F33C5E" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7750,317 +8096,307 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7C3F7654" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="4B98A99B" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="655C4F45" w14:textId="77777777" w:rsidR="003B238F" w:rsidRDefault="003B238F" w:rsidP="0011070C">
+    <w:p w14:paraId="44001730" w14:textId="77777777" w:rsidR="006E37D9" w:rsidRDefault="006E37D9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160F4D54" w14:textId="77777777" w:rsidR="003B238F" w:rsidRDefault="003B238F" w:rsidP="0011070C">
+    <w:p w14:paraId="084DEC22" w14:textId="77777777" w:rsidR="006E37D9" w:rsidRDefault="006E37D9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="393BDC3A" w14:textId="77777777" w:rsidTr="00DE7DC0">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="131086BC" w14:textId="77777777" w:rsidTr="009662A3">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5D3BAE7C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="62A48494" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="55A1BF7C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="5C7F19E0" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.0165</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="487C714A" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="7C0DA466" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CC02C48" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="2D03DBBE" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="3DF80B1A" w14:textId="77777777" w:rsidTr="00DE7DC0">
+    <w:tr w:rsidR="002317A4" w14:paraId="3E1890F9" w14:textId="77777777" w:rsidTr="009662A3">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="736FD21F" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="0811E35D" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Открытое акционерное общество "Слуцкий сыродельный комбинат" ,</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="23DCD4CB" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="314C2A5F" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>производственная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="69DC2804" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="52025235" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.0165</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6FCEC2A1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="4F7E7281" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9573,158 +9909,158 @@
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
-    <w:rsid w:val="003B238F"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
-    <w:rsid w:val="0067318F"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006E37D9"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
+    <w:rsid w:val="007D4532"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
-    <w:rsid w:val="008F6326"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="009662A3"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
@@ -9737,72 +10073,72 @@
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CC40E2"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
-    <w:rsid w:val="00DE7DC0"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
@@ -9822,51 +10158,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0007631F"/>
+  <w14:docId w14:val="5E7A9F34"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11488,64 +11824,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -11822,69 +12153,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>868</Words>
-  <Characters>4948</Characters>
+  <Words>984</Words>
+  <Characters>5614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5805</CharactersWithSpaces>
+  <CharactersWithSpaces>6585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>