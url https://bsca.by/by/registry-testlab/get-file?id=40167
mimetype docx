--- v0 (2026-07-29)
+++ v1 (2026-09-18)
@@ -668,51 +668,69 @@
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5334">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Обществ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5334">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с ограниченной ответственностью «Белремкран»</w:t>
+        <w:t xml:space="preserve"> с ограниченной ответственностью «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED5334">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Белремкран</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED5334">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5457" w:type="pct"/>
         <w:tblInd w:w="-856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="804"/>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F40980" w:rsidRPr="007A4175" w14:paraId="599E5DD0" w14:textId="77777777" w:rsidTr="00A0514B">
@@ -1298,56 +1316,65 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00084B61" w14:paraId="78A847CD" w14:textId="77777777" w:rsidTr="00635334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="39B53B14" w14:textId="2D1773D2" w:rsidR="00084B61" w:rsidRPr="00746F35" w:rsidRDefault="00ED5334" w:rsidP="00ED5334">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5334">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">223051 Минская обл., Минский р-н., а/г Колодищи, ул. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C607C9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Молоковича, 29</w:t>
+              <w:t>Молоковича</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C607C9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0514B" w14:paraId="20798487" w14:textId="77777777" w:rsidTr="000F235B">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="693C71A8" w14:textId="77777777" w:rsidR="00A0514B" w:rsidRPr="000224E1" w:rsidRDefault="00A0514B" w:rsidP="007120BC">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000224E1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1758,71 +1785,93 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Методические рекомендации по проведению технического диагностирования грузоподъемных кранов с истекшим сроком службы.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F81775" w14:textId="5A8CECB0" w:rsidR="00A0514B" w:rsidRPr="00FF7FC3" w:rsidRDefault="00A0514B" w:rsidP="008E5D26">
             <w:pPr>
               <w:ind w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00290918">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Утв. Приказ Проматомнад</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E5D26">
+              <w:t xml:space="preserve">Утв. Приказ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00290918">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00290918">
+              <w:t>Проматомнад</w:t>
+            </w:r>
+            <w:r w:rsidR="008E5D26">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>зора от 30.12.2005 № 145</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00290918">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>зора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00290918">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 30.12.2005 № 145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="66C14B7A" w14:textId="307EB50F" w:rsidR="00A0514B" w:rsidRDefault="00A0514B" w:rsidP="000F235B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="-85" w:right="-85"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED5334">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14782-86</w:t>
@@ -2417,56 +2466,65 @@
           </w:tcPr>
           <w:p w14:paraId="1E7B4E7F" w14:textId="77777777" w:rsidR="00A0514B" w:rsidRPr="00FF7FC3" w:rsidRDefault="00A0514B" w:rsidP="00FF7FC3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковая</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2453D6BA" w14:textId="77777777" w:rsidR="00A0514B" w:rsidRDefault="00A0514B" w:rsidP="00FF7FC3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF7FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>толщинометрия, эхо-метод</w:t>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF7FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, эхо-метод</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="073D14F2" w14:textId="7B222D71" w:rsidR="00A0514B" w:rsidRPr="003D7E9D" w:rsidRDefault="00A0514B" w:rsidP="00FF7FC3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
@@ -2600,99 +2658,107 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Беларусь – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8806FA" w14:textId="77777777" w:rsidR="00A0514B" w:rsidRPr="007E0817" w:rsidRDefault="00A0514B" w:rsidP="00A0514B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="142" w:hanging="993"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0817">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">директор государственного </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2680840E" w14:textId="1B1DE204" w:rsidR="00A0514B" w:rsidRPr="007E0817" w:rsidRDefault="00A0514B" w:rsidP="00A0514B">
+    <w:p w14:paraId="2680840E" w14:textId="24106E06" w:rsidR="00A0514B" w:rsidRPr="007E0817" w:rsidRDefault="00A0514B" w:rsidP="00A0514B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="142" w:hanging="993"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0817">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">предприятия «БГЦА»                                                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0817">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0817">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">            Е.В. Бережных</w:t>
+        <w:t xml:space="preserve">            Е.В. </w:t>
+      </w:r>
+      <w:r w:rsidR="00686F04">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дворак</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F90CD16" w14:textId="2118C6B2" w:rsidR="00A0514B" w:rsidRDefault="00A0514B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E8B5E53" w14:textId="53AE70D1" w:rsidR="00A0514B" w:rsidRDefault="00A0514B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A0514B" w:rsidSect="0068779A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="454" w:bottom="709" w:left="1701" w:header="284" w:footer="412" w:gutter="0"/>
@@ -3161,81 +3227,81 @@
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="129453262"/>
             <w:placeholder>
               <w:docPart w:val="B653AD32BC464109B33B9976CADE6521"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-06-19T00:00:00Z">
+            <w:date w:fullDate="2026-07-24T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="15C65264" w14:textId="34929993" w:rsidR="00746F35" w:rsidRPr="00460ECA" w:rsidRDefault="00752190" w:rsidP="00A417E3">
+            <w:p w14:paraId="15C65264" w14:textId="1AB1DBA3" w:rsidR="00746F35" w:rsidRPr="00460ECA" w:rsidRDefault="00686F04" w:rsidP="00A417E3">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>19.06.2026</w:t>
+                <w:t>24.07.2026</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="74539394" w14:textId="77777777" w:rsidR="00746F35" w:rsidRPr="0055546C" w:rsidRDefault="00746F35" w:rsidP="00A417E3">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0055546C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
@@ -5206,50 +5272,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1793598341">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1353653886">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1764377068">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="430394288">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2138915579">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1593975911">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00001560"/>
@@ -5338,85 +5405,87 @@
     <w:rsid w:val="003B4E94"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C261C"/>
     <w:rsid w:val="003C2834"/>
     <w:rsid w:val="003D4DC5"/>
     <w:rsid w:val="003D7E9D"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E7F8B"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="0040426B"/>
     <w:rsid w:val="00407988"/>
     <w:rsid w:val="00410274"/>
     <w:rsid w:val="004112C1"/>
     <w:rsid w:val="00416870"/>
     <w:rsid w:val="004211A5"/>
     <w:rsid w:val="00436D0B"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="0044589D"/>
     <w:rsid w:val="004555A9"/>
     <w:rsid w:val="00460ECA"/>
     <w:rsid w:val="0046126B"/>
     <w:rsid w:val="00463CD8"/>
     <w:rsid w:val="00472B4E"/>
     <w:rsid w:val="00481260"/>
     <w:rsid w:val="004922CC"/>
+    <w:rsid w:val="004A1186"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004B74E8"/>
     <w:rsid w:val="004D0579"/>
     <w:rsid w:val="004D22AD"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00530F3D"/>
     <w:rsid w:val="00547530"/>
     <w:rsid w:val="0055546C"/>
     <w:rsid w:val="0055563B"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562D77"/>
     <w:rsid w:val="00563680"/>
     <w:rsid w:val="00564989"/>
     <w:rsid w:val="0057464E"/>
     <w:rsid w:val="00582A8F"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="00594E4B"/>
     <w:rsid w:val="005B4E6C"/>
     <w:rsid w:val="005D269D"/>
     <w:rsid w:val="005D4205"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E3FF5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="006054C8"/>
     <w:rsid w:val="00614867"/>
     <w:rsid w:val="00617F72"/>
     <w:rsid w:val="00627367"/>
     <w:rsid w:val="00630DAE"/>
     <w:rsid w:val="00635334"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="0065147C"/>
     <w:rsid w:val="00661E1C"/>
     <w:rsid w:val="00667DE7"/>
     <w:rsid w:val="0067672A"/>
+    <w:rsid w:val="00686F04"/>
     <w:rsid w:val="0068779A"/>
     <w:rsid w:val="00697905"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A4791"/>
     <w:rsid w:val="006C159A"/>
     <w:rsid w:val="006D105A"/>
     <w:rsid w:val="006D1CDB"/>
     <w:rsid w:val="006D26C9"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F7A9D"/>
     <w:rsid w:val="00703F20"/>
     <w:rsid w:val="00706A95"/>
     <w:rsid w:val="007120BC"/>
     <w:rsid w:val="00712D4D"/>
     <w:rsid w:val="00715A45"/>
     <w:rsid w:val="0071603C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="0074243A"/>
     <w:rsid w:val="007464F7"/>
     <w:rsid w:val="00746F35"/>
     <w:rsid w:val="0075090E"/>
     <w:rsid w:val="00752190"/>
     <w:rsid w:val="007571AF"/>
@@ -7670,50 +7739,51 @@
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7762B"/>
     <w:rsid w:val="000E64DB"/>
     <w:rsid w:val="001445FF"/>
     <w:rsid w:val="001F0824"/>
     <w:rsid w:val="00291740"/>
     <w:rsid w:val="00297732"/>
     <w:rsid w:val="002F25F2"/>
     <w:rsid w:val="00314842"/>
     <w:rsid w:val="00376AA5"/>
     <w:rsid w:val="003800E5"/>
     <w:rsid w:val="003C5FA5"/>
     <w:rsid w:val="003E587D"/>
     <w:rsid w:val="00470155"/>
+    <w:rsid w:val="004A1186"/>
     <w:rsid w:val="004D1AD4"/>
     <w:rsid w:val="004E7EE9"/>
     <w:rsid w:val="004F6D2B"/>
     <w:rsid w:val="005000CA"/>
     <w:rsid w:val="00532257"/>
     <w:rsid w:val="00557FDB"/>
     <w:rsid w:val="00577C98"/>
     <w:rsid w:val="005B09CB"/>
     <w:rsid w:val="005B4E6C"/>
     <w:rsid w:val="005E7159"/>
     <w:rsid w:val="005F3F1B"/>
     <w:rsid w:val="0062001B"/>
     <w:rsid w:val="006B6C64"/>
     <w:rsid w:val="0072560F"/>
     <w:rsid w:val="00733308"/>
     <w:rsid w:val="00734A7D"/>
     <w:rsid w:val="0075718D"/>
     <w:rsid w:val="00762148"/>
     <w:rsid w:val="00766E1C"/>
     <w:rsid w:val="00785DD4"/>
     <w:rsid w:val="007E13E2"/>
     <w:rsid w:val="00830067"/>
     <w:rsid w:val="0087032D"/>
     <w:rsid w:val="00894B51"/>
     <w:rsid w:val="008B44E6"/>
@@ -8557,68 +8627,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{110A0383-8451-4A05-B53B-6F0FB2F7A42A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>293</Words>
-  <Characters>1675</Characters>
+  <Characters>1673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1965</CharactersWithSpaces>
+  <CharactersWithSpaces>1963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>