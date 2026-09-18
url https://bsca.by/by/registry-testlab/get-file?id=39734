--- v0 (2026-07-29)
+++ v1 (2026-09-18)
@@ -1,4860 +1,4717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01455CF0" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
-[...76 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
-[...225 lines deleted...]
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="8364"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0000587A" w:rsidRPr="00BC402E" w14:paraId="63DF9D45" w14:textId="77777777" w:rsidTr="00401217">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7B9EB4" w14:textId="439C105F" w:rsidR="0000587A" w:rsidRPr="00531364" w:rsidRDefault="00F27A77" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B1E15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>никальный регистрационный номер аккредитованного субъекта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в реестре НСА, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B1E15">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дата внесения записи об аккредитованном субъекте в реестр НСА</w:t>
+            </w:r>
+            <w:r w:rsidR="0000587A" w:rsidRPr="00531364">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3784272C" w14:textId="7B511C75" w:rsidR="0000587A" w:rsidRPr="00573563" w:rsidRDefault="00266387" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00184E55">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>BY/112 2.4819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352DA7" w:rsidRPr="00266387" w14:paraId="5DF733B2" w14:textId="77777777" w:rsidTr="00401217">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217D28C8" w14:textId="3E07CCF6" w:rsidR="00352DA7" w:rsidRPr="00531364" w:rsidRDefault="00F27A77" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B1E15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аты начала и завершения цикла аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599255EC" w14:textId="71F485CA" w:rsidR="00352DA7" w:rsidRPr="009E3EDD" w:rsidRDefault="00266387" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7AD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3EDD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7AD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.06.202</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3EDD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7AD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>по</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7AD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3EDD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7AD5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.06.20</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3EDD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000587A" w:rsidRPr="009E3EDD" w14:paraId="35C304F0" w14:textId="77777777" w:rsidTr="00401217">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A15B8D" w14:textId="5B2716E3" w:rsidR="0000587A" w:rsidRPr="00531364" w:rsidRDefault="006A5BD4" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidR="0000587A" w:rsidRPr="00531364">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аименование юридического лица:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D41F0E4" w14:textId="093B698B" w:rsidR="0000587A" w:rsidRPr="00573563" w:rsidRDefault="00266387" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001159C3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Открытое акционерное общество "Слонимский картонно-бумажный завод "Альбертин"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000587A" w:rsidRPr="00BC402E" w14:paraId="1C3049C8" w14:textId="77777777" w:rsidTr="00401217">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A1482D" w14:textId="0ACF2EB1" w:rsidR="0000587A" w:rsidRPr="00531364" w:rsidRDefault="00F27A77" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27A77">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Полное наименование структурного подразделения юридического лица:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675AA9C8" w14:textId="2A84259A" w:rsidR="0000587A" w:rsidRPr="00573563" w:rsidRDefault="00266387" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001159C3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>санитарно-промышленная лаборатория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0000587A" w:rsidRPr="009E3EDD" w14:paraId="72B2FC6A" w14:textId="77777777" w:rsidTr="00401217">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E86CFEA" w14:textId="0C4570B4" w:rsidR="0000587A" w:rsidRPr="00531364" w:rsidRDefault="00F27A77" w:rsidP="00145071">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27A77">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адрес(а) места осуществления деятельности в области аккредитации структурного подразделения юридического лица:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E2FA8E" w14:textId="33F86D74" w:rsidR="0000587A" w:rsidRPr="00573563" w:rsidRDefault="00266387" w:rsidP="0004086F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Фабричная, д. 1, 231793, г. Слоним, Слонимский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="186FADE6" w14:textId="77777777" w:rsidR="0000587A" w:rsidRDefault="0000587A" w:rsidP="0000587A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCA5A79" w14:textId="0A86C4D5" w:rsidR="009678AB" w:rsidRDefault="0000587A" w:rsidP="006A5BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645B5D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B31B5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Программа </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27A77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>периодической оценки компетентности аккредитованного субъекта на цикл аккредитации (5 лет) и информаци</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42086">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27A77">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ее выполнении</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180A70DB" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00573743" w:rsidRDefault="00573743" w:rsidP="006A5BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="15730" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="847"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="917"/>
+        <w:gridCol w:w="1206"/>
+        <w:gridCol w:w="1104"/>
+        <w:gridCol w:w="1529"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="4077"/>
+        <w:gridCol w:w="1967"/>
+        <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E46A7" w14:paraId="4177C253" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:tcW w:w="290" w:type="pct"/>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="009E3EDD" w14:paraId="713470EB" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...9 lines deleted...]
-              </w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7792E8ED" w14:textId="31D5FAAA" w:rsidR="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Виды оценок</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="aa"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FECE19" w14:textId="18CF72C4" w:rsidR="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Даты проведения оценок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5F3B72" w14:textId="77777777" w:rsidR="005C6F86" w:rsidRDefault="005C6F86" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Оцениваемая область</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C79B93" w14:textId="06826D84" w:rsidR="00FF05DC" w:rsidRPr="00531364" w:rsidRDefault="005C6F86" w:rsidP="005C6F86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>аккредитации</w:t>
+            </w:r>
+            <w:r w:rsidR="009678AB">
+              <w:rPr>
+                <w:rStyle w:val="aa"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280C959F" w14:textId="19146409" w:rsidR="00FF05DC" w:rsidRPr="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00FF05DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk145885919"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адрес(а) места осуществления деятельности</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в области аккредитации аккредитованного субъекта, подвергаемые оценке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0CD261" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU" w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC093F">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU" w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CEFA908" w14:textId="3EA032E2" w:rsidR="00FF05DC" w:rsidRPr="00EF3D2D" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU" w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>эксперта по аккредитации</w:t>
+            </w:r>
+            <w:r w:rsidR="0042085D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU" w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – руководителя группы по оценке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w14:paraId="311AC3D4" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DCDF7C" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B76521E" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>План</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153919F9" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00EF3D2D" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF3D2D">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA62D76" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Факт</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="642AF70F" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="008F7BB7" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F54E991" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Решение ТКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="579147D3" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00531364" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(число, месяц, год</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF3D2D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7D55EC" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>План</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12562AA2" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAE51E9" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCC43A4" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>План</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404BA58C" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00C80D74" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Факт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w14:paraId="1377BA6E" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD758EE" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00531364" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="pct"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627B9626" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3C1B07" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE5B29C" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D01E70F" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0A02DE" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541CBF03" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8B992C" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F802E2A" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00FC4764" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="009E3EDD" w14:paraId="7BC8E425" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7337D823" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296271">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1 ПОК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406BB02D" w14:textId="551270C6" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="001432DD" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5272C1" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C095019" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045BF3E8" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.10/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40FE5220" w14:textId="706893BE" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="475FD5BE" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.060</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F93B3B6" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.065</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76728D98" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411AAFFB" w14:textId="15203AB6" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E8DBA18" w14:textId="6F362B3A" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1008E130" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRPr="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C529DD5" w14:textId="51B084FE" w:rsidR="00DC2E4D" w:rsidRPr="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="187DCA8D" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD0325B" w14:textId="7B1EB5EA" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D863A3">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Фабричная, д. 1, 231793, г. Слоним, Слонимский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B38F957" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C2306E" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="009E3EDD" w14:paraId="066525CC" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E546C4" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296271">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2 ПОК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD8B9A0" w14:textId="4BBC5C8B" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="001432DD" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16.10.2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77560298" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AE6865" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D0276C" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120E4C5B" w14:textId="0B5BAECC" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C61BCB7" w14:textId="3D655F27" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8A737F" w14:textId="7E245D86" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>п.1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3932DF08" w14:textId="45EDFC58" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/42.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70737125" w14:textId="4F424143" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D38061E" w14:textId="6051C79E" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.155</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E7C92C" w14:textId="1DCD901A" w:rsidR="00DC2E4D" w:rsidRPr="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411D9F0F" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="286BE8E1" w14:textId="279509F4" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D863A3">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Фабричная, д. 1, 231793, г. Слоним, Слонимский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1774FB1D" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD2431A" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="009E3EDD" w14:paraId="27B91983" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7167C591" w14:textId="2016DB46" w:rsidR="00FF05DC" w:rsidRPr="005510D8" w:rsidRDefault="00FF05DC" w:rsidP="00531364">
+            <w:pPr>
+              <w:ind w:right="-38"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005510D8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3 ПОК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3513504D" w14:textId="4A66FF80" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="001432DD" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16.04.2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FC60EE" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F64D3" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551D3CD5" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.063</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F7B5B9" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3073C72C" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.067</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2741EBFB" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752391D5" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382E8AAA" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="00DC2E4D" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F73D34" w14:textId="77777777" w:rsidR="00DC2E4D" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286BCEBE" w14:textId="4EC1B3F4" w:rsidR="005F57FE" w:rsidRPr="00DC2E4D" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE70B91" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB38A87" w14:textId="3FA6C5C2" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D863A3">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Фабричная, д. 1, 231793, г. Слоним, Слонимский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF4A4D8" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4664E52F" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF05DC" w:rsidRPr="009E3EDD" w14:paraId="600FF3E9" w14:textId="77777777" w:rsidTr="00FF05DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03147D7A" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00E835B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296271">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ПА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441E5E5A" w14:textId="10ADC851" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="001432DD" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00754BC9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.04.2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1682E7" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A8D173" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA571E8" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F57FE">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E664439" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F57FE">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.1.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F6D340" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRPr="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F57FE">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.05/08.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398DF0EE" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F57FE">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.1.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15609B21" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRPr="00DC2E4D" w:rsidRDefault="005F57FE" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.10/08.052</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362BEB19" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC2E4D">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE6FB11" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.060</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313AA4FA" w14:textId="77777777" w:rsidR="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...14 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.12/35.065</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75781A71" w14:textId="3F699BBA" w:rsidR="005F57FE" w:rsidRPr="005F57FE" w:rsidRDefault="005F57FE" w:rsidP="005F57FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1412 lines deleted...]
-          <w:p w14:paraId="648D362A" w14:textId="77777777" w:rsidR="008E46A7" w:rsidRDefault="008E46A7"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>п.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9B4FF2" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="00296271" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3056CA29" w14:textId="50D189AF" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D863A3">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ул. Фабричная, д. 1, 231793, г. Слоним, Слонимский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CD8587" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E885ACB" w14:textId="77777777" w:rsidR="00FF05DC" w:rsidRPr="001432DD" w:rsidRDefault="00FF05DC" w:rsidP="00296271">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B288F3D" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15563" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1813"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00756F11" w:rsidRPr="00F84A32" w14:paraId="4447112C" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="146"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72695106" w14:textId="77777777" w:rsidR="009678AB" w:rsidRPr="001432DD" w:rsidRDefault="009678AB" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA031F8" w14:textId="2516AFF7" w:rsidR="00756F11" w:rsidRPr="00F84A32" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Программу составил</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F84A32">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A9CE4F" w14:textId="77777777" w:rsidR="00756F11" w:rsidRPr="00F84A32" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061A915B" w14:textId="77777777" w:rsidR="00756F11" w:rsidRPr="00F84A32" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42086" w:rsidRPr="00524F1F" w14:paraId="35C237B2" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B448296" w14:textId="77777777" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Э</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ксперт по аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-руководитель группы оценке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756A98E7" w14:textId="2E897B1B" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB03884" w14:textId="596273B9" w:rsidR="00B42086" w:rsidRPr="00BC402E" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC402E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Астапченя И.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24295F1A" w14:textId="30FE771F" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBB86EB" w14:textId="76594B9C" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00000000" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:id w:val="-1848242022"/>
+                <w:date w:fullDate="2026-06-15T00:00:00Z">
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="ru-RU"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001432DD">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t>15.06.2026</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77208604" w14:textId="23B099E0" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42086" w:rsidRPr="00524F1F" w14:paraId="137D0314" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A1CEDA" w14:textId="16A1593B" w:rsidR="00B42086" w:rsidRPr="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42086">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(статус члена группы по оценке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D26CDE" w14:textId="7385873B" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D34F3A8" w14:textId="169A17B2" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73747EB9" w14:textId="77777777" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572E6170" w14:textId="0A5E8CFE" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA77D40" w14:textId="0A08586D" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00756F11" w:rsidRPr="009E3EDD" w14:paraId="4FD80D31" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC37667" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F486005" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61589290" w14:textId="11A2028C" w:rsidR="00756F11" w:rsidRPr="00F84A32" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F84A32">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Изменения в программу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оценок </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F84A32">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>внес:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFB7E5F" w14:textId="77777777" w:rsidR="00756F11" w:rsidRPr="00531364" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6207" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E8036C" w14:textId="77777777" w:rsidR="00756F11" w:rsidRPr="00531364" w:rsidRDefault="00756F11" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42086" w:rsidRPr="00F84A32" w14:paraId="782FC351" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E55BEF" w14:textId="77777777" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Э</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ксперт по аккредитации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-руководитель группы оценке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7EEB2A" w14:textId="53DF484C" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B5DA4D" w14:textId="291E918A" w:rsidR="00B42086" w:rsidRPr="00BC402E" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC402E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Астапченя И.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180B60CD" w14:textId="14C2241E" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E3382" w14:textId="2C6E5121" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00000000" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="ru-RU"/>
+                </w:rPr>
+                <w:id w:val="-1190129362"/>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2019-08-10T00:00:00Z">
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="ru-RU"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B42086" w:rsidRPr="00F33E4C">
+                  <w:rPr>
+                    <w:rStyle w:val="af"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A27358" w14:textId="7A4FE7FA" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42086" w:rsidRPr="00F84A32" w14:paraId="0F9E467B" w14:textId="77777777" w:rsidTr="00B42086">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A0C62C" w14:textId="6E005894" w:rsidR="00B42086" w:rsidRPr="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42086">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(статус члена группы по оценке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FA8A88" w14:textId="1FB59EFB" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA58B39" w14:textId="1AA63A98" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DB0364" w14:textId="77777777" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171DEC92" w14:textId="3D728623" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00531364">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A12893" w14:textId="13E1EF49" w:rsidR="00B42086" w:rsidRPr="00531364" w:rsidRDefault="00B42086" w:rsidP="00886CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CD7D166" w14:textId="77777777" w:rsidR="006A5BD4" w:rsidRPr="00BC402E" w:rsidRDefault="006A5BD4" w:rsidP="006A5BD4">
       <w:pPr>
         <w:rPr>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0BF2B8" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="006A5BD4" w:rsidRPr="00BC402E" w:rsidSect="00531364">
+      <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="567" w:left="567" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C61007" w14:textId="77777777" w:rsidR="005826F2" w:rsidRDefault="005826F2" w:rsidP="0011070C">
+    <w:p w14:paraId="1D41790E" w14:textId="77777777" w:rsidR="003930D6" w:rsidRDefault="003930D6" w:rsidP="0000587A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FDA684" w14:textId="77777777" w:rsidR="005826F2" w:rsidRDefault="005826F2" w:rsidP="0011070C">
+    <w:p w14:paraId="3B6CF61C" w14:textId="77777777" w:rsidR="003930D6" w:rsidRDefault="003930D6" w:rsidP="0000587A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...49 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:tbl>
-[...222 lines deleted...]
-  <w:p w14:paraId="69960E4E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="226EB4F4" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblW w:w="15735" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="8258"/>
+      <w:gridCol w:w="7477"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="5076E9B3" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="0000587A" w:rsidRPr="00475C39" w14:paraId="49E32ECF" w14:textId="77777777" w:rsidTr="00B70AF3">
       <w:trPr>
-        <w:trHeight w:val="66"/>
+        <w:trHeight w:val="50"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="8258" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7E7C99B0" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="3AF7C564" w14:textId="48003EF9" w:rsidR="0000587A" w:rsidRPr="00987B10" w:rsidRDefault="001D3B19">
           <w:pPr>
-            <w:tabs>
-[...7 lines deleted...]
-            <w:ind w:right="-314"/>
+            <w:pStyle w:val="a5"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...47 lines deleted...]
-              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk206845749"/>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Ф 7-</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r w:rsidR="00F27A77">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>11</w:t>
+          </w:r>
+          <w:r w:rsidR="0000587A" w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="3" w:name="_Hlk206879745"/>
+          <w:r w:rsidR="0000587A" w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Редакция </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00573743">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="3"/>
+          <w:r w:rsidR="0000587A" w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>с</w:t>
+          </w:r>
+          <w:r w:rsidR="00987B10" w:rsidRPr="00531364">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00573743">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>04</w:t>
+          </w:r>
+          <w:r w:rsidR="002D2996">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00F27A77">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00573743">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidR="002D2996" w:rsidRPr="00421D58">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.202</w:t>
+          </w:r>
+          <w:r w:rsidR="00B42086">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcW w:w="7477" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="4E5C66DE" w14:textId="77777777" w:rsidR="0000587A" w:rsidRPr="005A27B9" w:rsidRDefault="0000587A" w:rsidP="0000587A">
+          <w:pPr>
+            <w:pStyle w:val="a5"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1803228776"/>
-[...158 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Стр. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00EB0C44">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00987B10">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00EB0C44">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A407C4">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7CF05E9A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="2B87A513" w14:textId="77777777" w:rsidR="0000587A" w:rsidRPr="00531364" w:rsidRDefault="0000587A" w:rsidP="0000587A">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
-      <w:ind w:firstLine="0"/>
+      <w:pStyle w:val="a5"/>
       <w:rPr>
-        <w:lang w:val="ru-RU"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3B7775E2" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DAEEB08" w14:textId="77777777" w:rsidR="005826F2" w:rsidRDefault="005826F2" w:rsidP="0011070C">
+    <w:p w14:paraId="47E70797" w14:textId="77777777" w:rsidR="003930D6" w:rsidRDefault="003930D6" w:rsidP="0000587A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F84A629" w14:textId="77777777" w:rsidR="005826F2" w:rsidRDefault="005826F2" w:rsidP="0011070C">
+    <w:p w14:paraId="76FE831F" w14:textId="77777777" w:rsidR="003930D6" w:rsidRDefault="003930D6" w:rsidP="0000587A">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="743A50DB" w14:textId="77777777" w:rsidR="009678AB" w:rsidRPr="00DD7150" w:rsidRDefault="00FF05DC" w:rsidP="009678AB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E835B9">
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E835B9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009678AB" w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Согласно п.2 статьи 23 Закона Республики Беларусь от 11.10.2024 №33-З п</w:t>
+      </w:r>
+      <w:r w:rsidR="009678AB" w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ериодическая оценка компетентности проводится в рамках цикла аккредитации:</w:t>
+      </w:r>
+      <w:r w:rsidR="009678AB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3CE2F5" w14:textId="77777777" w:rsidR="009678AB" w:rsidRPr="00DD7150" w:rsidRDefault="009678AB" w:rsidP="009678AB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- не позднее одного года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с даты принятия решения об аккредитации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(повторной аккредитации)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Национальной системе аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DBC584" w14:textId="77777777" w:rsidR="009678AB" w:rsidRPr="00DD7150" w:rsidRDefault="009678AB" w:rsidP="009678AB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- не реже чем один раз в два года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с даты отчета по оценке по месту осуществления деятельности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно программе периодической оценки компетентности аккредитованного субъекта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18917C0F" w14:textId="61D0C0A4" w:rsidR="00FF05DC" w:rsidRPr="005C6F86" w:rsidRDefault="009678AB" w:rsidP="009678AB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7150">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае, если заявка на аккредитацию в целях повторной аккредитации поступила ранее чем через один год с даты заключительного отчета по периодической оценке компетентности, оценка компетентности в целях повторной аккредитации проводится вместо периодической оценки компетентности.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="21B7EA7A" w14:textId="58F502ED" w:rsidR="009678AB" w:rsidRPr="005C6F86" w:rsidRDefault="009678AB" w:rsidP="009678AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="009678AB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ля областей аккредитации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, состоящих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>из трех и менее областей технической компетентности, в столбце 5 формы Ф 7-11 оцениваемые области технической компетентности идентифицируются посредством  перечисления всех пунктов оцениваемой области аккредитации, формирующих оцениваемые области технической компетентности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ля областей аккредитации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, состоящих из </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>четырех и более областей технической компетентности, в столбце 5 формы Ф 7-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оцениваемые области технической компетентности идентифицируются посредством перечисления кодов области деятельности аккредитованного субъекта, формирующих оцениваемые области технической компетентности.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...92 lines deleted...]
-  <w:p w14:paraId="17166A3D" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="00580C8A" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B3B9204" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14539" w:type="dxa"/>
+      <w:tblW w:w="15730" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="71" w:type="dxa"/>
+        <w:right w:w="71" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12186"/>
-      <w:gridCol w:w="2353"/>
+      <w:gridCol w:w="1089"/>
+      <w:gridCol w:w="10664"/>
+      <w:gridCol w:w="3977"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="6DD6ECF5" w14:textId="77777777" w:rsidTr="003E25DD">
+    <w:tr w:rsidR="00573743" w:rsidRPr="00266387" w14:paraId="0FFD37B2" w14:textId="77777777" w:rsidTr="00862042">
       <w:trPr>
-        <w:trHeight w:val="221"/>
+        <w:trHeight w:val="133"/>
+        <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:tcW w:w="1089" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="775D7FD6" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="5F9AF19A" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00F15584" w:rsidRDefault="00573743" w:rsidP="00573743">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-            <w:ind w:right="-292"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:bCs/>
               <w:noProof/>
-              <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:lang w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D27383">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-              <w:bCs/>
               <w:noProof/>
-              <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>Открытое акционерное общество "Слонимский  картонно-бумажный завод "Альбертин",</w:t>
-[...24 lines deleted...]
-            <w:t>санитарно-промышленная лаборатория</w:t>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CAE7F77" wp14:editId="0D5CD66B">
+                <wp:extent cx="257175" cy="314325"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:docPr id="483118285" name="Рисунок 483118285"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Рисунок 3"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="257175" cy="314325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2353" w:type="dxa"/>
+          <w:tcW w:w="10664" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2B0B5C0B" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="56338892" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743" w:rsidP="00573743">
           <w:pPr>
-            <w:pStyle w:val="a7"/>
-            <w:ind w:right="0"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ПРОГРАММА ПЕРИОДИЧЕСКОЙ ОЦЕНКИ КОМПЕТЕНТНОСТИ </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="120B2AE6" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>АККРЕДИТОВАННОГО СУБЪЕКТА</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51797592" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00531364" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE476F">
+            <w:rPr>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk206845815"/>
+          <w:r w:rsidRPr="00CE476F">
+            <w:rPr>
+              <w:bCs/>
+              <w:i/>
+              <w:iCs/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>лаборатории, инспекционные органы, провайдеры проверки квалификации)</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="1"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3977" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3BA04ED6" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00266387" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BC402E">
+            <w:rPr>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>BY/112 2.4819</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:tr w:rsidR="00573743" w:rsidRPr="00266387" w14:paraId="1DAACE06" w14:textId="77777777" w:rsidTr="00862042">
+      <w:trPr>
+        <w:trHeight w:val="470"/>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1089" w:type="dxa"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="004E53E0" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00F15584" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="2"/>
+              <w:szCs w:val="2"/>
+              <w:lang w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="10664" w:type="dxa"/>
+          <w:vMerge/>
+          <w:tcBorders>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="57F4724B" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00F15584" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3977" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="57D190BF" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="00266387" w:rsidRDefault="00573743" w:rsidP="00573743">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BC402E">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ГОСТ</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001432DD">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ISO/IEC 17025-2019 (ISO/IEC 17025:2017, IDT)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
   </w:tbl>
-  <w:p w14:paraId="694D6079" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="1F2C88BF" w14:textId="77777777" w:rsidR="00573743" w:rsidRPr="001432DD" w:rsidRDefault="00573743" w:rsidP="00573743">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
-[...3 lines deleted...]
-      <w:ind w:right="-31"/>
+      <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1448 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F81AEAB" w14:textId="77777777" w:rsidR="00573743" w:rsidRDefault="00573743">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF5137"/>
-[...122 lines deleted...]
-    <w:rsid w:val="006B3AFC"/>
+    <w:rsidRoot w:val="0000587A"/>
+    <w:rsid w:val="0000587A"/>
+    <w:rsid w:val="000060DA"/>
+    <w:rsid w:val="00016343"/>
+    <w:rsid w:val="00016A17"/>
+    <w:rsid w:val="00055C70"/>
+    <w:rsid w:val="000572D6"/>
+    <w:rsid w:val="00061741"/>
+    <w:rsid w:val="00067EBD"/>
+    <w:rsid w:val="000B1BE1"/>
+    <w:rsid w:val="000C48CB"/>
+    <w:rsid w:val="000D2072"/>
+    <w:rsid w:val="000E592E"/>
+    <w:rsid w:val="0010487C"/>
+    <w:rsid w:val="001120A1"/>
+    <w:rsid w:val="001151D6"/>
+    <w:rsid w:val="00116015"/>
+    <w:rsid w:val="00127FFC"/>
+    <w:rsid w:val="00130FD8"/>
+    <w:rsid w:val="00132797"/>
+    <w:rsid w:val="00133F2A"/>
+    <w:rsid w:val="001432DD"/>
+    <w:rsid w:val="00145071"/>
+    <w:rsid w:val="001465F7"/>
+    <w:rsid w:val="001467B6"/>
+    <w:rsid w:val="00162BDF"/>
+    <w:rsid w:val="00181912"/>
+    <w:rsid w:val="001912C9"/>
+    <w:rsid w:val="001D19E2"/>
+    <w:rsid w:val="001D3B19"/>
+    <w:rsid w:val="001E1A08"/>
+    <w:rsid w:val="001F7188"/>
+    <w:rsid w:val="00216ACE"/>
+    <w:rsid w:val="002272F6"/>
+    <w:rsid w:val="00233EB8"/>
+    <w:rsid w:val="00235E4B"/>
+    <w:rsid w:val="00266387"/>
+    <w:rsid w:val="0028010C"/>
+    <w:rsid w:val="00280A38"/>
+    <w:rsid w:val="00296271"/>
+    <w:rsid w:val="002D2996"/>
+    <w:rsid w:val="002E055F"/>
+    <w:rsid w:val="002E112D"/>
+    <w:rsid w:val="002E6661"/>
+    <w:rsid w:val="002F36DB"/>
+    <w:rsid w:val="002F3CD1"/>
+    <w:rsid w:val="002F70AA"/>
+    <w:rsid w:val="00301B77"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030755D"/>
+    <w:rsid w:val="00346F22"/>
+    <w:rsid w:val="00352DA7"/>
+    <w:rsid w:val="003930D6"/>
+    <w:rsid w:val="003A2BCE"/>
+    <w:rsid w:val="003C1EE7"/>
+    <w:rsid w:val="00401217"/>
+    <w:rsid w:val="004100C6"/>
+    <w:rsid w:val="0041038E"/>
+    <w:rsid w:val="0042085D"/>
+    <w:rsid w:val="00480EB3"/>
+    <w:rsid w:val="00495C65"/>
+    <w:rsid w:val="004E574F"/>
+    <w:rsid w:val="004E7283"/>
+    <w:rsid w:val="00527E7E"/>
+    <w:rsid w:val="00530C4B"/>
+    <w:rsid w:val="00531364"/>
+    <w:rsid w:val="005510D8"/>
+    <w:rsid w:val="00564A6D"/>
+    <w:rsid w:val="00570005"/>
+    <w:rsid w:val="00573743"/>
+    <w:rsid w:val="0058596D"/>
+    <w:rsid w:val="005B31B5"/>
+    <w:rsid w:val="005C6F86"/>
+    <w:rsid w:val="005F57FE"/>
+    <w:rsid w:val="00600E12"/>
+    <w:rsid w:val="00607BE3"/>
+    <w:rsid w:val="00616875"/>
+    <w:rsid w:val="00643D7C"/>
+    <w:rsid w:val="006A5BD4"/>
+    <w:rsid w:val="006C0773"/>
     <w:rsid w:val="006C48E3"/>
-    <w:rsid w:val="006D5481"/>
-[...165 lines deleted...]
-    <w:rsid w:val="00FF49F6"/>
+    <w:rsid w:val="006D01CE"/>
+    <w:rsid w:val="006E671D"/>
+    <w:rsid w:val="006F6691"/>
+    <w:rsid w:val="007042C3"/>
+    <w:rsid w:val="0070560F"/>
+    <w:rsid w:val="00714404"/>
+    <w:rsid w:val="007163E2"/>
+    <w:rsid w:val="007253A6"/>
+    <w:rsid w:val="00754BC9"/>
+    <w:rsid w:val="00756F11"/>
+    <w:rsid w:val="007703F7"/>
+    <w:rsid w:val="007B0BE1"/>
+    <w:rsid w:val="007C74FC"/>
+    <w:rsid w:val="007D446E"/>
+    <w:rsid w:val="007E190A"/>
+    <w:rsid w:val="007E5684"/>
+    <w:rsid w:val="007E5915"/>
+    <w:rsid w:val="00851BA9"/>
+    <w:rsid w:val="00864E29"/>
+    <w:rsid w:val="00876863"/>
+    <w:rsid w:val="00876AFD"/>
+    <w:rsid w:val="008D1610"/>
+    <w:rsid w:val="008F7BB7"/>
+    <w:rsid w:val="00926C85"/>
+    <w:rsid w:val="00947624"/>
+    <w:rsid w:val="00961EB2"/>
+    <w:rsid w:val="009678AB"/>
+    <w:rsid w:val="00972F9D"/>
+    <w:rsid w:val="00977E39"/>
+    <w:rsid w:val="0098149A"/>
+    <w:rsid w:val="00987B10"/>
+    <w:rsid w:val="009E3EDD"/>
+    <w:rsid w:val="009F1291"/>
+    <w:rsid w:val="00A407C4"/>
+    <w:rsid w:val="00A42CBA"/>
+    <w:rsid w:val="00A43F81"/>
+    <w:rsid w:val="00A440AB"/>
+    <w:rsid w:val="00A55F64"/>
+    <w:rsid w:val="00A6598E"/>
+    <w:rsid w:val="00A65BDE"/>
+    <w:rsid w:val="00A80B3E"/>
+    <w:rsid w:val="00AA7537"/>
+    <w:rsid w:val="00AB4CF8"/>
+    <w:rsid w:val="00AC2094"/>
+    <w:rsid w:val="00B15A69"/>
+    <w:rsid w:val="00B41C61"/>
+    <w:rsid w:val="00B42086"/>
+    <w:rsid w:val="00B4412D"/>
+    <w:rsid w:val="00B57329"/>
+    <w:rsid w:val="00B70AF3"/>
+    <w:rsid w:val="00B74774"/>
+    <w:rsid w:val="00B75C80"/>
+    <w:rsid w:val="00BA24B3"/>
+    <w:rsid w:val="00BA28C8"/>
+    <w:rsid w:val="00BC402E"/>
+    <w:rsid w:val="00C2398B"/>
+    <w:rsid w:val="00C53D66"/>
+    <w:rsid w:val="00CD48F1"/>
+    <w:rsid w:val="00CE476F"/>
+    <w:rsid w:val="00CF23A7"/>
+    <w:rsid w:val="00D115A5"/>
+    <w:rsid w:val="00D31007"/>
+    <w:rsid w:val="00DC2E4D"/>
+    <w:rsid w:val="00DF0642"/>
+    <w:rsid w:val="00E477B6"/>
+    <w:rsid w:val="00E82F4C"/>
+    <w:rsid w:val="00E93F8E"/>
+    <w:rsid w:val="00EA3834"/>
+    <w:rsid w:val="00EA77B9"/>
+    <w:rsid w:val="00EB0C44"/>
+    <w:rsid w:val="00EE05E1"/>
+    <w:rsid w:val="00EF2C84"/>
+    <w:rsid w:val="00F12177"/>
+    <w:rsid w:val="00F135E2"/>
+    <w:rsid w:val="00F27A77"/>
+    <w:rsid w:val="00F368AF"/>
+    <w:rsid w:val="00F77472"/>
+    <w:rsid w:val="00FC4764"/>
+    <w:rsid w:val="00FD190B"/>
+    <w:rsid w:val="00FE5066"/>
+    <w:rsid w:val="00FF0107"/>
+    <w:rsid w:val="00FF0222"/>
+    <w:rsid w:val="00FF05DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33067BAC"/>
+  <w14:docId w14:val="5EB35746"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
+  <w15:docId w15:val="{36C384F3-E620-41A0-8A15-F1983ABF7706}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5036,1329 +4893,294 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00156E05"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="0000587A"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...146 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...133 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="caption"/>
-[...146 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000587A"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
-      <w:spacing w:line="320" w:lineRule="auto"/>
-[...62 lines deleted...]
-      <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0000587A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="Название"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000587A"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0000587A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F36DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C1EE7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C1EE7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="25">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C1EE7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ab">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00296271"/>
     <w:pPr>
-      <w:ind w:left="566" w:hanging="283"/>
-[...44 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...44 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af4">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005510D8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005510D8"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...105 lines deleted...]
-      <w:position w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:u w:val="none"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
-    <w:name w:val="hps"/>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00EF5137"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005510D8"/>
     <w:rPr>
-      <w:color w:val="4D90F0"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
-[...280 lines deleted...]
-  <w:style w:type="character" w:styleId="aff">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00B15A69"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...34 lines deleted...]
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6621,81 +5443,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F412783-FB42-4174-AE50-4F0A4975FAB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1722</Characters>
+  <Pages>1</Pages>
+  <Words>334</Words>
+  <Characters>1909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>USN Team</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2019</CharactersWithSpaces>
+  <CharactersWithSpaces>2239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Morozova</dc:creator>
+  <dc:creator>Марина Александровна Мисевич</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>