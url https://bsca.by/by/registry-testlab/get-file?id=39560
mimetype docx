--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -1,1130 +1,1128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24016AE4" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="2B3B9137" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656E627A" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="273EAD72" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="56C4BE42" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="2A90A650" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="1D73EA02" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="3E50EC85" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C3BEF2" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0A4911E0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74812300" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="303F6471" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1928B615" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0AFD0105" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DDF981" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="271CD89C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B99457" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="18AEB091" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617CBC93" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00D32834" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="00B860A1" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="007B4705" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095B2D9F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="3C5FAB93" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F1D48D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="3D45EAE3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02E51ED4" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="418E6CEE" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00417329" w14:paraId="37422A2D" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="31975C41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADC6529" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0FF5AC4C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6421ADF0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5EDF9E2C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1AAB12" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="43C3F186" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4921DE67" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4F157EF7" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="335E01D7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="06B4A90B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38796894" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5BC5C045" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24ADB695" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4C6DF686" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="23A752CA" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="78339D9C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0058D519" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="16BB00D5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF3BDE7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1F1BAF57" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубопроводы и арматура, предназначенная для сжатых, сжиженых, растворённых под давлением нгазов и паров- . Трубы и изделия стальные предварительно термоизолированные пенополиуретаном.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23C92C00" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="04226CC8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9BF35" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="37B3F5C5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковая дефектоскопия, (эхо-метод): - сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="461951D5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0DE85A7D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14782-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="546542B4" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="25E431AC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBCC390" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3E52592B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 032/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="12308929" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="5A293C98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="651FE34D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6F326573" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="135FEB99" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7B6AEFAC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы стальные, трубы и изделия предварительно термоизолированные в защитной оболочке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61DE1243" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5079A646" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6F91B2" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="65ECB0F5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отражённого излучения (эхо метод) сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16352F16" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="444D8590" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14782-86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="115C152B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6D09C7FE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14A4D29D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="2B4A3D95" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="6BCD8D41" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="104E0078" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0A9F3E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7B066749" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2* ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="118BF3F4" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3FB55414" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Трубопроводы и арматура, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>предназначенная для сжатых, сжиженых, растворённых под давлением нгазов и паров- . Трубы и изделия стальные предварительно термоизолированные пенополиуретаном.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="411A96CE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2A676726" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>24.20/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34183B66" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5BECD526" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Оптический контроль: (визуальный метод, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>внешний осмотр и измерения): -сварные соединения, -основной металл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20AB7460" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="27BA036C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9C42D1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2622204D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Советская, 106, 231471, г. Дятлово, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41BC31C1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="063DEA31" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 032/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="7589E588" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="7AFC4676" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47B0F624" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1B74A495" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADFA2E9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="64DAA951" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы стальные, трубы и изделия предварительно термоизолированные в защитной оболочке.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2079AAB3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="339E6351" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="769657C9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5E54DA90" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод: (визуальный метод, внешний осмотр и измерения) сварные соединения и основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00B2B428" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7851B2BB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23479-79;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1133-98;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ЕН 970-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62B61901" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7142A9C4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA1739" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="2577AB88" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="7025911E" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="0A2833E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46378E1D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3B2816B4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C53C42D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0BFBB85B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы стальные, трубы и изделия предварительно термоизолированные в защитной оболочке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1499E3CB" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="52DC410A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.119, 22.21/29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC4965F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="66B80F7F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>кажущаяся плотность термоизоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06C99A20" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3E37666F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 253:2019+A1:2023 п.5.3.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 448:2025 п.5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 1923:1995;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1153,263 +1151,258 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 409-2017 (ISO 845:2006);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.1.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2A6868" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6E618E5B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18F4531F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="2F9F37B0" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="33C4D5D4" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="683CEBC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3D2953" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="435B0984" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0167580E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1688F16F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A9D126" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1EA2F90E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31C98443" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6D395DBB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>средний размер ячеек ППУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE3BB1C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4CCDD25B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 253:2019+A1:2023 п.5.3.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 448:2025 п.5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 30732-2020 п.9.21;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.1.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D8DE090" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0F0BDDFB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36ECC16A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="554F8F65" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="78BE3444" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="6FDCF5CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="214BE316" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="042E4C8C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="775377E3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7F3B581E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="582B48CF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="22B07F1F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.061, 22.21/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F950518" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6809846D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основные размеры и отклонения от размеров, длина неизолированных концевых участков ПИ-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>изделий, длина выводов кабеля. Высота и внешний вид буртика сварного шва трубы-оболочки из ПЭ ПИ-изделий. Минимальная толщина теплоизоляции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62F11FAA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="502A4454" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN 448:2025 п.5.6.2; п.5.6.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3126:2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89;</w:t>
             </w:r>
             <w:r>
@@ -1446,313 +1439,313 @@
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2251-2012 п.7.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5758B491" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="008C3897" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01140987" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1E63A5D1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="380AA87C" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="17410498" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33E805B2" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0ACEABA1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="672F5FBE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="359AFBCE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F78F350" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="15BAF025" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1AFE21" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3F9B7AE8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Увеличение наружного диаметра трубы-оболочки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C942F6C" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4AC6EA5A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 253:2019+A1:2023 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.5.4;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3126:2005;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26433.1-89;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2252-2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.7.2.2;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2270-2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.7.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BEC30C2" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="4C1950E4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F1732F4" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="02411EA3" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1CBFF3A6" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="24787631" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEE81FB" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="345A0999" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57FD20FF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7D2EFCE8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24E7B3ED" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0EA957AE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67EE440B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="11956A62" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отклонение от соосности внутреннего патрубка и трубы-оболочки. Отклонение от перпендикулярности плоскости торца к оси.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB535A2" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2C1EDF9C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 448:2025 п.5.6.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3126:2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30732-2020 п.9.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1760,820 +1753,820 @@
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2251-2012 п.7.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.2.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54D7674F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="37752B61" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66A32B45" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="250DFB8F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1EDE32A3" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="04A70B5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF2EB45" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3C5AF617" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24385FE1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="089FA45B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21C2FBDA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6F70DBEC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5044AE1D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="57B1D4A9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Глубина отслоения термоизоляции на торцах ПИ-изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75D87928" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5C382ED6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2270-2012 п.7.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CACDF95" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7269A09B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F0A07E8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="5943447B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="73EA69A6" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="1C93409E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D496B82" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="176B98BF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14AE4155" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="15CFA670" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0D0AF4" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5A30E25D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6A31DF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2068F529" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Герметичность сварных и соединительных швов труб-оболочек ПИ-изделий, узлов герметизации выводов кабеля и узлов герметизации металлических заглушек термоизоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5407FBF9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7591E488" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 448:2025 п.5.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30732-2020 п.9.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="515A4FA1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="78F92FE9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10ADBAF8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0AAFFD40" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="0A4FF2F8" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="7DA9B191" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02E3EFEF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5822A1FF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D784337" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="43ADA11B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09B7994F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="770A711B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63812DB6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="66A21304" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Электрическое сопротивление между стальной трубой (стальной деталью ПИ-изделия) или стальной трубой оболочкой из </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>оцинкованной стали и последовательно соединёнными контрольными проводниками. Отсутствие обрыва контрольных проводников. Электрический контакт контрольного проводника заземления со стальной частью ПИ-изделия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC379EE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="72C0642E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN 14419:2019;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30732-2020 п.9.22;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F297EFE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="59D02FD8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75F9C6E3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="22C86A7B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="4EB17943" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="5C34B4F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3828DB5A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="720E136A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1273DB92" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="210BC092" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01BB3BA5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5AE76CA4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06EBE6FC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7B3FB3FB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ударопрочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23091450" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="55E88D4F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 15632-1:2022 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.5.3;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EN 15698-1:2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.5.5.5;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 253:2019+A1:2023 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.5.4.5;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3127:2017;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2252-2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.7.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E5D0577" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="5581E38B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41A76A9A" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="73032F26" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="56C134BA" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="58FEEB4D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0985E34C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6D0F8B26" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="706D99EC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="085A10B7" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37B6DF3B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="02400324" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9EB4DE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6CC53A91" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Количество закрытых пор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8DB211" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6564B93F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 253:2019+A1:2023 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.5.3.2.2;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 4590:2016;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2252-2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.7.1.6;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2270-2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.7.1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72F5151B" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="64239E4B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F37B255" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="457C9F7A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1A18187E" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="74F7C55E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D10B935" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4695DCF6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="159E06D7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7E4AAA19" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A791EC0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="116C6E08" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="439D91E1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="07C5E095" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Напряжение при 10%-ной деформации сжатия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF22E52" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4D456608" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15698-1:2025 п.5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 253:2019+A1:2023 п.5.3.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 844:2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2595,121 +2588,121 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30732-2020 п.9.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.1.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BE7C17F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7A6819B1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04F730CF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="06AEA4DF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="42516CE5" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="1E7C3267" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29706275" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="605B967E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="577DDD52" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="34A9369E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12A0832F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5AA112E1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.040, 22.21/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32D5673C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="705E2684" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водопоглощение по объёму. Водопоглощение теплоизоляционного слоя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE63560" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="66F87B8E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-1:2022 п.5.4.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 253:2019+A1:2023 п.5.3.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30732-2020 п.9.13;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2717,251 +2710,256 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.1.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D9A6FC6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="65A8DC1D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28BEFF35" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1A112319" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="00B1C4B4" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="5BBA7B80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48CB6276" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1DA6555D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D8D1778" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="11259041" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68CA1ED3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="691BBB51" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.121, 22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0D6264" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="67EE0AFC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Предел прочности конструкции ПИ-трубы на сдвиг в осевом направлении. Прочность на сдвиг в осевом направлении.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="758452B8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3228495A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-2:2022 п.6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 15698-1:2025 п.5.5.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 253:2019+A1:2023 п.5.4.1; п.5.4.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 30732-2020 п.9.16; п.9.17; п.9.19;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 54468-2011 п.8.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7066461E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4E92D970" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E9CCEAF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="72AC6C0F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1A0823D7" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="3BEB5C13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED3D88D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1C20C7AD" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="602764AD" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="3098FA16" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="624E22C7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="77BEE758" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9915A4" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="71BE1480" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность при разрыве. Относительное удлинение при разрыве. Предел текучести при растяжении. Относительное удлинение при пределе текучести.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE01D42" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="24256451" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11262-2017 (ISO 527-2:2012);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16337-2022 п.7.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16338-85 п.5.14;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2981,733 +2979,733 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6259-1-2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6259-3-2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1293-2001 п.7.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69CF16EF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="49864DF8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48AFC43D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4069F511" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1CCC8EB6" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="236DBF54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4553B41D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4F382902" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3731A18A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="3889FEFA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="060EFF48" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2107A114" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/11.116, 22.21/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08641FF6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3CBB3117" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Внешний вид, маркировка, качество нанесения маркировки, комплектность, упаковка. Качество нанесения антикоррозийного покрытия металлических заглушек термоизоляции ПИ-концевых элементов и неизолированных стальных деталей ПИ-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>неподвижных опор и стальной арматуры, комплектность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="042AD9B1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="74571B5D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN 15632-1:2022 п.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 253:2019+A1:2023 п.5.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 30732-2020 п.9.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 54468-2011 п.8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2251-2012 п.7.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2270-2012 п.7.2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AEE0D0D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4CC1C116" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19779CF1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="40193E09" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="293D4064" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="6F165040" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8BA8B1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4451CE1C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7ED38090" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="115CE4C9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12F814AB" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="33C1B9FA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="523D9D71" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2A08862F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Изгиб швов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20CDD02B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2410952A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 12814-1:2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN 448:2025 п.4.4.3.4; п.5.6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12B7CC7A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="2B3728CD" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="302C2968" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7E251151" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="249175BF" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="3D7ACE90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDC0C5A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4611A2F5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DD2B23B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="2DA566A6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="470C83F5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3D5FB962" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.145, 22.21/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="462F3807" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1C57BE98" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Теплопроводность ППУ до старения и в искусственно состаренном состоянии методом "трубы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C853F35" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6D378676" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30732-2020 п.9.10; п.9.23; Приложение К;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32025-2012 (EN ISO 8497:1996);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2252-2012 п.7.1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ED6A5DA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="062E5462" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BA56E9E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="3A67DC4A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1EF87B59" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="694704FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5EEBC3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2B532F53" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03878DB5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="314B41CB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы полимерные, в том числе с тепловой изоляцией в защитной оболочке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02540198" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2F27DCE4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCDD778" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2751EFFF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гибкость изолированной трубы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52CFF9BA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0D70C2F6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-1:2022 п.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 54468-2011 п.8.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ Р 56730-2015 п.8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAC2AF7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="39F4091F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF909C4" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="620EB51D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="4C6E009F" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="214266B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA0C253" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6496FD27" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B4BBE72" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0F7AB78F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03D60285" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="71E09C1F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="442B5965" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="50D253C9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Линейная водонепроницаемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E11508E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2FE5300B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-2:2022 п.6.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ Р 54468-2011 п.8.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="094C41C3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0670F0AA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D839813" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="35CD54FE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="253FD2E2" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="33290892" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="331AA6EF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0B6A8D04" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2082EA21" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="11B07779" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="595CBC85" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="39E40618" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55B90D90" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7BCA95D7" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Целостность структуры после деформации. Кольцевая жёсткость изолированной трубы. Стойкость к расслоению.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="374A1F96" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="25E3521E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-1:2022 п.5.3.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 9969:2016;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18599-2001 п.В.2.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3715,473 +3713,473 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 9969-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 54475-2011 п.8.4; п.8.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31AA81E7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1CD209DD" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75464E89" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="40D12945" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="4D0C203C" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="0A6D8352" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C89FE59" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="483A8DF9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74EF526D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0965677F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3A2559" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1240250B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB783A5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="41D9C96C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ползучесть при сжатии теплоизоляционного слоя. Длительная теплостойкость материала изоляции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0442599D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5B111770" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ Р 54568-2011 п.8.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00749B81" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="39BD1069" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="147E5193" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="252B5520" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="0FE6F13F" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="201008B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="653D8D1A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="26539A56" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="055B04CD" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="70549BE6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы полимерные, фасонные части, соединительные узлы и детали к ним</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD3E499" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="78EDAB68" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF576EE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="50D5A180" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Максимально допустимый радиус изгиба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39E06EE3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2EA19AEB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1293-2001 7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="720ADFEA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="08C10709" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="263D11F7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="703799B1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="0F611274" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="7B24994B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29C1C06D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="222A7600" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08FFD477" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="51FD8F9A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59869BEA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="077AEA3B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C18532D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="11788066" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Определение длительной гидростатической прочности на трубах методом экстраполяции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3B9FCA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="56E28DEA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN ISO 9080:2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 1167-1-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 1167-2-2013;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 9080-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="466DFC4C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4C6B2113" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0474C974" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="44E0B24A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="128A9A3D" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="201CDCC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0D9F2B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4619DF56" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17A002D9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6999C147" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Трубы полимерные и соединительные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>детали к ним. Композиции полимеров для изготовления труб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="709A0A95" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4A98B53B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>22.21/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6094E878" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5F6D7C9C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Внешний вид поверхности, цвет, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>маркировка, комплектность, упаковка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA724A0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="06526742" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN ISO 15875-2:2025 п.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 22391-2:2009 п.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4245,162 +4243,157 @@
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1916-2008 п.6.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2244-2012 п.8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6634F094" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="225008C0" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ул. Советская, 106, 231471, г. Дятлово, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17FE5188" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="736C62F2" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="6EDFB738" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="6A9149DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4BC2BE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0E4E38FA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="777ACFC8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="69EC8644" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8226EA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="31E7C86E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="451BB134" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2400E2C1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Определение основных размеров и отклонения от размеров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5269FBB2" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5107C1D5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN ISO 15875-2:2025 п.6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>EN ISO 22391-2:2009 п.6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3126:2005;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 18599-2001 п.8.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4420,207 +4413,217 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.6.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.3-2018 (ИСО 4437-3:2014) п.6.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.7.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019) п.7.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1293-2001 п.7.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1916-2008 п.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2244-2012 п.8.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46E9B368" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="31A3D94D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E946B29" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="75D43F67" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="7BC55371" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="7F1735EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1784C972" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="62CB1EB6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C30D5AE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="25662940" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5882680D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5B493CC3" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDE8D85" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="23ACEDBE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Стойкость при постоянном внутреннем </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>давлении. Термическая стабильность при длительном испытании внутренним давлением. Стойкость труб, фитингов и/или их соединений. Герметичность сварных деталей и узлов. Герметичность под внутренним давлением механических соединений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE7F623" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3C2950E4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN ISO 1167-1:2006;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 1167-2:2006;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>EN ISO 1167-3:2007;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 1167-4:2007;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>EN ISO 15875-2:2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 15875-5:2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 22391-2:2009 п.7; п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 22391-3:2009 п.4.1.1; п.4.2.2.2; п.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4675,171 +4678,170 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ Р ИСО 3458-</w:t>
-[...5 lines deleted...]
-              <w:t>2020;</w:t>
+              <w:t>ГОСТ Р ИСО 3458-2020;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1293-2001 п.7.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1916-2008 п.6.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>СТБ 2244-2012 п.8.4; п.8.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2251-2012 п.7.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46DAA037" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1810FD84" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C412F6D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="5EDA7DC1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="738C911F" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="1EE56762" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1F1700" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="387C6C49" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FC24C11" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1853065C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BED05B0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4427C918" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFFFEC9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="455A771C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Изменение размеров и внешнего вида после прогрева, в том числе окружная и продольная усадка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDE5AA9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3A983B66" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN ISO 15875-2:2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 22391-2:2009;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 2505:2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4886,158 +4888,163 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ Р 53630-2015 п.8.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.6.4; п.8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>СТБ 1293-2001 п.7.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1916-2008 п.6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2244-2012 п.8.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ EN ISO 2505-2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7648BF9C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7D2B83CE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5FEBC90B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="096C682E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="3B31C739" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="48FAEF34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72A84234" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="61BBD6B1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C00AD1E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7E283810" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE24DB" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="67FBB000" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20.16/29.121, 22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30D88794" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3D9BE94F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность при разрыве. Относительное удлинение при разрыве. Предел текучести при растяжении. Относительное удлинение при пределе текучести.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD5FE12" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="21525876" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11262-2017 (ISO 527-2:2012);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16337-2022 п.7.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 16338-85 п.5.14;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5050,388 +5057,388 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32415-2013 п.8.12; п.8.13;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6259-1-2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 6259-3-2023;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1293-2001 п.7.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="158104EC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="6F187BC2" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11A67DB8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1950B9F7" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="3FC1FA65" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="666341DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB4A534" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5DB779C0" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5032B161" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="62C6AF1D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43CBA8E2" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7B38C8BE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="771ACD5A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4C7A1FBA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ударная прочность труб и фасонных частей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A44DB12" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04200268" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 32415-2013 п.8.15;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>ГОСТ 32415-2013;</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>ГОСТ 32415-2013 п.8.15;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3127-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E95389A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="5B090F78" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DA93779" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="05A35792" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="419D10E3" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="544EF2FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAFBB94" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="08E2ECF2" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63BBC9CC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="04A8A6BB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36397751" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="55110ADB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55A340F5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="09DA52DF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Степень сшивки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72FFCB5F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="17A9EA4A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN ISO 10147:2012;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 15875-2:2025 п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32415-2013 п.8.18;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 35267-2025 (ISO 10147:2011);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 53630-2015 п.8.12;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1293-2001 п.7.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A29E995" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="6C8DD1FA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14F2CC87" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="17BD4D66" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="0CC3E6F6" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="79CE4D23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="419DB6FF" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="73CC7879" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A822901" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0636AC60" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6BF96F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7A7FA06F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4CEAA6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0D3AC00F" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Стойкость соединений при переменной температуре. Стойкость соединений напорных труб к циклическому изменению температуры.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64D2952E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="21E6AB22" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN 15632-2:2022 п.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 15875-5:2025 п.4.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 19893:2018;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5460,383 +5467,383 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 53630-2015 п.8.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 54468-2011 п.8.6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 56730-2015 п.8.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DB1EC5C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="29400D39" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DC57FC8" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1947FD54" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="13787CB9" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="7A2D70AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="528033E6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7A723ECF" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B53D1CD" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="0BE07839" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79A477BE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="3D70E146" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35929ECC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2E7F079B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Стойкость соединений к действию растягивающей нагрузки.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54E2CBCE" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5A53A298" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN ISO 15875-5:2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.4;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EN ISO 22391-5:2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.4;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 3501:2022;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32415-2013 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.8.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BB1738E" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="55918087" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01AAE0A3" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="49FC96AE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1498E7E1" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="7FBF2297" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10557ED5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="3C4839B2" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AEF6FA5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="39DA38F5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E9AE49C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="03C7D9F0" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6740FC14" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="250071E1" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Стойкость к осевому растяжению сварного стыкового соединения (сварного шва)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43136913" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1D1D863A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18599-2001 Приложение К;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32415-2013 п.8.27;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.1-2018 (ИСО 4437-1:2014) Приложение Д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AB2E7A0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="10B32F79" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C6CCA48" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4530E49D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="1C322058" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="59667EF0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49044D4C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="629EE69A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45163D0B" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="05018395" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0130A013" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2621923E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/26.141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41799A8C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="70F42751" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Герметичность соединений под отрицательным давлением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="712AB5B0" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6195439D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>EN ISO 13056:2018;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 15875-5:2025 п.4.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 22391-5:2009 п.4.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5844,1366 +5851,1513 @@
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32415-2013 п.8.26;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 13056-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ISO 3459-2024 метод В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E891B86" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="364FBB2C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF19D73" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="2BCC585C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="71449B8B" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="4A455C13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0F8218" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4C209BE5" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FFEC06A" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1A0990D0" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B287959" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7C052F42" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC4392D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6DF303EA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Стойкость соединений к воздействию переменного давления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34D25847" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1EEA1B7A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN ISO 15875-5:2025 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.6;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>EN ISO 19892:2018;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EN ISO 22391-5:2009 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.6;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32415-2013 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.8.23;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 19892-2024;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54468-2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="049168F9" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="162CC75A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5974CF61" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="4EE88BBB" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="57BA914E" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="2B681E3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7010257E" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="61EA2841" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="367B58AC" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="6F174045" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="350588BD" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="6A097E2A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>22.21/08.082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="305B94BA" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="093A0F11" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Термостабильность (индукционный период окисления методом дифференциальной сканирующей калориметрии (ДСК)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="446563C9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="1360B1AE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 18599-2001 Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32415-2013 п.8.17;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 55134-2012 (ИСО 11357-1:2009);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ Р 56756-2015 (ИСО </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11357-6:2008);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ Р 58121.3-2018 (ИСО 4437-3:2014) п.8;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.9;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ ГОСТ Р 50838-97 п.8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00B1E30D" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="7F8D2404" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="436012B5" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="64ABBC6A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="448B3909" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="796A395C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6543B1" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="545C6A3D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66E2956C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="786497D3" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Трубы и соединения труб стальные. Арматура стальная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8B2BF3" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4621688C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.061, 25.99/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F21C956" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="0AB4961C" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Внешний вид, качество поверхности, размеры и отклонения от размеров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E35F40F" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4CEF5C14" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 15763-2005 п.7.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 20295-85 п.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 3262-75 п.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 8731-2025 п.9.11; п.9.12;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 8731-74 п.3.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 8733-74 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06E0BB32" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="15AC560B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="767A152C" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329">
+          <w:p w14:paraId="0F6D9142" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="4DE01CF0" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="74D09A83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C17F872" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7B277AF3" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2EA2EFA7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="34A4B849" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD0A306" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="2E3E93AD" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>25.99/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0AF059" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="31B40E71" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Масса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14B37800" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="639AE089" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33257-2015 п.8.3.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="440F6088" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="47A4DFA8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CF714A7" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="1B24FB7D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="595AC09A" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="77A6F0F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29C30DF6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="01C484F6" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3AFB69FD" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="6B2D7E19" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1DDDA9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="4B4B6FC8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>24.20/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46CD7290" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="280C2F63" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Угол скоса фаски (торца)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52B0D3CE" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="7682B9BC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10705-80 п.4.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 3262-75 п.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64BA6957" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="101C5A29" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E6810D6" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="2ABB89EC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417329" w14:paraId="571BF9BB" w14:textId="77777777">
-[...337 lines deleted...]
-      <w:tr w:rsidR="00417329" w:rsidRPr="00D32834" w14:paraId="218AD71C" w14:textId="77777777">
+      <w:tr w:rsidR="00E827E5" w14:paraId="6A1F223C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="57950D82" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5A76D91E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C744651" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Полиэтилен высокого и низкого давления и изделия из него</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BA52EA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.16/29.144, 22.21/29.144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0BAB69" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Показатель текучести расплава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BB8ACC" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>EN 253:2019+A1:2023 п.4.3.1.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>EN ISO 1133-1:2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>EN ISO 22391-2:2009 п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>EN ISO 22391-3:2009 п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ISO 1133-1:2022;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11645-2021;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16337-2022 п.7.6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16338-85 п.5.3; п.5.9;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32415-2013 п.8.16;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 58121.1-2018 (ИСО 4437-1:2014) п.6.2.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 58121.2-2018 (ИСО 4437-2:2014) п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 58121.3-2018 (ИСО 4437-3:2014) п.8;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ Р 70628.1-2023 (ИСО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4427-1:2019) п.5.3.1;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 70628.2-2023 (ИСО 4427-2:2019) п.9;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 70628.3-2023 (ИСО 4427-3:2019) 9;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2251-2012 п.4.1.2;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ ISO 1133-1-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C8A207" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFCD25D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E827E5" w14:paraId="258826A1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="47713994" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBABE2D" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Полиэтилен высокого и низкого давления и изделия из него.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="601EB543" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.16/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="151CC148" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля летучих веществ в полиэтилене и изделиях их него</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2F96E4" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26359-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC50FE" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="427BE189" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E827E5" w14:paraId="1989B0E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="733EAA81" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="462003A9" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Полиэтилен высокого и низкого давления и изделия из него</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="55393A58" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.16/29.040, 22.21/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F80148B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность полиэтилена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA0D26A" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 15139-69 п.3;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16337-2022 п.7.5;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16338-85 п.5.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B51602" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Советская, 106, 231471, г. Дятлово, Дятловский район, Гродненская область (лаборатория неразрушающего контроля)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="191A1AFA" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E827E5" w:rsidRPr="007B4705" w14:paraId="4FAD0AB3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="52545DB7" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C341D34" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="099C207B" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="465119B9" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00417329"/>
+          <w:p w14:paraId="4596D0D8" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00E827E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3054B323" w14:textId="77777777" w:rsidR="00417329" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="45D6D738" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание сажи. Доля технического углерода.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6912E4" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00D32834">
+          <w:p w14:paraId="5E0B56A2" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00B2225A">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EN 15632-1:2022 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.5.5.1;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EN 253:2019+A1:2023 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.4.3.1.1;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>ISO 6964:2019;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26311-84;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D32834">
+            <w:r w:rsidRPr="007B4705">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISO 6964-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2606921E" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="74077624" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="652041D8" w14:textId="77777777" w:rsidR="00417329" w:rsidRPr="00D32834" w:rsidRDefault="00417329">
+          <w:p w14:paraId="5D4C357E" w14:textId="77777777" w:rsidR="00E827E5" w:rsidRPr="007B4705" w:rsidRDefault="00E827E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="666B0644" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00D32834" w:rsidRDefault="00103679">
+    <w:p w14:paraId="3C804C65" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="007B4705" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32DC4847" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="20FF9097" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C821E42" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="6AFC3ABE" w14:textId="77777777" w:rsidR="00B2225A" w:rsidRDefault="00B2225A" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33C71D63" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="1CBBD00C" w14:textId="77777777" w:rsidR="00B2225A" w:rsidRDefault="00B2225A" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7256,160 +7410,146 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="45851810" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="4CC8354C" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2885829F" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="0D903CE2" w14:textId="65B8F488" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 05.06.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="007B4705">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>05.06.206</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="24F0D0C0" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="717C68AA" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7508,204 +7648,195 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1DF8EE23" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="37B1820C" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="72CB86C6" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="250D795C" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5CFFD116" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="4A8B1B8A" w14:textId="3A4DB00F" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="007B4705">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>05.06.2026</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+            <w:t xml:space="preserve">                                                                                                                                                                                         </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5D0520C4" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="55AC5180" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="28C6EEFF" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="4EBF8992" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -7802,314 +7933,307 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="04FE477B" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="10F597AA" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F36E0D" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="059DF6B1" w14:textId="77777777" w:rsidR="00B2225A" w:rsidRDefault="00B2225A" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FAF10AC" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5F30A02F" w14:textId="77777777" w:rsidR="00B2225A" w:rsidRDefault="00B2225A" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="4D80AB88" w14:textId="77777777" w:rsidTr="00D32834">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="48E66A1F" w14:textId="77777777" w:rsidTr="00570A15">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5A497023" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="10BF17F8" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4E5FD524" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="0E074B74" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.4896</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5C4157FF" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="4A81FDF4" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00CFC1E3" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="5E8C96EB" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="192300B6" w14:textId="77777777" w:rsidTr="00D32834">
+    <w:tr w:rsidR="002317A4" w14:paraId="3C88D8E4" w14:textId="77777777" w:rsidTr="007B4705">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6AD596EA" w14:textId="2FDE145C" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="00D32834">
+        <w:p w14:paraId="52869594" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D27383">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Общество с ограниченной ответственностью "Изоком",</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1025314D" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Общество с ограниченной ответственностью "Изоком",</w:t>
-[...22 lines deleted...]
-            </w:rPr>
             <w:t>лаборатория неразрушающего контроля</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1F0B8CBD" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="7DE104FA" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.4896</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6EDEF59F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="68F57639" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9531,52 +9655,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
@@ -9617,253 +9741,254 @@
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="00361718"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
-    <w:rsid w:val="00417329"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
-    <w:rsid w:val="00497823"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
+    <w:rsid w:val="00570A15"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
+    <w:rsid w:val="007B4705"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
-    <w:rsid w:val="0092407E"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B2225A"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
-    <w:rsid w:val="00D32834"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
+    <w:rsid w:val="00E827E5"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
@@ -9871,51 +9996,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23A6B7FC"/>
+  <w14:docId w14:val="05F1D773"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11537,64 +11662,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -11868,72 +11988,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2188</Words>
-  <Characters>12472</Characters>
+  <Words>2254</Words>
+  <Characters>12848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14631</CharactersWithSpaces>
+  <CharactersWithSpaces>15072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>