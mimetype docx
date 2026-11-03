--- v0 (2026-06-13)
+++ v1 (2026-11-03)
@@ -10,1493 +10,1527 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7821AEBC" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="3D062E99" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F395443" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="3136746E" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="156272D2" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="111D796E" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="5734D5E9" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="11188766" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDBAC04" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="32C81FCB" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12630B78" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="42787661" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBBB15D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="22623398" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47903485" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="2C620538" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023BB65A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="476EF542" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47CF3A9D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="002D685F" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="06C3BC7F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00AA143B" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74088169" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1E230D9C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05598AF7" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="41CDD95C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20FF1D9E" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="750F19E3" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="0423B6A4" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="1D1DEDBB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7620054C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="5F60FE64" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457818B7" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="270C35F2" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B58F1BC" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="1A7E42CF" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3E7731" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="78D5B405" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6F47A1" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="39682631" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="011BA124" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="6B8E01BC" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0197A8" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="41E584A1" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="0B081692" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="434158DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69226FCE" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="2035DF39" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69281933" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="4DC161B3" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции с естественным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="425B9624" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="0ECE019F" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9BAA09" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="1020F254" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики воздушного потока: скорость; расход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44D6F5A2" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="5AFD3184" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МН 0222-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 4.02.07-2024 приложение Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="059A23F1" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="3E618D37" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Сухая, д. 4, комн. 10а, 220004, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05619119" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B">
+          <w:p w14:paraId="3F733EE9" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="737F6166" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="5C4B493E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50569224" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="3CFB2FE3" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24314446" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="0B68FF3E" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1114F910" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="5614B6F4" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA3A729" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="73BB88C7" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кратность воздухообмена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D50D39E" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="7C7B27D6" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МН 0222-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00D33AD4" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="1BB42C2A" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4284961B" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="6A0EFEA1" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="10E8EE30" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="5AA08B99" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78C87851" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="4F45B8CC" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DBCBBC7" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="40CF4BD1" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7CA0FB" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="6B9C655E" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24386EF0" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="69E9BC2F" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Геометрические размеры воздуховода (вентиляционного канала), отверстия в воздуховоде (вентиляционном канале), помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2404B80B" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="46E54CC9" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МН 0222-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СП 4.02.07-2024 приложение Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64154314" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="65BFA292" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EBB423D" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="03CC95EE" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="624524FB" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="1ED8CD32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53065A9D" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="5C185900" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35CF1533" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="2D1B4ED6" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции и кондиционирования воздуха с принудительным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="646D0909" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="0BAC288F" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4600915C" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="669CADFE" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики воздушного потока: скорость; давление; расход</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED55043" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="23CBE462" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МН 0222-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7874EC02" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="600547C9" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Сухая, д. 4, комн. 10а, 220004, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="388F087B" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B">
+          <w:p w14:paraId="459FCF19" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="0D331BFC" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="6875EC38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11A8AA45" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="7E44CC34" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E98E0ED" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="305AED50" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19F99EFE" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="2B4EEACF" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18554746" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="0D92CB63" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кратность воздухообмена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A9C0978" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          </w:tcPr>
+          <w:p w14:paraId="539153AE" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МН 0222-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F240D8B" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="09441554" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55287C3D" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="13F2E633" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="6511C0CF" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="15B8C447" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC554A1" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="0EF41B4E" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="394CACA2" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="45C83596" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D879E57" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="446C557F" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.13/29.061</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A323F8" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRPr="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B"/>
+          <w:p w14:paraId="5C644A56" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRPr="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B"/>
+          <w:p w14:paraId="10A9BC60" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRPr="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B"/>
+          <w:p w14:paraId="2096BBC5" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D878F2" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRPr="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B"/>
+          <w:p w14:paraId="2CBC8273" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRPr="00AA143B" w:rsidRDefault="00AA143B" w:rsidP="00AA143B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E55024" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>100.13/29.061</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Геометрические размеры воздуховода (вентиляционного канала), отверстия в воздуховоде </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(вентиляционном канале), помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66D24120" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="3640512A" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Геометрические размеры воздуховода (вентиляционного канала), отверстия в воздуховоде </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>АМИ.МН 0222-2025;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>(вентиляционном канале), помещений</w:t>
+              <w:br/>
+              <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1070" w:type="pct"/>
-[...5 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06AF7786" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="5C769B29" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1488F453" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="4D2B6B1B" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="4C68FEE3" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="7B1003E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="751EA8ED" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="6C4E869F" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3443833C" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="1B8F6FC2" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы противодымной защиты здания и сооружений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0E6772" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="68BF31D4" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA3414D" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="09E76F61" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Расход воздуха, удаляемого через дымоприемные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0D0C5A" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="0EA89C28" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>НПБ 23-2010 раздел 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="459FA951" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="757B5BAE" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Сухая, д. 4, комн. 10а, 220004, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="192F735A" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B">
+          <w:p w14:paraId="18792869" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="263AB396" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="34F75E93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73073755" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="3072CB3A" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76E2B528" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="3EEB31EF" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="724CB457" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="5FE76AB3" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03AF74B5" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="4BF53CCD" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Скорость движения воздуха в дверном проеме тамбур-шлюза незадымляемой лестничной клетки типа Н3, незадымляемой лестничной клетки типа Н2 на этаже или дверном проеме незадымляемой лестничной клетки типа Н2, ведущем наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D1CE40B" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="1A2A7445" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58658536" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="69BB2ED7" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49B45556" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="4D00DBA6" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="3EBC879C" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="6DBE1943" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3508582F" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="10F3FD21" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C2BE2FC" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="7B4298A7" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AAFA434" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="44E72B50" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3B43BF" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="73758496" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Избыточное давление воздуха в незадымляемых лестничных клетках типа Н2 (секций лестничных клеток), шахтах лифтов, тамбур-шлюзах и других помещениях, в которых согласно проектной документации, ТНПА требуется подача наружного воздуха для защиты людей от дыма при пожаре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FA2BC98" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="7E6C573D" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6129F4A0" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="1D5BBCF8" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="219A7D10" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="636D28AB" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E7B5B" w14:paraId="656A2CAD" w14:textId="77777777">
+      <w:tr w:rsidR="001550EB" w14:paraId="2D344F32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61AB395F" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="30DC03D2" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00C4D937" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="038B5919" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1ACDD572" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="13E5C457" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65822E4F" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002D685F">
+          <w:p w14:paraId="70A9F02E" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="00AA143B">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перепад давления на закрытых дверях на путях эвакуации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4E37855F" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="427005DA" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="430468A0" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="5E9D60D3" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B2E972C" w14:textId="77777777" w:rsidR="002E7B5B" w:rsidRDefault="002E7B5B"/>
+          <w:p w14:paraId="56985651" w14:textId="77777777" w:rsidR="001550EB" w:rsidRDefault="001550EB"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3540E3CE" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="4ACF0EF9" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15703273" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="002D685F" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="047E502F" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00AA143B" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="002D685F" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00AA143B" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="556505DB" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="185C809E" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D64EEBF" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="4B71E444" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1554,155 +1588,175 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3A5A910F" w14:textId="77777777" w:rsidR="002D685F" w:rsidRDefault="002D685F">
+  <w:p w14:paraId="183EB253" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRDefault="00AA143B">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1025E47F" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2E48667C" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3CA648FB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="045283ED" w14:textId="1330808A" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 22.05.2026.</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="00AA143B">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 22.05.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00103679">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="524A86E5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="6C9BC102" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -1801,204 +1855,204 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="18BBA5CB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="2A906729" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="5F5DDC63" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7547A8BE" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2F1CDBDC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="2176FF79" w14:textId="7BDF098A" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00AA143B">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>22.05.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="012B63E9" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="6D338252" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="78A4A514" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="6C1B7AEC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2095,314 +2149,314 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2EDCAB8A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="59216859" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="615D02A9" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5970D55D" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D78F697" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="63FA9AD7" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0324A887" w14:textId="77777777" w:rsidR="002D685F" w:rsidRDefault="002D685F">
+  <w:p w14:paraId="2E6DE65C" w14:textId="77777777" w:rsidR="00AA143B" w:rsidRDefault="00AA143B">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="70FFD33B" w14:textId="77777777" w:rsidTr="002D685F">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="458E97DB" w14:textId="77777777" w:rsidTr="00AA143B">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="490BED05" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="4E29303C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6990BF17" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="1D2C3F8C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.4410</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="215784A2" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="0A6476AB" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72ACA7C7" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="1E133DD0" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="74F58663" w14:textId="77777777" w:rsidTr="002D685F">
+    <w:tr w:rsidR="002317A4" w14:paraId="310EEBC6" w14:textId="77777777" w:rsidTr="00AA143B">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6C589E0A" w14:textId="19BE3AC2" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002D685F">
+        <w:p w14:paraId="5635AB84" w14:textId="3ACC43F2" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="00AA143B">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Общество с ограниченной ответственностью "БелЛабСервис",</w:t>
           </w:r>
-          <w:r w:rsidR="002D685F">
+          <w:r w:rsidR="00AA143B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>испытательная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1EB3DB6C" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="6401B879" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.4410</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0A318119" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="2477E166" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3824,203 +3878,201 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="114"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="00047B2F"/>
     <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B23BF"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
+    <w:rsid w:val="001550EB"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D685F"/>
     <w:rsid w:val="002D7F51"/>
-    <w:rsid w:val="002E7B5B"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
-    <w:rsid w:val="00370272"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
-    <w:rsid w:val="004C754E"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F7A04"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
@@ -4045,50 +4097,51 @@
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
+    <w:rsid w:val="00AA143B"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
@@ -4164,51 +4217,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45D00F5E"/>
+  <w14:docId w14:val="7EA7E67C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6164,69 +6217,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>318</Words>
-  <Characters>1813</Characters>
+  <Words>324</Words>
+  <Characters>1847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2127</CharactersWithSpaces>
+  <CharactersWithSpaces>2167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>