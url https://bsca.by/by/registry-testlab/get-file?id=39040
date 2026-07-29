--- v0 (2026-04-25)
+++ v1 (2026-07-29)
@@ -10,5950 +10,5950 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28DED462" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="0DDE814E" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078688CC" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="2C133DD1" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4F3AC1BD" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="79374267" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="6050BCE5" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="0D9814D4" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C276261" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="57FB748F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF5DA3D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="64B377A0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC21613" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="5401219F" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD5AE6A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="4A73AB33" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73911EB4" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="527BA695" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2153C585" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="001B2A0C" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6CB280E9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00492F64" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25CD48F9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1708623C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F754123" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="37AD4761" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="146B8D96" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="1E63D286" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E3237" w14:paraId="7024814E" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="3EB2CB23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2378A6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7690196C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D86B3E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="112C2DA9" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D971BF1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="66E075BF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7917AE09" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4C1219EC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7C8609" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6D793E09" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702EB6FF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5F4DCE29" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2F4986" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="46EAF481" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="739B4E2D" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="2E367E20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43816F31" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6C27C21F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="57938D55" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4C4F193F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (определение критических дефектов теплоизоляции ограждающих конструкций (ОК))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52A1CA3F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="118854A4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/34.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D8C0F5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3623C762" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Максимальная температура наружных поверхностей бесконтактным методом измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6F4A53" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="15A4D019" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5656-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41832B64" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6ED00C39" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="602481FA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="3E71C8F0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="45F5A6FC" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="21ED16FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="281305F1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7B914A6B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CD7B01C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0FE0DEF0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="798C1FE6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="40D55E9A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB0B2F8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="549B0360" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Минимальная температура внутренних поверхностей бесконтактным методом измерения в зоне аномальных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08CE83AD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="59DD5403" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="759E446F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1AECE4A3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53B44631" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0D0C0A20" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="2430C5A9" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="27275712" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C13DB93" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1F97A594" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20DB81ED" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="17B7E50D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20142DC0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="04DAE5BD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="412BF19F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5CAC381C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Минимальная температура внутренних поверхностей контактным методом измерения в зоне аномальных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DE1368E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="55F169B4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53F6BE9A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="29710EEF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BFAEBB1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7156B9EB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6FA812E1" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="14084C45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1BAE7F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2B441A31" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="070230A2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6EAD9CAB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A1058F1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="15604848" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60310830" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="29C1A4E2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Определение минимальной температуры внутренних поверхностей в зоне аномальных участков при </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>расчетных условиях эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54141658" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="04DF4AD2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21A9FFF1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0546102B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11CC8F74" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6BE6E5BC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="13B73A40" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="05EBA0B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE9355B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1D62A6FF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="16B0A207" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6CAD3364" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1144A257" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4B996A5B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11149523" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5791F59B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Определение точки росы в зоне аномальных участков при расчетных условиях эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DAA15A9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="15881F44" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="610DEC34" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="22243305" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B71BC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="61C60CF3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="28FA94E7" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="05A8F5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="774273F3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3B816F89" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B673527" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6FA0B98D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="516EE705" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="03FB4DD0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="26A17A18" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5AE4D424" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Линейные размеры аномального участка при расчетных условиях эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BD5A4F1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="17AB5008" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E256A32" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="222A0C6A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C67E64B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="422AF940" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="2F3B42EE" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="11E096D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="302F2A9A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3DE5B721" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8210C4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="30AF3931" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (теплотехнические измерения ограждающих конструкций (ОК) в натурных условиях эксплуатации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44C9F93B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4D31DC39" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="136B37F5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0CDA653B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя за расчетный период измерений температура наружного и внутреннего воздуха вблизи характерных зон ОК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="134E7E95" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="316A38D7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26254-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="455AE608" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5313509E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B379AD2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="2708A64D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="4C77186A" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="37BB9DD1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8379BC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="700778CA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41E1C989" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="69B1D08C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFD5501" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="659A6BBD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/34.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB2BEBC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="70242C8A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя за расчетный период измерений температура наружной и внутренней поверхностей характерных зон ОК (метод контактного измерения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="464C150D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="36CDA624" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FD07CFF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0A6B7E3C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C582458" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="58D67E64" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="19F18A2B" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="2A6DAE31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF06930" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="33A22C73" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14FFFF47" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6F90033A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF0FA0B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="02D8C4E8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/34.064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26B55B21" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="51069D12" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя за расчетный период измеренная плотность тепловых потоков характерных зон ОК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1675C061" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="05C49C81" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 25380-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26254-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E621657" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="62B4A6A0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53FFDDEC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="476936F2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="0E8362C8" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="1EE33766" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="624E4885" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4CC06431" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7040F94B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0BD09634" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07A8B06E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5C1EF9AB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D851AF0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2B5CF87A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Средняя за расчетный период измерений фактическая плотность тепловых потоков характерных изотермических зон ОК (расчетное значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2667651F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="28B5349E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26254-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="679F1A85" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4AB05223" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DC94C5D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="694BE027" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="034291BC" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="6FD0B4CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="617141B6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0DD107DE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50F2BFA7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="272791E3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAF5006" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="34147AD2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9DAE4D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="10B89D76" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Площадь ОК и характерных изотермических зон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F349BAF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="157D832C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60456F00" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0B1DF785" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62C03873" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="17AD5634" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="7D68C323" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="1FA8F265" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDD99BD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="34B4E0E2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F5FA33A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1A2411CD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4305E86C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="74CB94D3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/34.138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54B256EB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="41195B10" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление теплопередаче характерной изотермической зоны ОК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58BD4D7C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="04C74AC2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71527F43" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6C8BB510" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04E918CA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="46AE16AE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="5B1D8827" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7BAE9627" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37131A0A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2F67D6B9" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72DAC314" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3DA53C5E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D7AC11D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0709AEBB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="794F5045" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1980E17A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Приведенное сопротивление теплопередаче ОК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72C765FE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0056B8E0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66A0B616" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="19FF1BA8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E764ABA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6AD4AAEF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="06A107E7" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="68B78C40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16FD1E0E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="73C347D5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0776C96B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="25A7A55A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (определение теплотехнических неоднородностей ограждающих конструкций (ОК) методом тепловизионного контроля)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7319C88A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2B7F219F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2F3897" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4739A5E1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перепад давления между наружным и внутренним воздухом с подветренной и наветренной сторонами здания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="119AC669" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="099D8FC5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ EN 13187-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79BA5D8B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7CA122AC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA38E8F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="4CBC23D5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="2C92D7C5" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7FED3B51" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB8D772" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="648C6657" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="502E28E6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="793EF171" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15E3DC65" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7EC17415" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/34.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="618AC430" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5E8F4988" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура внутреннего воздуха и перепад с температурой наружного воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="239559CE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3A04C2A5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33A2EAAF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="63ABFE6B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C1213EB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="584C3DD7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="178BBFEE" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="4D0323A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="186C594A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4B0986F0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FAA329E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="478A9069" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F649CDC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="29D2E336" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21E26603" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1A636B02" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Распределение температурных полей на поверхности обследуемых участков ОК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05703C83" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="730CDDC7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DCE22A4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4FA50205" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2813B822" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="084B54DC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6355A31B" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7086B550" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="674EBD30" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0C7AE209" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52BCCF53" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="613E2120" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (определение воздухопроницаемости здания методом перепада давления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="306A8AC8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2789A8C3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="025AD627" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="671BF609" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура наружного воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71D6522F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="36BAB620" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ EN ISO 9972-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="461BC1DF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="33E9B0F5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31E96F0A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="27367DD9" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6EBFC032" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="2347658F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="675F1FCB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7AE6A2D6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4753988B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7D01F7C8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D0FF89D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4F8BA03A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18C1A35C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3A8EB28D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура внутреннего воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57A4D1DE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0F64B121" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69141C7E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="24EBF3AA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43960EBA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0AEF8ED6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="679B3486" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="736E42E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3D3B12" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="050FF32C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="410FF396" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4FF098C1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C00975D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5C20FFAD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBB8467" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="78FD6856" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Площадь ограждающих конструкций внутренней части здания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DD35767" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2C9898F0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FCD1184" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="75300607" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6925BB9C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4E642863" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="4A895C2B" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="69EE075D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="483AE540" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6809185E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1679A9A9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3FF8AB96" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="546E70F7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="41DB6060" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF092E4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="180D1646" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нулевые перепады давления между наружным и внутренним воздухом при пониженном и повышенном давлении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47400287" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="491C3546" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DADDCBE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5A34A0F6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11FA4DDA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="300FD1BD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="34F8C36A" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="1061D5C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12A1AB66" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6B9D7477" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F39305C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1289F8D6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30011E20" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="521BEA1B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35ED9043" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="13F0E8C6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перепад давления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75C41D9F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1C1EBB0A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FB1614E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="61FA3091" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52EEF9FA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="562624E2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="06656C84" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="4CF1F681" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="466D79F2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="14523D49" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70EC1AD8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3205C9C6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCEB9D2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="231A89DF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11BB6FC1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4C27FACA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объемный расход воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5EBAF702" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="34CCFBDD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="45A2F4E6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="36E71704" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1799E7FC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5A6AC41A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="67CC68CC" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7A75F6A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C00BFBE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="798AA3A1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43C8DA47" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="56B43F7D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6AB22F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5BF47CBE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/26.080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17426721" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4D627929" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Воздухопроницаемость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="697B1D59" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="55CF0890" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3321E0A9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="02886105" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35B47A81" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="44FEB516" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="77B2137C" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="10624EFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27DD5452" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1A83E6C5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70F88B14" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5138CA57" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Лестницы пожарные наружные стационарные и ограждения крыш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09FC6E70" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0AB73CFB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>25.11/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34256F04" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="32AB26B3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основные размеры, их предельные отклонения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B20CC5D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6AF87FBC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="544CD271" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5A493FEA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22321DE8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="4725CE25" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="71CB57E3" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="794EE188" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05A283D2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="267D08D1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46A7C7DC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="25C809A7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAB2215" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="06270956" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>25.11/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19474D55" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="229DEE87" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Визуальный осмотр поверхности и формы сварных швов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6E7737" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1FD4730F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BE061CF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="344EBAE6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A14FA18" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4B64E916" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="35102233" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="53D1C947" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20F79242" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="622F17DD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54B2ABF1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="43B3640F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="657B1EB4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="54126711" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F55DDA5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6108EC49" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Визуальный осмотр целостности конструкций и их креплений, качества защитных покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C24DF40" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2E5DA90D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 3.3, 5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D959210" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5A2B2D37" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E11344C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="45727A7C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6B04CFB9" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="5444248B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46FCC928" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="322387A7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6ABDDA12" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1817E9DD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1063DCE1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="68736EBE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>25.11/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="621D4C46" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2F6C565A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность ступеньки вертикальной лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1903FD89" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6A3980AD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п.п. 5.7, 5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49223E05" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3B0A5FB7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41B22A12" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1806B46B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="7F766FA8" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="42717913" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32A1EE95" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="553AC0C3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="094AA612" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4A01D1A1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FD1AF26" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="42D3F0B2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38F787" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="57C5A305" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность ступеньки наклонной лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="767CF51E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="540BE629" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п.п. 5.8, 5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32D48280" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="67898996" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D9F330E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="22701F67" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="65374A9A" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="69DABD8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA67C7C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="163EB2C2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77029602" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7E5C82AE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3941B965" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3E0E54FB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29723C79" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="46DF001E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность балки крепления вертикальной лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E86AD33" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
-[...7 lines deleted...]
-              <w:t>СТБ 11.13.22-2011  п. 5.10</w:t>
+          <w:p w14:paraId="74145E0E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 11.13.22-2011 п. 5.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FAF3CB1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4C693326" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70B830DC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7ADC2094" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="233AAB05" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="6A2EF7AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1535D854" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="07A6F117" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8D4F3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2A7BC68A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46CE3E3A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="697C6509" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="713609A3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="643D005B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность балки крепления горизонтальных и наклонных лестниц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="411CB8DC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
-[...7 lines deleted...]
-              <w:t>СТБ 11.13.22-2011   п. 5.11</w:t>
+          <w:p w14:paraId="13438717" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 11.13.22-2011 п. 5.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05ECB980" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="20A243A4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6595145A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0C09AC98" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="47F4979C" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="4A6AAE3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBFAEFE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="26E03AA8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00A90764" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="03370937" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F8D34E2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="71692FB6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1732ACBB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6B5843D1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность площадок лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E192CDF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="342E8CA8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76DB1D8E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="78D6D9E0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F09D9C7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="65716633" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="0B73F629" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="0ADCC4F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D69203B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="79AB095D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="150621C5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="31931F42" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="274A4E19" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="74230529" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68A2CC27" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7E89DC18" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность маршей лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="487EE16A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="09CD7BA2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="469A72E7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2B0CB385" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E36E821" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="214FBB9A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="3C32A789" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="72B6C31F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB730E6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="527CC5D1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.10**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60DBD59F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="17BDC276" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C9F2E85" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="65D9F30B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31C88487" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="754DE674" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность ограждений лестниц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7490EB35" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="488EDAD7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 5.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="769C4AFC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2B6E36C2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64F593C4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3E378359" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="466DBA08" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="39BEAE2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7E520ABB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="68687BA3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.11**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C72B194" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0B5C1454" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4713482B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="66849482" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49C46573" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="07422FB3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность ограждений крыш зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E74BFBA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="112C8BCB" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 11.13.22-2011 п. 5.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FEBF8F8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="74FBB333" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ABB16FE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="77169E2A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="33B7AED0" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="3BD21D74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A86A1BD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="632C534D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19F7D1E3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3684AD34" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Здания и сооружения (газоходы (дымовые каналы, дымовые </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>трубы) жилых, общественных, административных и производственных зданий, мини-котельных, котельных, газораспределительных подстанций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="533BBF9D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1AF583E0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>100.13/41.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3632D52F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="57D0F600" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Наличие тяги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="57293C2C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="067A3EBC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2039-2010 п. 8.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63F6447D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1AC578E2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79AE6DD0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="24BB2DA0" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="5A933AC5" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="29310DA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28BA2AEB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="06C0CC2D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="090D4C8C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2D659671" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции и кондиционирования воздуха с принудительным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3E3BCC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2D493A74" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1488F002" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6D543FF7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики воздушных потоков: - скорость; - расход; - давление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="646C299B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5426E00A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="248517F2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="726DBC77" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20F46353" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="76E42374" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="17AC7306" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="2D59993B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D428CAE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="59E5AAE4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D1BC561" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5AD9C3E5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D6FEFBC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6F3D0493" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4CBC71" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="12E57A2F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кратность воздухообмена (количество удаляемого воздуха)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE5F6EC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="088D1D71" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 5220-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D3E743A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="28AF2CA7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FFDD3A1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6350C9C6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6BAC5B31" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="77F7814C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC5751C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="61584047" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B2A9B66" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="11A6C773" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9864EF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="463E5095" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D64E63D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5FA63ABF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Геометрические параметры воздуховодов и помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42E17B97" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="07288A55" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F4F29FE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="394F834B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B0AE2D1" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3A6CB8BA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="7B512BF1" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="5564D410" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E335CF6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6D28369E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23823471" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3AC44EE6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Здания и сооружения (системы вентиляции с естественным побуждением воздушных потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55229C2E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="18139F01" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCE7557" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="43C7ADD9" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аэродинамические характеристики воздушных потоков: - скорость потока - количество удаляемого воздуха через вентиляционное отверстие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A786246" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
-[...7 lines deleted...]
-              <w:t>- приложение Н;</w:t>
+          <w:p w14:paraId="5E65386B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5220-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+              <w:t>СП 4.02.07-2024 Приложение Н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3251DC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="617B61D3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051780D" w14:paraId="4DABC662" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18283FAF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1FD631" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6909CA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA96B1E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кратность воздухообмена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7F248F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>МВИ.МН 5220-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31AA4071" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B76F542" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="08C8FAEC" w14:textId="77777777">
-[...77 lines deleted...]
-      <w:tr w:rsidR="007E3237" w14:paraId="7CFCCA28" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="725DC772" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="214ED726" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="51E67C89" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68A0951C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="124472EE" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="738537DF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="66F9E229" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.13/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58BD6B02" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1B662699" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Геометрические параметры вентиляционных отверстий воздуховодов и помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75BF1573" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
-[...7 lines deleted...]
-              <w:t>- приложение Н;</w:t>
+          <w:p w14:paraId="38E37E0B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5220-2015;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>МВИ.МН 5220-2015</w:t>
+              <w:t>СП 4.02.07-2024 Приложение Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EA6C1EE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0A674A42" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E6AA9B2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="37988CC9" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="104204AD" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="1D435547" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08E45F17" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="12B944BF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C20A0E4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="688F0F41" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Здания и сооружения </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(системы противодымной защиты зданий и сооружений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC912C2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="53490F79" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>100.13/23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE184B4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="34E36D26" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фактический массовый расход воздуха, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>удаляемого через дымоприемные устройства, приведенный к нормальным условиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CACBA44" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="13DF1CA1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.3.018-79;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>НПБ 23-2010 п.п. 19, 25-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1972AA7B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="715A0D73" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F02FA1D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="26C2E120" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="62141BFD" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="15011CD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBA2807" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3B2B57AA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="339E83D0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="08CEEA8E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63339249" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0508FC3E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7FDE8C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="44C181E8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Скорость движения воздуха в дверном проеме тамбур-шлюза незадымляемой лестничной клетки типа Н3, незадымляемой лестничной клетки типа Н2 на этаже или дверном проеме незадымляемой лестничной клетки типа Н2, ведущем наружу, скорость настильных воздушных струй сопловых аппаратов над противопожарными воротами, дверями, шторами (роллетами) изолированных рамп подземных гаражей-стоянок, установленных со стороны помещений хранения автомобилей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60898D81" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4EA181A3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>НПБ 23-2010 п. 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1806763E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="24F73AAF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4AF2DCF9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3B9317B4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="3F7D22DB" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="46203E4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3882A974" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="66BC7D1B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07AB9A3D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="68187190" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D48DA7E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0CC98BB7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF306CA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2B019C43" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фактические значения избыточного давления воздуха в незадымляемых лестничных клетках типа Н2 (секциях лестничных клеток), шахтах лифтов, тамбур-шлюзах и других помещениях, в которых согласно проектной документации, ТНПА </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>требуется подача наружного воздуха для защиты людей от дыма при пожаре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C584641" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="77D47354" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 12.3.018-79;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>НПБ 23-2010 п. 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="418C0168" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2C59582D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="331ECBCC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7A987728" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="0C49DD16" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="5D847553" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAF0BEB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5E030B14" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C690079" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="35CCE8D1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43441473" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="110C58A5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25D1483C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="21B166B1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перепад давления на закрытых дверях путей эвакуации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68CCF212" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2DBD6959" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="196F994C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="567F3507" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6958BCA4" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="69222223" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="14C8F07D" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="09C9D641" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08B351FD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3D95DE79" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="625D04D7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3984A252" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Помещения жилых и общественных зданий, территория жилой застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258F9335" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3053FFE1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/35.060, 100.11/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="100F2FB3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="218C1748" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параметры микроклимата: - температура воздуха, - относительная влажность воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31A59888" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1665F602" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30494-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38D95D38" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="609B5DD3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05D9EF96" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="436B6336" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="500E67C7" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="4DA78D22" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBE9837" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1F2D219B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59E267A5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="216EEE4F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAF13E9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="37B90C9D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.11/35.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="209BABDC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5125BA8D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Освещенность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1CE513" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2F72930F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="628CCEAF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="59806623" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EE20609" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2DDB35B1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="080D5B0B" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="33AEA791" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53B01555" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2FDE3648" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="252F4821" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7AD53554" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21EEE332" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="606BDB2A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.060, 100.12/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="648EBA65" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="24C3B9A5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параметры микроклимата: - температура воздуха, - относительная влажность воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5291AE99" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="03B5AB30" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.1.005-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39E411BA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6B750569" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D88E6DB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="035D7719" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="3034B88A" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="5C05C388" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="036A75AA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4E5F22F7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2630A4DF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="32CD4DE6" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3331B5A3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0932472D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.12/35.063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1511F1A7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="68E13BEC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Освещенность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C70596C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="23C4BDE1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24940-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D23888F" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4DB51EDA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="473AA765" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="386D814A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="05F3639B" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="0AC8FD0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="719860B8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="642B1577" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC363D5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="63E366FF" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Выбросы от стационарных источников вы-бросов (котлы отопительные теплопроизво-дительностью от 0,1 до 3,15 МВт, водо-грейные, паро-вые стационар-ные большой мощности, топливосжига-ющее оборудо-вание (печи, сушила, тепло-генераторы и т.д.))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD9DF49" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="25F32CA4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0057C592" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="7D04478C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация химических веществ: - кислород (O2), %; - оксид углерода (СO), ppm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4243218B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2839BA00" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 1003-2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="246AB17C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="49A15A75" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2797B2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="4E1806C8" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="356210E5" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7B54F198" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6540DFE9" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5BA09FC2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04DAED1A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3C1DAC9E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC6B0CC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="59740CC1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.01/35.065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2A795E59" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="541A1C68" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура, °С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2546D0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="08C0A8E3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 17.08.05-03-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A1A622A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="621BBD8B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1134E5D7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5D43565C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="479D2152" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="48E3A77D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2EE5FB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="04C53CD3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>13.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="383977EB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1DBB0DA5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBA52E2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2C07461D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.12/22.000, 27.32/22.000, 27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0A59C7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2E1991D7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A23118A" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="25FCADA3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6219-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E64CADA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="699E1975" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC6E070" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="71439623" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="7683B24C" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="10EB38DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="721431B6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="609D3A1A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC3F4AD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0ACAF388" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Силовые кабельные линии напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="778E5781" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="26ED5417" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABFD4B8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="79BFCC38" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C505D34" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4E0A86B1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6219-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52145CDF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="04DE0201" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="723BADB3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="53FFA1B3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="4628534F" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="7604F09B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="355BFAA2" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2AF0E175" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24AAD76B" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="76060C4F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4916F10C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6113257D" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="102A36A6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="369210BD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление заземляющих устройств. Удельное сопротивление грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7F3740" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1C9904D2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6220-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31776DE3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="355A9DD1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBF7CEC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="7065373C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="50FD1DB2" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="07C34126" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1410D4EB" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="368F553B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64C4FF54" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="33C59A11" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7484300D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="3EB44BA7" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E344A34" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="25C71877" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="070F5A87" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="62025C0E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6222-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="731091E8" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="0F92623A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DBA5935" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7DCEF613" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="750B79FC" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="628FD563" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19690E88" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="68A70739" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E5F3B37" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6ACD0D4A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="566F9594" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5783CC30" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11CA3E7D" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="763D3476" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16CBEE38" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="251289B5" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6223-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="287EA5A6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="53399B87" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DA599D6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="64105B6A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="17182C70" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="77A0E82C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5453B12E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="42FA15AD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29C11CA3" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="0F1E581B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройства защитного отключения (УЗО-Д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70745468" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1A26B783" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39D706A7" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="5A5ADCCD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции защищаемой линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09270BAA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="6AD597DC" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6219-2019;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>МВИ.МН 6221-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39F727D0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="1F2FC8A3" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Некрасова, д. 5, каб. 9, 220040, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59BF3319" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237">
+          <w:p w14:paraId="0730D67B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="60CBE028" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="3EEA65A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="156D7CD0" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="72F7E8BA" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2459ECEA" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2BA81471" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28E28D13" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6A250A0A" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="164AD0FF" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="29FF1D6B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отключающий дифференциальный ток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4077DD" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="3B18480B" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 6221-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77434015" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="2D90B459" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69FE6DEC" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="236398D2" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="6516FF06" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="0FD753A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08634E2E" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="414A04A4" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64BAE08C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4FA0ED08" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="704550A5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="6BB2237F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E33B876" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="2C08A5F1" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Время отключения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11385DB6" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="62D2CA1E" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A6FD699" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="4BA0CA3F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F88905C" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="727BBB8F" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3237" w14:paraId="7EFE37E4" w14:textId="77777777">
+      <w:tr w:rsidR="0051780D" w14:paraId="2094015F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E426EB5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="52B06343" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="159DF451" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="53DCF361" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67B283BE" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="5E71BB9C" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4674F254" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="001B2A0C">
+          <w:p w14:paraId="4C3734AD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="00492F64">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ток утечки защищаемой электроустановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F816659" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="7CECA4FD" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72401209" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="1D827D71" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F00DBD5" w14:textId="77777777" w:rsidR="007E3237" w:rsidRDefault="007E3237"/>
+          <w:p w14:paraId="32131186" w14:textId="77777777" w:rsidR="0051780D" w:rsidRDefault="0051780D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79B32AE6" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="69055C1F" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6981AA2B" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="0DABFD76" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41BFEEF8" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="46466D84" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F633E68" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="4F1D337C" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6011,155 +6011,175 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6AFA7D05" w14:textId="77777777" w:rsidR="001B2A0C" w:rsidRDefault="001B2A0C">
+  <w:p w14:paraId="5CA3DE4B" w14:textId="77777777" w:rsidR="00492F64" w:rsidRDefault="00492F64">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="0650E755" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="73252D09" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4B554BFA" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="7C9662B8" w14:textId="725D3D6A" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 24.04.2026.</w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r w:rsidR="00492F64">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 24.04.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00103679">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="225086D2" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="30562062" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -6258,204 +6278,213 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="68C74E77" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="743D9F83" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="57A03B48" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="6C6A3C98" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="58D06DB5" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="0FCE7628" w14:textId="75515CE5" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+            <w:t>Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="00492F64">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00492F64">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>24.04.2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t xml:space="preserve"> .</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4F0D9A16" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7E978E94" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="57DD15F5" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="1745D0DC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -6552,314 +6581,314 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="390F2CD9" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="42A387A8" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5E76CF" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="722BAD7F" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED75788" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="2D74D268" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E4AA794" w14:textId="77777777" w:rsidR="001B2A0C" w:rsidRDefault="001B2A0C">
+  <w:p w14:paraId="2B4D5AEB" w14:textId="77777777" w:rsidR="00492F64" w:rsidRDefault="00492F64">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="019C0F1F" w14:textId="77777777" w:rsidTr="001B2A0C">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="4115EABB" w14:textId="77777777" w:rsidTr="00492F64">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="097F1C9C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="5845A55D" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6C793967" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="02E5B323" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.5287</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5AFCBE8C" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="00DAD770" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21635122" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="30BF1C5C" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="29DDA970" w14:textId="77777777" w:rsidTr="001B2A0C">
+    <w:tr w:rsidR="002317A4" w14:paraId="42F08C5E" w14:textId="77777777" w:rsidTr="00492F64">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0DA6CD87" w14:textId="45A32731" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="001B2A0C">
+        <w:p w14:paraId="250EC44C" w14:textId="25C772E5" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="00492F64">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Общество с ограниченной ответственностью "Сфера Соответствия",</w:t>
           </w:r>
-          <w:r w:rsidR="001B2A0C">
+          <w:r w:rsidR="00492F64">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>испытательная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5327686B" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="428D5487" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.5287</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="37B9FBFD" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="2145DD5F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8281,52 +8310,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="106"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
@@ -8341,210 +8370,210 @@
     <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="00103679"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00156E05"/>
     <w:rsid w:val="00161279"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="001755EA"/>
     <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
-    <w:rsid w:val="001B2A0C"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="00301A6D"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
-    <w:rsid w:val="003771B4"/>
     <w:rsid w:val="00394025"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="00492F64"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="0051780D"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
-    <w:rsid w:val="007E3237"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
+    <w:rsid w:val="00A9792E"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B34700"/>
     <w:rsid w:val="00B40C84"/>
     <w:rsid w:val="00B424E7"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B9559C"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
@@ -8563,51 +8592,50 @@
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
-    <w:rsid w:val="00E16535"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
@@ -8621,51 +8649,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7C69A82E"/>
+  <w14:docId w14:val="11A4A959"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10621,69 +10649,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1316</Words>
-  <Characters>7506</Characters>
+  <Words>1320</Words>
+  <Characters>7527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8805</CharactersWithSpaces>
+  <CharactersWithSpaces>8830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>