--- v0 (2026-04-25)
+++ v1 (2026-06-12)
@@ -10,4528 +10,4542 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="587BA6FA" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="1724C1EE" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC1ABA0" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="78307889" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="12E1D4B2" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
+    <w:p w14:paraId="768D1EFF" w14:textId="77777777" w:rsidR="00060F23" w:rsidRPr="00060F23" w:rsidRDefault="00060F23" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1989"/>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="2539"/>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="5099FA3F" w14:textId="77777777" w:rsidTr="005C4B0E">
+      <w:tr w:rsidR="00156E05" w14:paraId="5115DFAC" w14:textId="77777777" w:rsidTr="005C4B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA973A6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1EEB06F6" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC68FFC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="3976DB9E" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8E6095" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="1FD4047B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="001C0A27" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="23BCB27C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1072" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBE1B5C" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="191803AF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2C842B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00986905" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="495212BC" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="007C05A7" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD7557D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6CA59F0B" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF77D98" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="28D366A7" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E222E69" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="4F329C81" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="2542"/>
         <w:gridCol w:w="3125"/>
         <w:gridCol w:w="2132"/>
         <w:gridCol w:w="2379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="420C7D8F" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="2286D406" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405B3EB9" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00986905">
+          <w:p w14:paraId="63AAE497" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07820B1D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2E106BFE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F10B17" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="470BC1C5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="144323A3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="29157BE2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAD31E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="383E545C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10421ADD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="4A371D4C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530D5897" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3F6BB836" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="43F1C4DE" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="7EA1C07F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7439B595" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2980ACF1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64F7FEC7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="48776D52" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>молоко коровье сырое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18F5F6A1" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="28A9BF7A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F034C44" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>отбор проб</w:t>
+          <w:p w14:paraId="13237940" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C919503" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="52EF3C21" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13928-84;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26809.1-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="680E526E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>Витебская обл. г.Лепель , ул.Борисовский тракт,  120</w:t>
+          <w:p w14:paraId="3EE29A73" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Борисовский тракт, д.120, 211099, г. Лепель, Лепельский район, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="087D2499" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7">
+          <w:p w14:paraId="164C0D2A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="719AB232" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="46ABB84F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1A56D6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1E62C9D7" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66820F94" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4EE600C4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="269C97AE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="68B839DD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6073ABCD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>органолептические показатели</w:t>
+          <w:p w14:paraId="7E90CB3E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5092BD26" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="13D20250" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1598-2006 п.4.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="286F474D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7AAF630B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="500F2F69" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="35778EBD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="2EC3A7FB" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="6AE4BC83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56B32D50" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="44CA8BC3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32DE275C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2960823F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F98D156" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="76716C85" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74A38CB5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="785D2F03" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4159EBFF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="29E17A4E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26754-85 п.2.3, п.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31BF7360" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4A1DD1AF" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18B9E645" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="75020E1F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="5B233665" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="56ABF062" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23100387" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6420D42A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3864267D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5A7842B9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75255815" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="52A48986" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34B11331" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>группа чистоты</w:t>
+          <w:p w14:paraId="0D3CBD1D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Группа чистоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="083A187E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6E2FB66F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 8218-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37CA5D82" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3776A34E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="697225DB" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5D63BF3A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="01A4D793" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="00290555" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70EAB9D9" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1D31B10D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77E8AF04" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="16620436" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="348F2FF4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="49483FD8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="742F7516" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля жира</w:t>
+          <w:p w14:paraId="73C60C18" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BABB7D7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0FCAF1A1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5867-90 п.2.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65B88DD7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="77A4592B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74267008" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="76FDC2D9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="32BAFC2D" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="34D1FF7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEECED6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="40BE4327" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0381B692" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5E230EA0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2245C151" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="01F50817" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6915FA15" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>кислотность</w:t>
+          <w:p w14:paraId="3044066A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B27DBED" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3CB6E2DB" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3624-92 п.3.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="132CB844" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4F29CDF0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35A5BFC7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="11CE5CFD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="7776DE07" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="5D99D0A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A691DBE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="77437DB4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DA6E23B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="733A6909" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4641D3F7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="22DC67D8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="666D7F19" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>плотность</w:t>
+          <w:p w14:paraId="7C88A0C2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11B1D028" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="208C23C5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3625-84 р.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D8B3B7C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3B45089F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="117603A7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="62687D3F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="55AF4A19" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="017C7D46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2630B3DF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="70E64652" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35713945" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4D24A5B5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53AEDBF0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="11F5FC94" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76387827" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>наличие примесей нейтрализующих веществ-соды(качественный метод),аммиака,наличие перекиси водорода</w:t>
+          <w:p w14:paraId="24E77BDB" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Наличие примесей нейтрализующих веществ -соды(качественный метод), -аммиака, -наличие перекиси водорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F665492" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="5F873BFA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 24065-80 Р.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24066-80;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 24067-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43C74E2A" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6214C13B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="500E751A" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5145E55A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="59239E1C" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="768C72DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40BA9140" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1FDE9629" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50631ADE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3933716C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="050A8F98" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="05930901" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01335EA3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>количество соматических клеток</w:t>
+          <w:p w14:paraId="74CD0F2D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество соматических клеток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC25155" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="79CC2ACE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23453-2014 р.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7BB6F39B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="28930B9C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34AC82D3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2C31335E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0C843C9B" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="40DB72D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4675809F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="051F80B3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24D4358C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2499029C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C16F0E8" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>01.41/08.169</w:t>
+          <w:p w14:paraId="1D05DB43" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01.41/08.149, 01.41/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1724E533" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля белка</w:t>
+          <w:p w14:paraId="04B962D9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D79A52C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5711D993" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23327-98;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
               <w:t>СТБ 1598-2006 приложение Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3EC28C69" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="62D4C5D3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="489162B3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="17B61F4C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="6B164C24" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="24BE2D8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4815B60A" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3DD064FD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03F56C29" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7EBF0610" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79432227" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="015890F2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F823A64" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>общее количество микроорганизмов</w:t>
+          <w:p w14:paraId="3DBD5494" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Общее количество микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6206CA7E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2362823E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 9225-84 п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39933E82" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="152B469D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60D1C8EE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3840B074" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="2370D915" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="2DA20F09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="517400AE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2EE66B24" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A4AF9EF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="58A913A7" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59634726" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6963C3C2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50AD6A46" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3359DE5E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание ингибирующих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27D2E7BB" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="19B47D6A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23454-2016 р.7, р.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6110C4C7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3C3C0700" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B59E9F2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="65E56D61" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="4C84978F" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="705E47DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B44D13F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3D279C38" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A1C36D3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="33A0E2EA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07702DCC" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3E2E0B4B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7599A939" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля сухих веществ</w:t>
+          <w:p w14:paraId="0773FF63" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сухих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22FDDFCD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="081922DA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3626-73 р.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="007F8B20" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="475ACD47" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38090153" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0181EC99" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0C49890D" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="426384EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15B7160E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6BF75EB8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BD5C70B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0BF9AD36" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4341AE10" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0476A78B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01.41/03.152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49BF7713" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>наличие антибиотиков :антибиотики в-лактамного типа,тетрациклиновой группы, левомицетина и стрептомицина</w:t>
+          <w:p w14:paraId="57063871" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Наличие антибиотиков :антибиотики в-лактамного типа,тетрациклиновой группы, левомицетина и стрептомицина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5147F6E2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="24B022B1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32219-2013 п.5.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50D713EB" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="142F9966" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6623F3B6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="011CA145" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="5A5CC185" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="206CFA75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1B7BD4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7EEF15B1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="456A787D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3520294D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>молоко и молочные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="209D32A5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2DDD4E82" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/42.000, 10.51/42.000, 10.52/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49ACB89C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>отбор проб</w:t>
+          <w:p w14:paraId="1E199B68" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02331C41" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="576BB7E0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26809.1-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26809.2-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCFAC72" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>Витебская обл. г.Лепель , ул.Борисовский тракт,  120</w:t>
+          <w:p w14:paraId="5A79F712" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Борисовский тракт, д.120, 211099, г. Лепель, Лепельский район, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23179285" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7">
+          <w:p w14:paraId="1408608F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="5B156876" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="23F226C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3378F6EA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0FD1304D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="42A5428E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6736AC9F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58F7095E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="378947DF" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/29.145, 10.51/29.145, 10.52/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="182F3571" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2897165F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6621DECE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="4742049E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26754-85 п.2.3, п.2.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 3622-68 п.2.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C6D6BDD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4AB7ED86" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CCFCDC2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0D201C81" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="4B6287E0" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="67179DCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5560AA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1BC676B0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="696A45E1" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="27C401F9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D07A6B3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="258C849A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1992F254" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>группа чистоты</w:t>
+          <w:p w14:paraId="1AC7C4F1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Группа чистоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35673710" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7CDAFF7A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 8218-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53B843A4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7887F8C8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F07DAD2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="13600E77" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="27199712" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="28ACD6E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E037132" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="100DD8FB" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="051A5652" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7E49D34C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6E4262" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="713BFAB3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.037, 10.52/08.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46F58517" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля жира</w:t>
+          <w:p w14:paraId="250D9B0B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53FF94E0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1601ABC6" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5867-90 п.2.2.1, 2.2.2, 2.2.3, 2.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EFF4732" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="592775F0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="725AF944" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="59E45C11" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="68A6A3A7" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="02E891CE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC560A3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="09BC8CB9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E19118C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="216F48E9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22C31AE0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="454CD2DC" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149, 10.52/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31EAD652" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>кислотность</w:t>
+          <w:p w14:paraId="2F420EF3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="192CE48E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="14444FA1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3624-92 п.3.3.1, п.3.3.2,п.3.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A48CA1D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="1BAF94AE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="057EB306" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="39E78BBD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="574F75FE" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="3D49CB54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE11987" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2F2E2B88" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="659D4468" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="1948D3E2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5626FE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="19F5368F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D22B69D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>плотность</w:t>
+          <w:p w14:paraId="6F3ABAED" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47C484CB" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3B221208" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3625-84 р.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59273ED4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="251A812B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51A2381C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="04DA144F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="4C7DA1CA" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="42464A68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6E79BA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="530A2AEF" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F408FFE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="481DEF5C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE0B853" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3F7482C6" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149, 10.52/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0C12B4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля сахарозы</w:t>
+          <w:p w14:paraId="73C9C469" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сахарозы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C367955" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1E80F239" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3628-78 р.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70D9619B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="53D934C5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E826C32" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4ECA4F05" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="7090AFA2" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="1073CC26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB4A43E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1DA15E96" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F0D9A8A" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="52B65C0F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57EE8CED" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="38F694CD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75A15668" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля хлористого натрия в сливочном масле</w:t>
+          <w:p w14:paraId="66B73EC8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля хлористого натрия в сливочном масле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="497CCCB7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1EF07558" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3627-81 р.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53C668EA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="09D28006" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DB3AA14" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6B860B7E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0F36D400" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="5FD652C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79AEC91E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="456B8C85" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41667A10" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="49FAA56E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13657C86" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2FA94202" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3766E9D0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>вязкость</w:t>
+          <w:p w14:paraId="0B56006D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Вязкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02248ED5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7D5B03D3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ 970-2017 п.7.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F8832AE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="27AEB8A1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="370D2AFC" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="74EDBF71" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="7B4B586A" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="4B6B214E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="456FBE4B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3C327888" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AE42939" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7746C3E2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0E51B6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="70D5A411" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/08.052, 10.51/08.052, 10.52/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1661A370" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля влаги и сухих веществ</w:t>
+          <w:p w14:paraId="4F0420D4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги и сухих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC7BDE1" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6C6C3A35" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3626-73 р.3, р.4,р.5, р.6, р.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BCC3170" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0F01F140" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03916138" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5890F09A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="7DDF3360" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="56C29218" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="148BC7C2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="67E9939C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="517B0AA8" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="06D0C58E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7854BD2C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1237920F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/11.116, 10.51/11.116, 10.52/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65EA41A2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>органолептические показатели</w:t>
+          <w:p w14:paraId="78EB0923" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Органолептические показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66E4DF68" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6BCA6CB0" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 29245-91 р.3,п.3.1,п.3.2,п. 3.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33922-2016 п.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1467-2017 п. 7.3, п.7.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1552-2017 п.5.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1746-2017 п.7.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1858-2022;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1888-2016 п.7.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1890-2017 п.7.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 315-2017 п.7.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 970-2017 п.5.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТУ BY 100098867.230-2009;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТУ РБ 100722175.006-2001;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТУ РБ 190268633.042-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="755B86C6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4FB88835" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="534E4CA5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="754E4539" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0C3B6AB8" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="5D3DCD7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76C2D71E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="016B7C43" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BC393CF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="138ACC24" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="090A340F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="4EC64497" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="677BDE57" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>эффективность пастеризации:-определение фосфатазы (по реакции с 4-аминоантипирином) ; -определение пероксидазы ( по реакции с йодистокалиевым крахмалом)</w:t>
+          <w:p w14:paraId="27422D16" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Эффективность пастеризации: -определение фосфатазы (по реакции с 4-аминоантипирином) ; -определение пероксидазы ( по реакции с йодистокалиевым крахмалом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="160DA6F8" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="30C86715" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 3623-2015 п.7.1; п.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24CB3922" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="13274C0D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="235B9A4E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="659D43C5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="2A66F71B" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="75B1956E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E79DA27" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2700DD9F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03B2E4AF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6742F2DA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00FBD13D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0E6B8A16" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5796C576" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля белка</w:t>
+          <w:p w14:paraId="4E9D2F41" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E221177" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7F2AB277" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23327-98;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30648.2-99 р.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C04E01E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="240D87FA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3216A93A" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="36264854" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="269E24A5" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="015D4A06" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2282E7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="38BE91C6" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0604A553" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="01EB39AB" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B47069D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="380FF557" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086, 10.52/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED5AE57" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>количество мезофильных аэробных и факультативно анаэробных микроорганизмов (КМАФАнМ)</w:t>
+          <w:p w14:paraId="5743E87E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов (КМАФАнМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="168E42CF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="633B0B1A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32901-2014 п.8.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AA5B4C5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6B25E2C6" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7214E4E5" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2779A936" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="711C9107" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="5180B44F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF0A6BC" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="72ED6DA4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A393723" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="199425E4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00052671" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="637E5DD7" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60A05FBE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="01E2DBEC" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>БГКП (колиформы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0385D9B0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="771BA5E7" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32901-2014 п.8.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40FCF839" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7AB87F76" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43CB80E4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="12FEBC0B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="6CB89BBE" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="417E895D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF4B074" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="51920B06" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1922362C" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="6ABDB43A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5084FC57" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0AB8071D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18D184F4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>количество молочнокислых микроорганизмов</w:t>
+          <w:p w14:paraId="50F5A88B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество молочнокислых микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38E634F8" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7B4FC17F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.11-89 п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="728AEE00" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="3DBF1FA5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="56D96305" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="682DD62E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0FC31AF3" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="60EE3BAD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="013BBB91" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2E6888C8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B9760BF" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7B542BE2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29676CA3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="67246506" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.41/01.086, 10.51/01.086, 10.52/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBF61C8" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>дрожжи и плесени</w:t>
+          <w:p w14:paraId="7A4494FB" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи и плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C173B2D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3414606A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52462190" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0CC38679" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="678260A9" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="440A79C4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="3324FC2A" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="038D608D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AED90CD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2E745622" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16D8EEFA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="40191A9D" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>сухие молочные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B54B2E1" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1E1EBEB9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5F3536" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>отбор проб</w:t>
+          <w:p w14:paraId="1C876FD7" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E89196E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="12DA3A2A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 26809.1-2014;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA16F5F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>Витебская обл. г.Лепель , ул.Борисовский тракт,  120</w:t>
+          <w:p w14:paraId="58F6136E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Борисовский тракт, д.120, 211099, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>г. Лепель, Лепельский район, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="383A6442" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7">
+          <w:p w14:paraId="7354494F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="5F2CE54B" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="0D5ACD18" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEA95F9" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="61BDB6A5" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E884C92" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="4614C556" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE5216" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="25E35593" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACFCFB1" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля влаги</w:t>
+          <w:p w14:paraId="1D56C05F" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="615F6788" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="241EB96E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 29246-91 р.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2413A905" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="49BC7E49" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2147EBC7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5F45A1BE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="385424E8" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="74F1BFE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58654A55" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6F7AC7BD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40E181C9" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="544D9C70" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="263CCCDE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="40775B6A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="058C3A1E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля жира</w:t>
+          <w:p w14:paraId="3DFACC79" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9E3FBA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="59830510" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 29247-91 р.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24FFB091" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="12661F1E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00257708" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="72C46F61" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="07152B1B" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="75C71B6C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F189833" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="795B7E24" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D939C11" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="46033612" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62D71336" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="043E2849" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7008F30E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>индекс растворимости</w:t>
+          <w:p w14:paraId="5F9C2088" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Индекс растворимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22614444" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0398DB19" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30305.4-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0884B900" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="1A1A11D2" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66B9F5BC" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="752A608E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="06A3A866" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="7AD17ABA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52235D4F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7273F78A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31BF89E0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="65EC6C55" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C19189D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="3A04D4D1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09D20865" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>кислотность</w:t>
+          <w:p w14:paraId="66652AE4" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5998B77F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="522B6C48" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30305.3-95 р.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52C474CD" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="66E5DEDF" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55C1CB5E" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="1BA3ED40" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="4FA756D3" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="3C05C07D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7FFCF6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="515E208A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C185423" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2313286C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C60BCB3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="31028C5B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3633EDC7" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>группа чистоты</w:t>
+          <w:p w14:paraId="49CF3FB9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Группа чистоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0135C177" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="2ECC6CAE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 29245-91 р.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="064BA15D" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="73722C32" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E7A29EE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7E1663F6" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="7B5B91D2" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="77A77F2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61BAC284" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="43B65972" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54C52CA6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="459242AE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4ECF52" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="1714E601" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09744FAA" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>количество мезофильных аэробных и факультативно анаэробных микроорганизмов (КМАФАнМ)</w:t>
+          <w:p w14:paraId="17C87135" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Количество мезофильных аэробных и факультативно анаэробных микроорганизмов (КМАФАнМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E20DC30" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="7FABC49C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.15-94;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32901-2014 п.8.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DABF673" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="7BA28403" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="291A91E4" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="24AF644C" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="55CE4F53" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="036C6C30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02F615C3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="6FC65A01" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35AD7FAE" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="2777B9FF" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5C0805A3" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="37273930" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACD1D60" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="76C9C033" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>БГКП (колиформы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69ECB993" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="34DF5598" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 32901-2014 п.8.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 9225-84 п.4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3998241B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="76E385CD" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CADE246" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="119104A8" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="340C9667" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="76BD8546" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66C61052" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="717F2807" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="576D0C94" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="362F9665" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D886E19" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="5AA97249" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45F470E0" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>дрожжи и плесени</w:t>
+          <w:p w14:paraId="3192534E" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Дрожжи и плесени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9B1944" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="5592A9AE" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10444.12-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52252204" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="768469F3" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7596C4E6" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="50E18524" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="0613FEFA" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="06DC17EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61F2C828" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="5FAECE68" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39F57F19" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="50314EE9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A19B062" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="0EAD2667" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.51/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66907252" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>массовая доля белка</w:t>
+          <w:p w14:paraId="23A6E428" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7EA202" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="548BA8D9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23327-98;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30648.2-99 р.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B1A07FB" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0CD97044" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60B11F8B" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7"/>
+          <w:p w14:paraId="0CB4959B" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6FB7" w14:paraId="446C0953" w14:textId="77777777">
+      <w:tr w:rsidR="00746BE7" w14:paraId="0582A478" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48296A60" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="448EB6EA" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77E2CF7F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="320C045A" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>вода питьевая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="533F272F" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="120FC644" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100.09/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF0D37" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>отбор проб</w:t>
+          <w:p w14:paraId="0235E2D1" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3ADA55" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
+          <w:p w14:paraId="684B23AC" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>СТБ ГОСТ Р 51592-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="730" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED6E989" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="00986905">
-[...7 lines deleted...]
-              <w:t>Витебская обл. г.Лепель , ул.Борисовский тракт,  120</w:t>
+          <w:p w14:paraId="25A45CB9" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00F31BD8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Борисовский тракт, д.120, 211099, г. Лепель, Лепельский район, Витебская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55CA13F2" w14:textId="77777777" w:rsidR="004F6FB7" w:rsidRDefault="004F6FB7">
+          <w:p w14:paraId="2D85EA84" w14:textId="77777777" w:rsidR="00746BE7" w:rsidRDefault="00746BE7">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FAE89E5" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
+    <w:p w14:paraId="7FEC5340" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65ED00BD" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="00986905" w:rsidRDefault="00DD1A87">
+    <w:p w14:paraId="2842BF47" w14:textId="77777777" w:rsidR="00DD1A87" w:rsidRPr="007C05A7" w:rsidRDefault="00DD1A87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00986905" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="007C05A7" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F04E148" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="1BF2B863" w14:textId="77777777" w:rsidR="00F31BD8" w:rsidRDefault="00F31BD8" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C68004B" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="770150A8" w14:textId="77777777" w:rsidR="00F31BD8" w:rsidRDefault="00F31BD8" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4589,155 +4603,165 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="645595DA" w14:textId="77777777" w:rsidR="00986905" w:rsidRDefault="00986905">
+  <w:p w14:paraId="5ED57C0A" w14:textId="77777777" w:rsidR="007C05A7" w:rsidRDefault="007C05A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2672EAE2" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="6F4583BA" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6B8E7F11" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="136CC4AA" w14:textId="14572281" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00103679">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 17.04.2026.</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="007C05A7">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>17.04.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="54ADB12D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="4EC178D6" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -4836,204 +4860,195 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="21A9AA48" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="58DB7C8A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="63BFE1BD" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="14DB83EE" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="08184224" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="6414E445" w14:textId="161F6303" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00975190">
+          <w:r w:rsidR="007C05A7">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>17.04.2026</w:t>
           </w:r>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+            <w:t xml:space="preserve">                                                                                                                                                                                          </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="25AE145B" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="1086135F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="224FA028" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="02A1D0FF" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -5130,314 +5145,317 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="53440D3D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="44610B45" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1766E884" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="6C6073D9" w14:textId="77777777" w:rsidR="00F31BD8" w:rsidRDefault="00F31BD8" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0BB8EC" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="511FDEAE" w14:textId="77777777" w:rsidR="00F31BD8" w:rsidRDefault="00F31BD8" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CD07F85" w14:textId="77777777" w:rsidR="00986905" w:rsidRDefault="00986905">
+  <w:p w14:paraId="5F3D4D9E" w14:textId="77777777" w:rsidR="007C05A7" w:rsidRDefault="007C05A7">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="7E0C31A5" w14:textId="77777777" w:rsidTr="00986905">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="381E4C64" w14:textId="77777777" w:rsidTr="007C05A7">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2B24C133" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="3297F082" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3C149E5D" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
+        <w:p w14:paraId="09F2867E" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00894DE4" w:rsidRDefault="00403AD5" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 2.5614</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="34D97B4E" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="7D657024" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AB104F2" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="47BCD5EA" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2353"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="75076A42" w14:textId="77777777" w:rsidTr="00986905">
+    <w:tr w:rsidR="002317A4" w14:paraId="3276EDE2" w14:textId="77777777" w:rsidTr="007C05A7">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4B053F68" w14:textId="5A097FE3" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="00986905">
+        <w:p w14:paraId="32675D3B" w14:textId="77777777" w:rsidR="007B3872" w:rsidRPr="00D27383" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D27383">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Производственное унитарное предприятие "Лепельский МКК",</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="42707780" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D27383">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Открытое акционерное общество "Витебский мясокомбинат",</w:t>
-[...22 lines deleted...]
-            </w:rPr>
             <w:t>производственная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2353" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="235E559F" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="6FA545E2" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FC7564">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>BY/112 2.5614</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="38845A57" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="1790B778" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6859,52 +6877,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
@@ -6975,134 +6993,132 @@
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00417F1A"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
-    <w:rsid w:val="004F6FB7"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005229C4"/>
     <w:rsid w:val="00534E87"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00562129"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B2B29"/>
     <w:rsid w:val="005B5277"/>
     <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
-    <w:rsid w:val="005D646B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00612C04"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00650FCD"/>
-    <w:rsid w:val="0066423C"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00725F6C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00743868"/>
+    <w:rsid w:val="00746BE7"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B1F75"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
+    <w:rsid w:val="007C05A7"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00807587"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D1A82"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008D4C32"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F692E"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00986905"/>
     <w:rsid w:val="00991BA4"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A458D7"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A61055"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A95751"/>
     <w:rsid w:val="00AA45C5"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
@@ -7139,111 +7155,113 @@
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC7DF1"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE0B82"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2879"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D27383"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
+    <w:rsid w:val="00E11546"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F01112"/>
     <w:rsid w:val="00F04570"/>
     <w:rsid w:val="00F113BD"/>
     <w:rsid w:val="00F2328C"/>
+    <w:rsid w:val="00F31BD8"/>
     <w:rsid w:val="00F47A72"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="376F7AF3"/>
+  <w14:docId w14:val="37C7B8EC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9196,72 +9214,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>664</Words>
-  <Characters>3786</Characters>
+  <Words>688</Words>
+  <Characters>3925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4442</CharactersWithSpaces>
+  <CharactersWithSpaces>4604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>