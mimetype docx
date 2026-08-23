--- v0 (2026-04-27)
+++ v1 (2026-08-23)
@@ -1,409 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="237972B8" w14:textId="77777777" w:rsidR="00A6106A" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="18A0E8E1" w14:textId="10FE3D87" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00FD3E9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        <w:t>области аккредитации</w:t>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7012CA97" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="845"/>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="2DE6E413" w14:textId="77777777" w:rsidTr="00000764">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00C35CF2" w14:paraId="2DE6E413" w14:textId="77777777" w:rsidTr="00000764">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF2EE4E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="1BF2EE4E" w14:textId="16603540" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>п/п</w:t>
+              <w:t xml:space="preserve">п/п </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51ACEC18" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="51ACEC18" w14:textId="66975CD7" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71EA32AD" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="71EA32AD" w14:textId="1FE144A6" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Код </w:t>
+              </w:rPr>
+              <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40A70E82" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="40A70E82" w14:textId="23AC1C2B" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63E46E36" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="63E46E36" w14:textId="423C5C21" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D64F76A" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="357489A1" w14:textId="4A6BCDCF" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="815" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D0C373" w14:textId="73BC58D2" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Обозначение </w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
-[...32 lines deleted...]
-              <w:t>Место(а) осуществления деятельности</w:t>
+              </w:rPr>
+              <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DC889D1" w14:textId="77777777" w:rsidR="002D5D96" w:rsidRPr="004C199D" w:rsidRDefault="002D5D96" w:rsidP="002D5D96">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -606,3009 +553,655 @@
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="72A99F4A" w14:textId="77777777" w:rsidTr="00C71AE2">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="72A99F4A" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11722B92" w14:textId="21491DC0" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="11722B92" w14:textId="21491DC0" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="159588C0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="159588C0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оборудование, работающее под избыточным давлением:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24ABE0B4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...14 lines deleted...]
-          <w:p w14:paraId="70D820A5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24ABE0B4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70D820A5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-трубопроводы пара и горячей воды, тепловые сети;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E69502E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...14 lines deleted...]
-          <w:p w14:paraId="1935C077" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2E69502E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1935C077" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-сосуды, работающие под давлением;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E256135" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...14 lines deleted...]
-          <w:p w14:paraId="3B0F0F23" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3E256135" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B0F0F23" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-паровые и водогрейные котлы, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC4863C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4BC4863C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>трубопроводы в пределах котла</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D5E8170" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4D5E8170" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63FE39A8" w14:textId="110086F4" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="63FE39A8" w14:textId="110086F4" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="651B68B4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002349C9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="651B68B4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16A10DCF" w14:textId="678CA1BF" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="16A10DCF" w14:textId="678CA1BF" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-103" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19260CDB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002349C9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19260CDB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C7F9AF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002349C9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="63C7F9AF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B586ED" w14:textId="09C29D66" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="70B586ED" w14:textId="09C29D66" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2391 lines deleted...]
-          <w:p w14:paraId="0D4E8608" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002349C9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7D4166" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18789D73" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002349C9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6942B241" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="33" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1133-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57FCD764" w14:textId="663D159F" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="161DBF97" w14:textId="3EBD5D67" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002349C9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ЕН 970-2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E4BBD1B" w14:textId="01B50094" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E921C43" w14:textId="43D9D06D" w:rsidR="00233BAD" w:rsidRPr="002349C9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="34" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1302B1A1" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1302B1A1" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7A5D8B" w14:textId="63B05CED" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5E7A5D8B" w14:textId="63B05CED" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="176387D2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="176387D2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="784C9A0C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="784C9A0C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605E5376" w14:textId="2DBEAC5B" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="605E5376" w14:textId="2DBEAC5B" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -3618,307 +1211,310 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06E6EB6A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E0459A" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="06E6EB6A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E0459A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0459A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63E1F881" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E0459A" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="63E1F881" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E0459A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0459A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DB4BD58" w14:textId="6F075323" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1DB4BD58" w14:textId="6F075323" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="123A1932" w14:textId="17E3DE2C" w:rsidR="00233BAD" w:rsidRPr="00EF63DC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF63DC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15856B17" w14:textId="070D6399" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...17 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+          <w:p w14:paraId="59E557DF" w14:textId="1BCEFE81" w:rsidR="00233BAD" w:rsidRPr="00EF63DC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29EB9A0B" w14:textId="0AA25F99" w:rsidR="00233BAD" w:rsidRPr="00EF63DC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="665D28F9" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="665D28F9" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14F4E1EB" w14:textId="4A30A89D" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="14F4E1EB" w14:textId="4A30A89D" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="118B9E69" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="118B9E69" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A663EC7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0A663EC7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3448D1CD" w14:textId="0F831AE8" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3448D1CD" w14:textId="0F831AE8" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -3928,484 +1524,489 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33ABFC1E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C74B75" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="33ABFC1E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C74B75" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74B75">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F3C976" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C74B75" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="67F3C976" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C74B75" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74B75">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A56D07" w14:textId="0E84A769" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="68A56D07" w14:textId="0E84A769" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74B75">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D54914B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6F064E09" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FECB1CB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166DA2C6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070A3A3C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E68BB08" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DBF455" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B390CDD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AF45AA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9F3A7E" w14:textId="6D107142" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12171E12" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F8500B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          </w:tcPr>
+          <w:p w14:paraId="1693CB71" w14:textId="2AD5DD66" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="33" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F8500B">
-[...7 lines deleted...]
-          <w:p w14:paraId="1BE9517D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F8500B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="530ADDAD" w14:textId="4E68F581" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="33" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F8500B">
-[...183 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1E8EBFAB" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1E8EBFAB" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454E9E86" w14:textId="6231A76D" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="454E9E86" w14:textId="6231A76D" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="742457AA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="742457AA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A29CAD3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2A29CAD3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3143FE8F" w14:textId="2056C63A" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3143FE8F" w14:textId="2056C63A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -4415,352 +2016,363 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39042156" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="39042156" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="188979B6" w14:textId="6E7FA5EC" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188979B6" w14:textId="6E7FA5EC" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0E27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0EF2B6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="699B6599" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09958CBB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D6E751" w14:textId="494495DC" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="33" w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="320D4C17" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          </w:tcPr>
+          <w:p w14:paraId="3474D1CA" w14:textId="6735EE0A" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="33" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753D15">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="432CE3D9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58AFFDCF" w14:textId="3EF07575" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="33" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00753D15">
-[...58 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="44456683" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="44456683" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1B37BA" w14:textId="23DC0DA8" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6B1B37BA" w14:textId="23DC0DA8" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E35CA4B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0E35CA4B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3560A8D1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3560A8D1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409E4C21" w14:textId="58393244" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="409E4C21" w14:textId="58393244" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -4770,307 +2382,309 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="254A3A77" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="254A3A77" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB19FF4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2BB19FF4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DB6043" w14:textId="58521A5F" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="13DB6043" w14:textId="58521A5F" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39510711" w14:textId="1AF9DCA9" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0224CF60" w14:textId="60CA9A55" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="7488E819" w14:textId="7E930FDD" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547006DE" w14:textId="00A0F12D" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="33EFCF00" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="33EFCF00" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2766A4EC" w14:textId="67DDDDC2" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2766A4EC" w14:textId="67DDDDC2" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27D1A763" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="27D1A763" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AAD534C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3AAD534C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310F368A" w14:textId="26616606" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="310F368A" w14:textId="26616606" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -5080,307 +2694,318 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0193BEBD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0193BEBD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0901E0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00753D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FAC211A" w14:textId="20999E1C" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2FAC211A" w14:textId="20999E1C" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1442503E" w14:textId="6AD494A2" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DED4F7D" w14:textId="40534BD6" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:left="142" w:hanging="34"/>
+          <w:p w14:paraId="4F0D11D2" w14:textId="7856F4B9" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E4122E0" w14:textId="433CF2FB" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="732713D4" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="732713D4" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5132D9" w14:textId="71E1D1A0" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6F5132D9" w14:textId="71E1D1A0" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19189FE7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19189FE7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="189E88FA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="189E88FA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60BB1823" w14:textId="14F99E4A" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="60BB1823" w14:textId="14F99E4A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -5390,307 +3015,309 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="473A2A97" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="473A2A97" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D80B50E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00753D15" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1D80B50E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0499F1E7" w14:textId="6DAE9786" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0499F1E7" w14:textId="6DAE9786" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7471A34B" w14:textId="3AF7505F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11EA33B7" w14:textId="5DF7EDC8" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="46927BF1" w14:textId="3CD32D65" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="431A6BC6" w14:textId="43718114" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6DDFF24C" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6DDFF24C" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46998E25" w14:textId="037DE771" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="46998E25" w14:textId="037DE771" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0BEEEBB3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0BEEEBB3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D870A3F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7D870A3F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D4E5BA" w14:textId="40A11F3A" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="67D4E5BA" w14:textId="40A11F3A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -5700,372 +3327,372 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0037D628" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0037D628" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791F6716" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="791F6716" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7DF725" w14:textId="44C2BDCA" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6D7DF725" w14:textId="44C2BDCA" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C815037" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57EEFD42" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0676BE6C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="131C1F1B" w14:textId="1473E8DD" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DF7CDEA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...83 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="38E2182A" w14:textId="3DB91F88" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50651C3C" w14:textId="7CA9A497" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2711D803" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2711D803" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B95904F" w14:textId="64EECA5E" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4B95904F" w14:textId="64EECA5E" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="43CE112C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="43CE112C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="077CAB13" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="077CAB13" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5375A318" w14:textId="54BBA04A" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5375A318" w14:textId="54BBA04A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -6075,373 +3702,373 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D010D0D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3D010D0D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C5E8137" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6C5E8137" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62FEAEF3" w14:textId="008FFE7D" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="62FEAEF3" w14:textId="008FFE7D" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0B9C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01FB758F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D99790" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04983407" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C00544" w14:textId="5E10AA50" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E32387">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F22BD47" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...83 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="1596CA3D" w14:textId="40629AA0" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C1572F8" w14:textId="54C5D66D" w:rsidR="00233BAD" w:rsidRPr="00E32387" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6BA474B9" w14:textId="77777777" w:rsidTr="00B64018">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6BA474B9" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="4950"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628852D3" w14:textId="38FF2FF0" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="628852D3" w14:textId="38FF2FF0" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22DE5AB2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="22DE5AB2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="642F1545" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="642F1545" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474A23AC" w14:textId="7D4FEEE6" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="474A23AC" w14:textId="7D4FEEE6" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -6451,1891 +4078,698 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E8CF0E7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7E8CF0E7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0002B7CC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0002B7CC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0247627E" w14:textId="0351B38D" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0247627E" w14:textId="0351B38D" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...619 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D2C49E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167CCD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCDA8BB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167CCD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B87FF45" w14:textId="45CEE4C7" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...59 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B58BE7A" w14:textId="2D2B6DC7" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...605 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B73C89" w14:textId="54D9330B" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="74D195DA" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="74D195DA" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231963F4" w14:textId="7182B65A" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="231963F4" w14:textId="7182B65A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201C4682" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="201C4682" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18CFA8C3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="18CFA8C3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718A0792" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="718A0792" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C9ABE9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77C9ABE9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="575157DC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="575157DC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A47B72" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="66A47B72" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED4FCD0" w14:textId="4F20AD2A" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0ED4FCD0" w14:textId="4F20AD2A" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5272E94D" w14:textId="761F29B5" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167CCD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656C6425" w14:textId="339FFB8D" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="1D6D0525" w14:textId="248FEA5C" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="573497A5" w14:textId="369021F1" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="4EB30287" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="4EB30287" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B54CDD" w14:textId="48E82153" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="74B54CDD" w14:textId="48E82153" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A52A4FB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6A52A4FB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69587338" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="69587338" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F902432" w14:textId="01491333" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7F902432" w14:textId="01491333" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -8345,301 +4779,303 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B72358F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6B72358F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177DAB56" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C747B9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="177DAB56" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C747B9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57C98B66" w14:textId="4B22AEF9" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="57C98B66" w14:textId="4B22AEF9" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C747B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A7C38A" w14:textId="401E8A96" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167CCD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EBB2697" w14:textId="0C9F7129" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+          <w:p w14:paraId="7A058DB9" w14:textId="6EB77B0D" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02852805" w14:textId="7A6B0B91" w:rsidR="00233BAD" w:rsidRPr="00167CCD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="78200FAE" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="78200FAE" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6742FE" w14:textId="706A405E" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3A6742FE" w14:textId="706A405E" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2681CD30" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2681CD30" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29A655F2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="29A655F2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA965C7" w14:textId="6D3BFAB4" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5CA965C7" w14:textId="6D3BFAB4" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -8649,502 +5085,472 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="310DCAC5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="0052396E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="310DCAC5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="0052396E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052396E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7928B94F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="0052396E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7928B94F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="0052396E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052396E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B27E19" w14:textId="2A5A126C" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="69B27E19" w14:textId="2A5A126C" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052396E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FF88468" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFC45CC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="280E8FE8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B3873B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F57B501" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31A07">
+              <w:rPr>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C7C7A6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1542EE85" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C5152B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F95EF19" w14:textId="7AC9FCF1" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7BB0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C81837D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="005A7BB0" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...212 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          <w:p w14:paraId="560266C0" w14:textId="31F9A017" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF08BA2" w14:textId="421AF781" w:rsidR="00233BAD" w:rsidRPr="005A7BB0" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="62343684" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="62343684" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B58E6F" w14:textId="6BC244F5" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="25B58E6F" w14:textId="6BC244F5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41260E44" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="41260E44" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26030247" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="26030247" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFE2DA7" w14:textId="5C7B220D" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6BFE2DA7" w14:textId="5C7B220D" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -9154,349 +5560,359 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AD638C4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="0052396E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7AD638C4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="0052396E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052396E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="112A4F8A" w14:textId="074CB490" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0052396E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0052396E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112A4F8A" w14:textId="074CB490" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052396E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="507F539E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31A07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31A07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB7B641" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31A07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F81FAB8" w14:textId="05D7BDFF" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31A07">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24B7A772" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E31A07" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...22 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="087C1939" w14:textId="40A0A612" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...57 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31FAFEDF" w14:textId="352CB755" w:rsidR="00233BAD" w:rsidRPr="00E31A07" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="0AB1C3AA" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="0AB1C3AA" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65CB2AAB" w14:textId="1F0CD8F8" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="65CB2AAB" w14:textId="1F0CD8F8" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E30D357" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3E30D357" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E350936" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4E350936" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722875B0" w14:textId="63AF2E70" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="722875B0" w14:textId="63AF2E70" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -9506,307 +5922,318 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52956603" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="52956603" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48776D70" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D688E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1537CCEA" w14:textId="28AE2E31" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1537CCEA" w14:textId="28AE2E31" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B325F3" w14:textId="6E0FD07C" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F871789" w14:textId="3D2ED2BC" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="7EC387A2" w14:textId="6FBE1DFB" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6322279A" w14:textId="1BE051E9" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="676D8C57" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="676D8C57" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE2C44C" w14:textId="69B51B86" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5EE2C44C" w14:textId="69B51B86" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C919065" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3C919065" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="594B1925" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="594B1925" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="375D450A" w14:textId="3110793C" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="375D450A" w14:textId="3110793C" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -9816,915 +6243,917 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6007AFA3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6007AFA3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E9ECF0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="21E9ECF0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102E5C04" w14:textId="26337C2B" w:rsidR="00B64018" w:rsidRPr="00BC0B9C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="102E5C04" w14:textId="26337C2B" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18A1D3E0" w14:textId="6B91069D" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7912A5FA" w14:textId="202F5451" w:rsidR="00B64018" w:rsidRPr="00E32387" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="1349E9FB" w14:textId="35B7AC8C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C191FC" w14:textId="2E374013" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="72609386" w14:textId="77777777" w:rsidTr="009D1A9D">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="72609386" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D987305" w14:textId="37B98D5F" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5D987305" w14:textId="37B98D5F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="177A9B63" w14:textId="1AE66376" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="177A9B63" w14:textId="1AE66376" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004216BC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Резервуары для хранения нефти, нефтепродуктов и химических реагентов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A7E6C0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...584 lines deleted...]
-          <w:p w14:paraId="3C816DB2" w14:textId="7BA8C5A2" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="55A7E6C0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254C4006" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7940EBB6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9F9489" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67122981" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ECF1C9F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A89C2AD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FE2232" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D728640" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D94ED8F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="556A9384" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A9FF80" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38BBB575" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="142D08F9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EBDE62A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7633AB73" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="374564F2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C3E6FA7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="024E4E69" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1122C5A0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E04366F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02A930B9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FBEC801" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450B9AF1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6943F274" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EB94359" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5459AD29" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F54D33E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4438A0BA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B7AEA0B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4571861B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F32990B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43260FAA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2633D057" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CCC5C71" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="370335CA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11335EF4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACE5E93" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0F267C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C816DB2" w14:textId="7BA8C5A2" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32C52E7C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="32C52E7C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5A0833" w14:textId="51951959" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4C5A0833" w14:textId="51951959" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -10734,1020 +7163,351 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FFA3E0D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00471E46" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5FFA3E0D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00471E46" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471E46">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2B66F2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00471E46" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1E2B66F2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00471E46" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471E46">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F971C2" w14:textId="02190CD0" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34F971C2" w14:textId="02190CD0" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00471E46">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="626345E8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157DC753" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C455C6" w14:textId="1554802A" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8500B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="411B51CA" w14:textId="65C589E5" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...625 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FC454C" w14:textId="15A1FF1A" w:rsidR="00233BAD" w:rsidRPr="00F8500B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1D36A05C" w14:textId="77777777" w:rsidTr="009D1A9D">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1D36A05C" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCA6F72" w14:textId="66ED44AC" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4FCA6F72" w14:textId="66ED44AC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2422404F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2422404F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20AB2679" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="20AB2679" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5109CCA6" w14:textId="60EFBD22" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5109CCA6" w14:textId="60EFBD22" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -11757,483 +7517,477 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68379EA3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00D37666" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="68379EA3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00D37666" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37666">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CDB286" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00D37666" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="38CDB286" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00D37666" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37666">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFCCDC0" w14:textId="46469A51" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7FFCCDC0" w14:textId="46469A51" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37666">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206E299A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="664810B2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B57C30" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6A437C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DABC43C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219429FC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1B6982" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AB8C92" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3CAFE8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="009A4804" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4804">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182EF42B" w14:textId="25351C38" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5C59E4F8" w14:textId="01884805" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DDF061" w14:textId="501D8974" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1E1F7426" w14:textId="77777777" w:rsidTr="009D1A9D">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1E1F7426" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36C25D40" w14:textId="6D2E9100" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="36C25D40" w14:textId="6D2E9100" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="598022A3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="598022A3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4158E48F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4158E48F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23BD9E82" w14:textId="0A4509E2" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="23BD9E82" w14:textId="0A4509E2" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -12243,344 +7997,360 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1598E4F7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00D37666" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1598E4F7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00D37666" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37666">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C76AC28" w14:textId="2594A49C" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D37666">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D37666">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C76AC28" w14:textId="2594A49C" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37666">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB74696" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="643F99B7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F900A2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C3C5D4" w14:textId="499A3585" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="7F893C97" w14:textId="3C041418" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02594793" w14:textId="7FB1E5A4" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="775E2267" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="775E2267" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A050CBD" w14:textId="24A72A05" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0A050CBD" w14:textId="24A72A05" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EC660DC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7EC660DC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308F3A3A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="308F3A3A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7ECC96" w14:textId="01B98EAD" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1B7ECC96" w14:textId="01B98EAD" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -12590,313 +8360,320 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46A340E3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="46A340E3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFD2D97" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7FFD2D97" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7B6949" w14:textId="2ECAE4A1" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6A7B6949" w14:textId="2ECAE4A1" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0383C253" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7707203C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38B1C82F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:p w14:paraId="676C8559" w14:textId="70C2A950" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57D7E6D4" w14:textId="4EE6603F" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="4025806F" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="4025806F" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E34877" w14:textId="768DE18F" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="12E34877" w14:textId="768DE18F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="345FC384" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="345FC384" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E1A5CA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="60E1A5CA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DC60F7" w14:textId="4BA2329D" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="58DC60F7" w14:textId="4BA2329D" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -12906,322 +8683,324 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="287C9105" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="287C9105" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DD43A71" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4DD43A71" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1980BE8C" w14:textId="61D2E1C8" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1980BE8C" w14:textId="61D2E1C8" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76E666FB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002112D9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644A4496" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="722CA299" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="103612AD" w14:textId="0009B462" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109605D4" w14:textId="4944825F" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="4C55B45E" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="4C55B45E" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19D7B4FC" w14:textId="46CA2492" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19D7B4FC" w14:textId="46CA2492" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0346D841" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0346D841" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A674C8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="43A674C8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE2EBA3" w14:textId="63DB04A8" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4FE2EBA3" w14:textId="63DB04A8" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -13231,313 +9010,324 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="644E7F5D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="644E7F5D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="327906ED" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002112D9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327906ED" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F76A4A2" w14:textId="680B7A67" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F76A4A2" w14:textId="680B7A67" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C7ED86" w14:textId="0F59B732" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002112D9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="513FE03D" w14:textId="1B63A620" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+          <w:p w14:paraId="7EF0093D" w14:textId="7FD5B75A" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1941398A" w14:textId="057724B5" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="3179235C" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="3179235C" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABAA29D" w14:textId="4E3EE20D" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3ABAA29D" w14:textId="4E3EE20D" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24FD290B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24FD290B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C927D6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="76C927D6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1C53D4" w14:textId="1E0A414B" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1F1C53D4" w14:textId="1E0A414B" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -13547,313 +9337,315 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A779A2A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0A779A2A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2961EE6A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="002112D9" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2961EE6A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC8B4C6" w14:textId="2D0411FB" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1CC8B4C6" w14:textId="2D0411FB" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="536628DC" w14:textId="44E7FC69" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="583945C0" w14:textId="103289E0" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="113A5DBC" w14:textId="12CB3492" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EC3FB85" w14:textId="599F6803" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="48E3D446" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="48E3D446" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28836014" w14:textId="1F7C2C06" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="28836014" w14:textId="1F7C2C06" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5309ADB7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5309ADB7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192B67BF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="192B67BF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="355A2624" w14:textId="3137C8F4" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="355A2624" w14:textId="3137C8F4" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -13863,404 +9655,402 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="442505D1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="442505D1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5D0036" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5B5D0036" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DDF6EE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19DDF6EE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7356BDBB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...14 lines deleted...]
-          <w:p w14:paraId="5E75F2B1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7356BDBB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E75F2B1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18AC7226" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA3DC9F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5377CE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFAEA30" w14:textId="7C2814F1" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61B9B4C1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="10F6EF29" w14:textId="28B84C2D" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D9DD3D" w14:textId="072AB8A9" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6BC2FB52" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6BC2FB52" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124D1ADA" w14:textId="31590B12" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="124D1ADA" w14:textId="31590B12" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="330BCA14" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="330BCA14" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E21520" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="62E21520" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66543389" w14:textId="16516410" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="66543389" w14:textId="16516410" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -14270,1056 +10060,1055 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B7881D1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4B7881D1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69191E1E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="69191E1E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4749F98B" w14:textId="03A55405" w:rsidR="00B64018" w:rsidRPr="007D688E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4749F98B" w14:textId="03A55405" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00896E6B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="414F201B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138F89C6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A51BDE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D021C93" w14:textId="4D2ACA32" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00896E6B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7895059A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="450F048D" w14:textId="7D9BC2FE" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F8E2153" w14:textId="6C41A274" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1F4CE02D" w14:textId="77777777" w:rsidTr="006A2B83">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1F4CE02D" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D40C1E" w14:textId="6B5ECA47" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="09D40C1E" w14:textId="6B5ECA47" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6821D925" w14:textId="493D3450" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6821D925" w14:textId="493D3450" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Технологическое оборудование</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7594601E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...659 lines deleted...]
-          <w:p w14:paraId="26E186E2" w14:textId="4F12AF92" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7594601E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58384C84" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02DC5A45" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A7FB546" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="705A1EB6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C592C9E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14119706" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DB6AB2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5998D3E7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57062953" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="226C2EEB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B50B814" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52B28E69" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="270E465C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69AE06B2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5443BB3F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45733EE5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7140BD51" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BABBC5E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66664A5F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D4011BF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF5DA87" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BCD368B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AB279F8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BFDE227" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D9E1CF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B8B4EB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2301525F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C1C66E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18E61B1E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EAB075E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12468734" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BD9881" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="229052B3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15C15B98" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35E3A365" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="790036F9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1849F422" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="682771A0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3EE695" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2420CBB4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19338F9C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A1917A1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FAC7206" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E186E2" w14:textId="4F12AF92" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A99CCF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="22A99CCF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3500577B" w14:textId="5FF1827F" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3500577B" w14:textId="5FF1827F" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -15329,900 +11118,351 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F281F0C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00A12D51" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F281F0C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00A12D51" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513BF230" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00A12D51" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="513BF230" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00A12D51" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6928D92E" w14:textId="03C70BAF" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6928D92E" w14:textId="03C70BAF" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B947A84" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 5264-80</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2CF7B0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 8713-79</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC6BD3C" w14:textId="5A26FDB1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...62 lines deleted...]
-            </w:r>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4556965D" w14:textId="24DF5894" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...437 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D1E171D" w14:textId="6C2E6432" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2917BE3E" w14:textId="77777777" w:rsidTr="006A2B83">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2917BE3E" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="638A0C77" w14:textId="6EBB90BC" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="638A0C77" w14:textId="6EBB90BC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="420D0BAB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="420D0BAB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E71555" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="14E71555" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0985822E" w14:textId="002A1AF3" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0985822E" w14:textId="002A1AF3" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -16232,483 +11472,477 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A58912D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00A12D51" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6A58912D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00A12D51" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C64E54" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00A12D51" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="62C64E54" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00A12D51" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61DFD721" w14:textId="6CB7D2B7" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="61DFD721" w14:textId="6CB7D2B7" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="634D0492" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2755E11C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A9C39E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC25313" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF9CF19" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168AF210" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B750C94" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04706F86" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68730E91" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3818D826" w14:textId="2102B4EF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2C28F196" w14:textId="7FE3E9A5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9451D2" w14:textId="25D35962" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="43C7F502" w14:textId="77777777" w:rsidTr="006A2B83">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="43C7F502" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511448A8" w14:textId="6B48E4D6" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="511448A8" w14:textId="6B48E4D6" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="123423B6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="123423B6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="094E0555" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="094E0555" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="754AA5F3" w14:textId="112F3D50" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="754AA5F3" w14:textId="112F3D50" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -16718,344 +11952,361 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4FD8B6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00A12D51" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C4FD8B6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00A12D51" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BCD5B41" w14:textId="7E39B639" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A12D51">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A12D51">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCD5B41" w14:textId="7E39B639" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A12D51">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2032AFBF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65876151" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AD3C5E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8A8AC6" w14:textId="31F190C1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="5FFAB4F4" w14:textId="1B4B1535" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3661E023" w14:textId="39C8E1C8" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1CCB6B2F" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1CCB6B2F" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E45C68F" w14:textId="4F97956C" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1E45C68F" w14:textId="4F97956C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75DF2B85" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="75DF2B85" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49C5C56E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="49C5C56E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D9589C7" w14:textId="4333DC4F" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0D9589C7" w14:textId="4333DC4F" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -17065,301 +12316,303 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3797AA40" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3797AA40" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="506B3423" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="506B3423" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD33F88" w14:textId="3BBC0938" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CD33F88" w14:textId="3BBC0938" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E2844F" w14:textId="2A79449B" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AA6A6F4" w14:textId="37BA6F67" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="50FA8E22" w14:textId="0949CA8D" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365B074D" w14:textId="2FFCEB7A" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="7682F7AE" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="7682F7AE" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636F2CC9" w14:textId="56B783E9" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="636F2CC9" w14:textId="56B783E9" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B16189A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3B16189A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C930CA4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C930CA4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59BAA6E8" w14:textId="1058CDFE" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="59BAA6E8" w14:textId="1058CDFE" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -17369,307 +12622,318 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39E337A8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="39E337A8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDAEC37" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036E08">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A1FFC0" w14:textId="55A4DF0F" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="68A1FFC0" w14:textId="55A4DF0F" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1F1EB" w14:textId="6EEC2756" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7B3392" w14:textId="310E1D90" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+          <w:p w14:paraId="773A95AA" w14:textId="74ADFD35" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABCA5FD" w14:textId="372B9A79" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1ED62957" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1ED62957" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73393396" w14:textId="602AE38E" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="73393396" w14:textId="602AE38E" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="747CF81A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="747CF81A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AE6D1E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24AE6D1E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7946EBF6" w14:textId="529CEC7E" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7946EBF6" w14:textId="529CEC7E" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -17679,304 +12943,306 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69297A62" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="69297A62" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7748EEEB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7748EEEB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D73993" w14:textId="4402AE19" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="30D73993" w14:textId="4402AE19" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36977BBD" w14:textId="51D7DAE8" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="667B39C0" w14:textId="35DDD152" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="6C72CB89" w14:textId="60F5CB79" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F9F842" w14:textId="1D8C9E09" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="43C4EC7B" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="43C4EC7B" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74903670" w14:textId="12725F54" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="74903670" w14:textId="12725F54" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B85520F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5B85520F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29A17CAC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="29A17CAC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24A9EE88" w14:textId="3338ACB3" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24A9EE88" w14:textId="3338ACB3" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -17986,331 +13252,324 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20461D2E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="20461D2E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CDA327F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00036E08" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CDA327F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D0023D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19D0023D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26308C28" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="26308C28" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BFA49BD" w14:textId="508BCEF3" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03C57A77" w14:textId="5BF2984E" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="5BEBA9C8" w14:textId="1E8F32FF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6944E648" w14:textId="0AF74AB9" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="64E8FAB6" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="64E8FAB6" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7374FECD" w14:textId="03C5BFD1" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7374FECD" w14:textId="03C5BFD1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A5FFF1F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6A5FFF1F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AE60D1F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4AE60D1F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FCB43D1" w14:textId="76924DD4" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7FCB43D1" w14:textId="76924DD4" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -18320,373 +13579,372 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C0A99C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="65C0A99C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B37BF95" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2B37BF95" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F596EC" w14:textId="14BD7EEA" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="33F596EC" w14:textId="14BD7EEA" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76A417A2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102B8822" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71123194" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1419CFA3" w14:textId="6204E191" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44BA8AEF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="3D3F6E5E" w14:textId="704E599B" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1690D667" w14:textId="7ADD3A7D" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="4620499C" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="4620499C" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703AFD2C" w14:textId="77E1ABCD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="703AFD2C" w14:textId="77E1ABCD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="220F70A1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="220F70A1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6ECB51" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4A6ECB51" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45609CD7" w14:textId="177AAF28" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="45609CD7" w14:textId="177AAF28" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -18696,660 +13954,659 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="589E4501" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="589E4501" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ACA2F66" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4ACA2F66" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266DC178" w14:textId="49893572" w:rsidR="00B64018" w:rsidRPr="00896E6B" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="266DC178" w14:textId="49893572" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B226CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D078A9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B1ADDB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6788D1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D5130EC" w14:textId="4DF8A719" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B226CD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FD424A4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="5ECEAE3E" w14:textId="572F3695" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72F84E0A" w14:textId="4579D0EF" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="75432437" w14:textId="77777777" w:rsidTr="00B812F1">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="75432437" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA39FA1" w14:textId="492E295B" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CA39FA1" w14:textId="492E295B" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5BA1AE" w14:textId="51DC3F6C" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6C5BA1AE" w14:textId="51DC3F6C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE7552">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Технологические трубопроводы, включая трубопроводы сжиженных, токсичных и горючих газов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1256755E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1256755E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19E15305" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19E15305" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="743A9F4F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="743A9F4F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07FE9842" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="07FE9842" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D23C782" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4D23C782" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70A9B485" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="70A9B485" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="397F3A8B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="397F3A8B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60F5B372" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="60F5B372" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CF20B28" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4CF20B28" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CA2E933" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7CA2E933" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10D94A68" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="10D94A68" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B083B70" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7B083B70" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05DD38B8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="05DD38B8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12D5963B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="12D5963B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26F10F6E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="26F10F6E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08E9B912" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="08E9B912" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="096D8D4E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="096D8D4E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AD2B1CB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4AD2B1CB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FFB8507" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0FFB8507" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F2B0D93" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3F2B0D93" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71B4846F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="71B4846F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="354993D5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="354993D5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62B90F72" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="62B90F72" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="709263AD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="709263AD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B06C6D4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3B06C6D4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E068AE9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0E068AE9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DD8FDC1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5DD8FDC1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C2FB90E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6C2FB90E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="688BB04D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="688BB04D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDB388E" w14:textId="51F755FC" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7DDB388E" w14:textId="51F755FC" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -19359,1255 +14616,351 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18AA807D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00934DC2" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="18AA807D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00934DC2" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="600FEA04" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00934DC2" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="600FEA04" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00934DC2" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E15A422" w14:textId="5D91748B" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5E15A422" w14:textId="5D91748B" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494DDD6D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B347CA2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F57690" w14:textId="379E2B1E" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...41 lines deleted...]
-            </w:r>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AD23B84" w14:textId="49E8F6B0" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...813 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D12F8DE" w14:textId="39FF5891" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="0CA8E339" w14:textId="77777777" w:rsidTr="00B812F1">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="0CA8E339" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="752482DD" w14:textId="0032C354" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="752482DD" w14:textId="0032C354" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14BD496E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="14BD496E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F574AD6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5F574AD6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB6BF3A" w14:textId="32DECC62" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CB6BF3A" w14:textId="32DECC62" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -20617,483 +14970,479 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2853A0DF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00167474" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2853A0DF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4F599D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00167474" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2B4F599D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D2EBBC" w14:textId="1E2DA445" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="49D2EBBC" w14:textId="1E2DA445" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAA7911" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="094CA125" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCECECC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E05774" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6487D3D5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D67249" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EB478A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57245DFC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2936791F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A344EC4" w14:textId="29D1554F" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="53BEA36C" w14:textId="5EC27045" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71903CB9" w14:textId="7E42228C" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2AC216D8" w14:textId="77777777" w:rsidTr="00B812F1">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2AC216D8" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16EB5C49" w14:textId="53F35778" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="16EB5C49" w14:textId="53F35778" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5E401ADC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5E401ADC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B963709" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5B963709" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C53488E" w14:textId="2CCA4CD5" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C53488E" w14:textId="2CCA4CD5" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -21103,344 +15452,360 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67F244D1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00167474" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="67F244D1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00167474">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0213593D" w14:textId="54470407" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5330FB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6459E639" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E20CC5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61137DC5" w14:textId="6610C944" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167474">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="43CCD5F8" w14:textId="2D061E87" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F47BA8C" w14:textId="5390477E" w:rsidR="00233BAD" w:rsidRPr="00167474" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="791DBAB6" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="791DBAB6" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A3565F" w14:textId="07079829" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="38A3565F" w14:textId="07079829" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D353FD1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6D353FD1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BDB8C2D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2BDB8C2D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EDE35CE" w14:textId="209D6D25" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2EDE35CE" w14:textId="209D6D25" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -21450,304 +15815,306 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5270F344" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5270F344" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="523154D7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="523154D7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DC2E380" w14:textId="49908D7A" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1DC2E380" w14:textId="49908D7A" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F38CBD" w14:textId="5ECDFF4D" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DE7DF12" w14:textId="49906533" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="086B1A56" w14:textId="1FC81A25" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1819357F" w14:textId="2439580C" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="4D2119FC" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="4D2119FC" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7D83AF" w14:textId="42BC5A82" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1D7D83AF" w14:textId="42BC5A82" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="733190A3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="733190A3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34EBD26A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34EBD26A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F86A2AB" w14:textId="55F40692" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F86A2AB" w14:textId="55F40692" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -21757,310 +16124,303 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DACF59F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0DACF59F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F577B6D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3F577B6D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1B51DC" w14:textId="1A26D3F3" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7B1B51DC" w14:textId="1A26D3F3" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541B2B5A" w14:textId="5A9FC9DE" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E1C823D" w14:textId="5E9DD277" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="315AF65C" w14:textId="3F102DFA" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2806E8" w14:textId="0FDE0965" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="0F1941BE" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="0F1941BE" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131B41E1" w14:textId="59F5290C" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="131B41E1" w14:textId="59F5290C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17BAFE7A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="17BAFE7A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F4B3766" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7F4B3766" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC14876" w14:textId="0399307B" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7BC14876" w14:textId="0399307B" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -22070,307 +16430,309 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26E58BDE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="26E58BDE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F338B6E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F338B6E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4105D545" w14:textId="0778D541" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4105D545" w14:textId="0778D541" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C3073D" w14:textId="6AC0B1F9" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D09A681" w14:textId="4199CD5E" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="4CF98182" w14:textId="7D789BB5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F9B7F38" w14:textId="09A9F906" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="07669411" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="07669411" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2B32A6" w14:textId="5808A471" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2C2B32A6" w14:textId="5808A471" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1042D3AA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1042D3AA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="768A6CD1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="768A6CD1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EBED910" w14:textId="377D9147" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6EBED910" w14:textId="377D9147" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -22380,307 +16742,318 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="673B144D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E37DED" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="673B144D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6086C110" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A9A3B21" w14:textId="2CA95CA7" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2A9A3B21" w14:textId="2CA95CA7" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2364C0CF" w14:textId="16FA716F" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37DED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E8C5A8" w14:textId="78544456" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+          <w:p w14:paraId="6B459452" w14:textId="20DE5A69" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38F5ACF2" w14:textId="1AEA239B" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2F4AE116" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2F4AE116" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209A9741" w14:textId="3F5EE80A" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="209A9741" w14:textId="3F5EE80A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65A94977" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="65A94977" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378382F0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="378382F0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A74448E" w14:textId="4B4303E8" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2A74448E" w14:textId="4B4303E8" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -22690,373 +17063,372 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F9C980" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="64F9C980" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DB414C1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5DB414C1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4976CBC2" w14:textId="608D2779" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4976CBC2" w14:textId="608D2779" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3F32A2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C862513" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51493AE5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3709A770" w14:textId="016539BD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2230345C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="086939AD" w14:textId="2364B345" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F7ABD77" w14:textId="675806CC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="00EB30E3" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="00EB30E3" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6481B7B0" w14:textId="7B7CCEF2" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6481B7B0" w14:textId="7B7CCEF2" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F70B7B2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5F70B7B2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B62FDEE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3B62FDEE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024422ED" w14:textId="5FB46E33" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="024422ED" w14:textId="5FB46E33" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -23066,415 +17438,415 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27F47318" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="27F47318" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F02E04" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="67F02E04" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFC89DC" w14:textId="0422488B" w:rsidR="00B64018" w:rsidRPr="00B226CD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0AFC89DC" w14:textId="0422488B" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693E2CF7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114FEF57" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="429D921B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029479D9" w14:textId="31FAE3CF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32459DFD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="15133182" w14:textId="0102596A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67DAA174" w14:textId="47D647FC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="35478A6D" w14:textId="77777777" w:rsidTr="008D5762">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="35478A6D" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E423D2" w14:textId="14C9FDC1" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="21E423D2" w14:textId="14C9FDC1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA36DF0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="000546BA" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4BA36DF0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="000546BA" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000546BA">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Металлические строительные,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57BD672E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="57BD672E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000546BA">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">несущие и ограждающие конструкции и изделия </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182C2522" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="182C2522" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="483EF0DA" w14:textId="1DED7249" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="483EF0DA" w14:textId="1DED7249" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D903EE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="60D903EE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31AAB290" w14:textId="3689D5BA" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="31AAB290" w14:textId="3689D5BA" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -23484,1480 +17856,479 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A2E12C8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4A2E12C8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="649360D7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="649360D7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C911035" w14:textId="04F6FE50" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7C911035" w14:textId="04F6FE50" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522CE97C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 5264-80</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200619CF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 8713-79</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2518DE63" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 14771-76</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46183AAE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 16037-80</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A900053" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 30242-97</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71694531" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-            </w:r>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E906F38" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3607B274" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AEB3C9" w14:textId="6055D066" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0333D9CD" w14:textId="5728C51A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...909 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 14782-86</w:t>
-[...174 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C7C98F" w14:textId="1C5EFA22" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="0AA16289" w14:textId="77777777" w:rsidTr="008D5762">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="0AA16289" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA3FE97" w14:textId="5B1D6775" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7BA3FE97" w14:textId="5B1D6775" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D6AD320" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5D6AD320" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D7FECAA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5D7FECAA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66325E98" w14:textId="0FA71093" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="66325E98" w14:textId="0FA71093" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -24967,344 +18338,360 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17339093" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="17339093" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3563E39B" w14:textId="303E2195" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541F8AD9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="521E4D70" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8D971A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF7D327" w14:textId="25EAC359" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="306C3E55" w14:textId="3A54ED65" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C12709E" w14:textId="77372E4A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="77887F3B" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="77887F3B" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1421DDEC" w14:textId="14038A47" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1421DDEC" w14:textId="14038A47" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="724B71A9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="724B71A9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DC073F5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4DC073F5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535452CF" w14:textId="6B2D5704" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="535452CF" w14:textId="6B2D5704" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -25314,310 +18701,317 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45702C90" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="45702C90" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6A70BE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7B6A70BE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F9B71F" w14:textId="3D742076" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="64F9B71F" w14:textId="3D742076" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67242124" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712FA85E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0E1706" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4C5B0074" w14:textId="70186008" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25816B08" w14:textId="43A02170" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6D3C5635" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6D3C5635" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF86C38" w14:textId="32112A28" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0AF86C38" w14:textId="32112A28" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="775C5311" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="775C5311" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="572185CA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="572185CA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BEBB241" w14:textId="3C167F48" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2BEBB241" w14:textId="3C167F48" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -25627,322 +19021,323 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="461DD262" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="461DD262" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011CE2A8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="011CE2A8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C2243DA" w14:textId="4C2FED78" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0C2243DA" w14:textId="4C2FED78" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7228F9B5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162EC92B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B5F566" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1BE82275" w14:textId="290076B0" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CAFC8C" w14:textId="5A2D47F8" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="265D46B2" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="265D46B2" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2931ECB9" w14:textId="0A7A6E7C" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2931ECB9" w14:textId="0A7A6E7C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B53374A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7B53374A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23D1F913" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="23D1F913" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="427D1A07" w14:textId="494D07E6" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="427D1A07" w14:textId="494D07E6" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -25952,322 +19347,332 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B34CCA9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2B34CCA9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239C3B86" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92FF1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545C5A08" w14:textId="3BA44C23" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="545C5A08" w14:textId="3BA44C23" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11D60100" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215B2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCADEA8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2909A6FE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="50CCA168" w14:textId="59F12647" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F050851" w14:textId="337E9FF2" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="0DCF5C5D" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="0DCF5C5D" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="517D5A5E" w14:textId="4C13CEDD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="517D5A5E" w14:textId="4C13CEDD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51009B65" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="51009B65" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CE94828" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CE94828" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5643F7" w14:textId="5C81FDAC" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1F5643F7" w14:textId="5C81FDAC" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -26277,313 +19682,320 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01ED92D8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="01ED92D8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12271667" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="12271667" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7A1F24" w14:textId="00932E2A" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4B7A1F24" w14:textId="00932E2A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1356645D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F74A1B1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="295EA2FA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:p w14:paraId="486BE4EF" w14:textId="7454ECD8" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="084E317F" w14:textId="5558EC78" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="51F024BD" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="51F024BD" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233435A4" w14:textId="5D119272" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="233435A4" w14:textId="5D119272" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24FAA0DB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24FAA0DB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29B343E6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="29B343E6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF9C7F4" w14:textId="5D409F5D" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3DF9C7F4" w14:textId="5D409F5D" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -26593,378 +20005,377 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="132E9BF3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="132E9BF3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E217D4F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7E217D4F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32789FAD" w14:textId="65D13D34" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="32789FAD" w14:textId="65D13D34" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790F08FC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215B2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D8A8C0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215B2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533FC6C5" w14:textId="22CEBBAC" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215B2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2725D753" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...62 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+          <w:p w14:paraId="50B94277" w14:textId="70027ADE" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C35073A" w14:textId="6E3A724C" w:rsidR="00233BAD" w:rsidRPr="00215B2E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="157861FB" w14:textId="77777777" w:rsidTr="00715409">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="157861FB" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E864EF0" w14:textId="6410D5BA" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2E864EF0" w14:textId="6410D5BA" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="510605CD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B8357A" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="510605CD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B8357A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8357A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Вагоны-цистерны, контейнеры-цистерны</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F196316" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B8357A" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6F196316" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B8357A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="718F18DD" w14:textId="0A4146C7" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="718F18DD" w14:textId="0A4146C7" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="776776CA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="776776CA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19B9C1A9" w14:textId="57452D8D" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="19B9C1A9" w14:textId="57452D8D" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -26974,671 +20385,366 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13F151F7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E4163D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="13F151F7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BE23F1B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E4163D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2BE23F1B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219BC880" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="219BC880" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06472F1D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="06472F1D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A307822" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207D6FF8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E7B77E" w14:textId="073D38BE" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79774119" w14:textId="52B6749D" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...262 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E0C46C4" w14:textId="6E37B355" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6F9F94EF" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6F9F94EF" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119CEEFC" w14:textId="6FA7AADD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="119CEEFC" w14:textId="6FA7AADD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4C88F078" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4C88F078" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="365492FE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="365492FE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7E0AE7" w14:textId="6597FC21" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3C7E0AE7" w14:textId="6597FC21" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -27648,307 +20754,319 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12B0605F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E4163D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="12B0605F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136DE2F3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A751B8E" w14:textId="79A82DDC" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4A751B8E" w14:textId="79A82DDC" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56653FFC" w14:textId="3CA48F97" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1821ED93" w14:textId="43F449DB" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+          <w:p w14:paraId="055490E0" w14:textId="1025648E" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08EB0AB5" w14:textId="6F096499" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="04C08B6F" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="04C08B6F" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5127F3" w14:textId="1A198894" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7C5127F3" w14:textId="1A198894" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5076A092" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5076A092" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EC47F58" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6EC47F58" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71FACE4A" w14:textId="03564158" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="71FACE4A" w14:textId="03564158" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -27958,301 +21076,303 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F156F83" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E4163D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1F156F83" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1463C451" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00E4163D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1463C451" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DC8D123" w14:textId="526F1517" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3DC8D123" w14:textId="526F1517" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6556718C" w14:textId="058F671E" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4163D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="547767AC" w14:textId="0A890001" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="404F0225" w14:textId="6973A0F8" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DC695DF" w14:textId="18468B30" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="255F8281" w14:textId="77777777" w:rsidTr="00715409">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="255F8281" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A93542D" w14:textId="734844F1" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0A93542D" w14:textId="734844F1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5110FA05" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5110FA05" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43CC85B0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="43CC85B0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13546A16" w14:textId="18319079" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="13546A16" w14:textId="18319079" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -28262,483 +21382,477 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40803C23" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="40803C23" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128FDDD0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="128FDDD0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2876806C" w14:textId="343D38E6" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2876806C" w14:textId="343D38E6" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65296C13" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13F33758" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749ED7FF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD15836" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5631CBC9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F63B263" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBF6E09" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50ED2297" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3454D419" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790B0412" w14:textId="3559835F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="36A823E5" w14:textId="4611A782" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45641B4D" w14:textId="321209B4" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2856A434" w14:textId="77777777" w:rsidTr="00715409">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2856A434" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358FB340" w14:textId="6EE837CB" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="358FB340" w14:textId="6EE837CB" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64DC711E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="64DC711E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28351625" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="28351625" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EC880D" w14:textId="179F538C" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77EC880D" w14:textId="179F538C" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -28748,353 +21862,360 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5654EDFC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5654EDFC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="482C5A1A" w14:textId="133ACB5E" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482C5A1A" w14:textId="133ACB5E" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68896931" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2E53F175" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6562D710" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C66615" w14:textId="1BE17E8B" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0D46EF80" w14:textId="34C06C65" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E0824" w14:textId="6B75DDAF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="36DAAC39" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="36DAAC39" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067F916E" w14:textId="0F98AB17" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="067F916E" w14:textId="0F98AB17" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66FAEA85" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="66FAEA85" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12CAB077" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="12CAB077" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4303EE0C" w14:textId="04E07351" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4303EE0C" w14:textId="04E07351" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -29104,307 +22225,309 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B492BD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="31B492BD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776E2BDB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="776E2BDB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D01442" w14:textId="58957089" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="08D01442" w14:textId="58957089" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E1243D4" w14:textId="550B269F" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F17F82" w14:textId="780B1AE6" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="2DC0EDEA" w14:textId="27D589FD" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2692883F" w14:textId="755EB9FE" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="60EEA88E" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="60EEA88E" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4935A9" w14:textId="252B779E" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3D4935A9" w14:textId="252B779E" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C9C774D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3C9C774D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C04D6F3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C04D6F3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599995D2" w14:textId="40B70C88" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="599995D2" w14:textId="40B70C88" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -29414,380 +22537,382 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49689898" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="49689898" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB2DB3B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4CB2DB3B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="741572C0" w14:textId="04914260" w:rsidR="00B64018" w:rsidRPr="00C92FF1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="741572C0" w14:textId="04914260" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216BC1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44156C6A" w14:textId="461B7BC9" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33EA3D68" w14:textId="53AC0B7B" w:rsidR="00B64018" w:rsidRPr="00215B2E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="04ECEB63" w14:textId="2768B5CC" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C8ACB18" w14:textId="5D73F1F0" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="31601C16" w14:textId="77777777" w:rsidTr="004D0BD8">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="31601C16" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1966D5B9" w14:textId="55A48FBF" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1966D5B9" w14:textId="55A48FBF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34F19EDE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34F19EDE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079757B">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Аммиачно-холодильные установки с содержанием аммиака от 1000 до 3000 килограммов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34686BE9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34686BE9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2500AB81" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2500AB81" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25C02FE2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="25C02FE2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58F9B788" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="58F9B788" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F02D2B7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7F02D2B7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A5AAF6B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2A5AAF6B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1921D45B" w14:textId="0EFF9432" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1921D45B" w14:textId="0EFF9432" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CF0A1FF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4CF0A1FF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DC58BC" w14:textId="4683A18E" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="41DC58BC" w14:textId="4683A18E" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -29797,749 +22922,345 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D9B055" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="42D9B055" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="344E8E5D" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="344E8E5D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D450E8C" w14:textId="44B84553" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3D450E8C" w14:textId="44B84553" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77131C89" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 5264-80</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333AB446" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 8713-79</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290EB0AB" w14:textId="6E22A8AF" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...41 lines deleted...]
-            </w:r>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="339C6A43" w14:textId="42AE37D0" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...313 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45591E36" w14:textId="100EF661" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2EAE8850" w14:textId="77777777" w:rsidTr="004D0BD8">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2EAE8850" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF620E4" w14:textId="7DE502AD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2FF620E4" w14:textId="7DE502AD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1058A26C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1058A26C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A869B5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="17A869B5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335BC9AC" w14:textId="32EBFD7A" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="335BC9AC" w14:textId="32EBFD7A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -30549,477 +23270,473 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2267F80E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2267F80E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A3F68C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="09A3F68C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6354AD6A" w14:textId="72361AF2" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6354AD6A" w14:textId="72361AF2" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428DA4DB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="309FF251" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031FD968" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E4254C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0677CF7F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D60017F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27262E1E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC40B96" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FD7FC4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B820495" w14:textId="351B48DD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="75F6BE37" w14:textId="72C704C6" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:lastRenderedPageBreak/>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B4E4FD2" w14:textId="12A55386" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="24D32ECD" w14:textId="77777777" w:rsidTr="004D0BD8">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="24D32ECD" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298C53DB" w14:textId="58A36251" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="298C53DB" w14:textId="58A36251" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0779CFC7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0779CFC7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24477F02" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="24477F02" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6724C940" w14:textId="65E02D34" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6724C940" w14:textId="65E02D34" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -31029,338 +23746,354 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6433124C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6433124C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="094992CA" w14:textId="1651CD12" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094992CA" w14:textId="1651CD12" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002504C5">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6691107E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="580F0C80" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545F6BFB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC7C173" w14:textId="6BBE6215" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4D5521C2" w14:textId="01C5C109" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B134F1D" w14:textId="15EC2803" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="05B58153" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="05B58153" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10002008" w14:textId="3D3FEE3D" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="10002008" w14:textId="3D3FEE3D" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FD996F0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6FD996F0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA9A875" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0EA9A875" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="098072B2" w14:textId="1DB03E10" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="098072B2" w14:textId="1DB03E10" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -31370,315 +24103,326 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D49B013" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0D49B013" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF48E96" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F067D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBCD3BC" w14:textId="670EE77B" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1FBCD3BC" w14:textId="670EE77B" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002504C5">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B1E0F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6216DF87" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D35577" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...33 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="228A2B11" w14:textId="660CEA3C" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25674156" w14:textId="55FCE62B" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="66085598" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="66085598" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6759C76D" w14:textId="61560D0F" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6759C76D" w14:textId="61560D0F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A448C44" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7A448C44" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23454F8F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="23454F8F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C60D95" w14:textId="3509D912" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="32C60D95" w14:textId="3509D912" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -31688,311 +24432,311 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55D96340" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="55D96340" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FC174AE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0FC174AE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7303D0C9" w14:textId="0BA5F64E" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7303D0C9" w14:textId="0BA5F64E" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1882E6E7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F067D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EB0B54" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78E6BF90" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="791E76EB" w14:textId="70E0DCFE" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D026F40" w14:textId="29A2E9AB" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="1837AF77" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="1837AF77" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B3F11F" w14:textId="5674FE8B" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="76B3F11F" w14:textId="5674FE8B" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70362A5F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="70362A5F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E08E077" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5E08E077" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69045EF1" w14:textId="15981E95" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="69045EF1" w14:textId="15981E95" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -32002,316 +24746,317 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D9FC72" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="07D9FC72" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B64B60" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="50B64B60" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BB3B0F" w14:textId="7C7670EC" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="67BB3B0F" w14:textId="7C7670EC" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002504C5">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D8AFB80" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449CF15B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66D6FFC6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="008F067D" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="53E404BA" w14:textId="57DF47D2" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A71FCAE" w14:textId="20C51AAC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="01C312F8" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="01C312F8" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DADE83" w14:textId="2D7AAE14" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="22DADE83" w14:textId="2D7AAE14" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4197154A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4197154A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061240B9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="061240B9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C189F95" w14:textId="05499EC0" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C189F95" w14:textId="05499EC0" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -32321,307 +25066,314 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745BDF4C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00697EA2" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="745BDF4C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00697EA2" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697EA2">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0392659E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00697EA2" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0392659E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00697EA2" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697EA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37AEFFF4" w14:textId="22510D61" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="37AEFFF4" w14:textId="22510D61" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002504C5">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...13 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD339E7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233BAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CE9601" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A7B17CF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...5 lines deleted...]
-                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:p w14:paraId="2E5D7F1A" w14:textId="61611AFF" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02D6C0C1" w14:textId="6D963726" w:rsidR="00233BAD" w:rsidRPr="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="01BD84C7" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="01BD84C7" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A488329" w14:textId="61985ED3" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6A488329" w14:textId="61985ED3" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7ADCA773" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7ADCA773" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D76C8CF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4D76C8CF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E10F058" w14:textId="61028C6E" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7E10F058" w14:textId="61028C6E" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -32631,367 +25383,366 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D252FE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="39D252FE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C6BDDA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="54C6BDDA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE14CB0" w14:textId="676E3D64" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6AE14CB0" w14:textId="676E3D64" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65559ECC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B9E31C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164A6B56" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B81FE64" w14:textId="400484A1" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B36266F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="6509150C" w14:textId="0860EBC9" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDCF9AB" w14:textId="53E1E102" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="210AFCF5" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="210AFCF5" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC234AE" w14:textId="15BF2919" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4FC234AE" w14:textId="15BF2919" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="686BCE5A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="686BCE5A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7147B6C9" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7147B6C9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD8360E" w14:textId="673C3461" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0AD8360E" w14:textId="673C3461" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -33001,373 +25752,381 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB254B8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0BB254B8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5368C466" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5368C466" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4E1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239E6505" w14:textId="754367AD" w:rsidR="00B64018" w:rsidRPr="00216BC1" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="239E6505" w14:textId="754367AD" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09422297" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4935A08B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295CDC59" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BB1E06" w14:textId="6A7E12BA" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35ED43E5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="6F7B9D2D" w14:textId="01A165F5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="529B2762" w14:textId="28795B95" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="3A368CF7" w14:textId="77777777" w:rsidTr="00F0253A">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="3A368CF7" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7F60E4" w14:textId="61F1D682" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7E7F60E4" w14:textId="61F1D682" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77B50CC0" w14:textId="32F44FCC" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77B50CC0" w14:textId="32F44FCC" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Объекты и производства с химическими, физико-химическими, физическими процессами, на которых возможно образование взрывоопасных сред, имеющие в своем составе взрывоопасные технологические блоки с относительным энергетическим потенциалом более 9</w:t>
+              <w:t xml:space="preserve">Объекты и производства с химическими, физико-химическими, физическими </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>процессами, на которых возможно образование взрывоопасных сред, имеющие в своем составе взрывоопасные технологические блоки с относительным энергетическим потенциалом более 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A61E6C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="61A61E6C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77B720C0" w14:textId="3CEA02DB" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77B720C0" w14:textId="3CEA02DB" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -33377,663 +26136,351 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="787C5B6E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F008AD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="787C5B6E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F008AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CC7CED" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F008AD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="55CC7CED" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F008AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47706175" w14:textId="20E17494" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="47706175" w14:textId="20E17494" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D10933" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195AAEEA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C1C8B3" w14:textId="46F50DA1" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...48 lines deleted...]
-            </w:r>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A3D69D9" w14:textId="4218A7AD" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...215 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BCD6C4B" w14:textId="7449AEBF" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="086DF08A" w14:textId="77777777" w:rsidTr="00F0253A">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="086DF08A" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652DDAC5" w14:textId="1CCC3AA0" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="652DDAC5" w14:textId="1CCC3AA0" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B2EAB2F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2B2EAB2F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD62B33" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2BD62B33" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3869E7F7" w14:textId="524401DE" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3869E7F7" w14:textId="524401DE" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -34043,482 +26490,476 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16088049" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F008AD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="16088049" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F008AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2E33CE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F008AD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5F2E33CE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F008AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51F4C9EB" w14:textId="0A864406" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="51F4C9EB" w14:textId="0A864406" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F31862" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46E57343" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E7F1A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B839BE4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33006FC4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CC8872" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9B59E0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D3C5C2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74568627" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36658ED7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C49E691" w14:textId="71258D91" w:rsidR="00233BAD" w:rsidRPr="003E7F1A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...195 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0A1F0CB7" w14:textId="48B4EE1C" w:rsidR="00233BAD" w:rsidRPr="003E7F1A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BFC40A" w14:textId="1112761D" w:rsidR="00233BAD" w:rsidRPr="003E7F1A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="6E37AF28" w14:textId="77777777" w:rsidTr="00F0253A">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="6E37AF28" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15F41B9B" w14:textId="107CBF86" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="15F41B9B" w14:textId="107CBF86" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="50D3C061" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="50D3C061" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="561DFAC1" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="561DFAC1" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6688367B" w14:textId="5729AE21" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6688367B" w14:textId="5729AE21" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -34528,343 +26969,359 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="750A1707" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00F008AD" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="750A1707" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F008AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="129F0672" w14:textId="1F226F17" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129F0672" w14:textId="1F226F17" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C6FD41" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="601F7A84" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AC0BB2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F33BC55" w14:textId="0D497B2B" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F008AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3ECCDD2C" w14:textId="5706C962" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37E887AD" w14:textId="64377942" w:rsidR="00233BAD" w:rsidRPr="00F008AD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="476A0B7F" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="476A0B7F" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A26E21" w14:textId="05D67CC2" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="28A26E21" w14:textId="05D67CC2" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A67ADBE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7A67ADBE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34FEB92E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34FEB92E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76815658" w14:textId="2B12EBAF" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="76815658" w14:textId="2B12EBAF" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -34874,315 +27331,317 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FE8677A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0FE8677A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D6710F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB394C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADA65C7" w14:textId="7ABC400F" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5ADA65C7" w14:textId="7ABC400F" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4701CB6F" w14:textId="3A688740" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB4158A" w14:textId="22F28A12" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="2AE63A31" w14:textId="57196323" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05177084" w14:textId="544DC816" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="3FE0B791" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="3FE0B791" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFDDCD9" w14:textId="00D4FC0F" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7DFDDCD9" w14:textId="00D4FC0F" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F0E7A07" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0F0E7A07" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F53508A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2F53508A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396C287F" w14:textId="2A4591D4" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="396C287F" w14:textId="2A4591D4" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -35192,300 +27651,302 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F847BC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="49F847BC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E4C958" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="54E4C958" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="055A74B2" w14:textId="680D0AD6" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="055A74B2" w14:textId="680D0AD6" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B09A245" w14:textId="03FD1B19" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56EA7A87" w14:textId="576593B9" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="1BA320C9" w14:textId="20053858" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26E0DA03" w14:textId="5D532D9C" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="3B51DCB0" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="3B51DCB0" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10B607BC" w14:textId="12848452" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="10B607BC" w14:textId="12848452" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32536E38" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="32536E38" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD0A2E5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4BD0A2E5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B839A7" w14:textId="1E061837" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="45B839A7" w14:textId="1E061837" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -35495,306 +27956,308 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADBB478" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6ADBB478" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A74C2B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="09A74C2B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4788974E" w14:textId="7221C8BD" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4788974E" w14:textId="7221C8BD" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B4E2D1A" w14:textId="034F4C88" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="430AD752" w14:textId="151EE091" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="61252D56" w14:textId="1437B89A" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="130CE1B1" w14:textId="5C2D9230" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="284D08F5" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="284D08F5" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226AF89F" w14:textId="475E94F0" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="226AF89F" w14:textId="475E94F0" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CD0B138" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7CD0B138" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B47DC6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="13B47DC6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D2B99CB" w14:textId="0E49D2C0" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6D2B99CB" w14:textId="0E49D2C0" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -35804,303 +28267,305 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4126BD9B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4126BD9B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0644C372" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BB394C" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0644C372" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB7E2AE" w14:textId="170AA19E" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3CB7E2AE" w14:textId="170AA19E" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A3BE78" w14:textId="38B1B275" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="483176B6" w14:textId="0DE6DC87" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="45CEC601" w14:textId="1417FA10" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223F34C7" w14:textId="6A4935D9" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="21A036F6" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="21A036F6" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="658E744D" w14:textId="5C085981" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="658E744D" w14:textId="5C085981" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25109CDE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="25109CDE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B13AFB7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5B13AFB7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="095EC3E6" w14:textId="1D48ED67" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="095EC3E6" w14:textId="1D48ED67" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -36110,372 +28575,371 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11C84DCE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="11C84DCE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497ECC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5D92F4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4C5D92F4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497ECC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="138DFA77" w14:textId="3CDB808B" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="138DFA77" w14:textId="3CDB808B" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76E0FD31" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305E48A6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C15C7EC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D667D4D" w14:textId="5AA36460" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BDF2F89" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...72 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="2FE1A2C7" w14:textId="494EA731" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="228C7A2C" w14:textId="288EE7FC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="30F4B37F" w14:textId="77777777" w:rsidTr="00A86E71">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="30F4B37F" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77709B5D" w14:textId="30DAFC28" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77709B5D" w14:textId="30DAFC28" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36053373" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="36053373" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD93120" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5BD93120" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00939594" w14:textId="363E711E" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="00939594" w14:textId="363E711E" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -36485,439 +28949,439 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1486533C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1486533C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497ECC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0033D548" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0033D548" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00497ECC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38DDF73A" w14:textId="5F89CC46" w:rsidR="00B64018" w:rsidRPr="006F4E1E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="38DDF73A" w14:textId="5F89CC46" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6970E75A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B685EC2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E080401" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5935DF86" w14:textId="748E77CC" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="446E7E36" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="02CCF9EA" w14:textId="1896BA5C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C32F76F" w14:textId="7E2E81C8" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="61E1C6C1" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="61E1C6C1" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EFFE0E" w14:textId="4C31E2EA" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="46EFFE0E" w14:textId="4C31E2EA" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="764C4D5F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B8357A" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="764C4D5F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B8357A" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B8357A">
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объекты магистральных трубопроводов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68413231" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="68413231" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="282F653B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="282F653B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D4B63B2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3D4B63B2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="103C86A6" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="103C86A6" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FF24103" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00380DA1">
+          <w:p w14:paraId="7FF24103" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7919AFEE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7919AFEE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB51FCE" w14:textId="697F2EFA" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0BB51FCE" w14:textId="697F2EFA" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -36927,925 +29391,350 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F3A0DDA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F3A0DDA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический метод (внешний осмотр и измерения, визуальный метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013246A8" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="013246A8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E91E44C" w14:textId="00CD4213" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3E91E44C" w14:textId="00CD4213" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...12 lines deleted...]
-              <w:ind w:hanging="34"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6978089A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 5264-80</w:t>
-[...9 lines deleted...]
-              <w:ind w:hanging="34"/>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEEEA17" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 8713-79</w:t>
-[...88 lines deleted...]
-            </w:r>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6116B30E" w14:textId="34974EA5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ISO</w:t>
-[...48 lines deleted...]
-            </w:r>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EE008E7" w14:textId="2BB0E510" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...477 lines deleted...]
-              <w:t>СТБ ЕН 970-2003</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7245724B" w14:textId="0C9C3E82" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="61751882" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="61751882" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB0F5C4" w14:textId="2DD47FA7" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3BB0F5C4" w14:textId="2DD47FA7" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0ED134CD" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0ED134CD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A007D7E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5A007D7E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE352B9" w14:textId="5FDB4355" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="0AE352B9" w14:textId="5FDB4355" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -37855,483 +29744,476 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B2F7AE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="79B2F7AE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковой метод отраженного излучения (эхо метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D4CC50" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="61D4CC50" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE94A2A" w14:textId="3BAF0DE0" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4DE94A2A" w14:textId="3BAF0DE0" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C50577A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7138B3CA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27564FBC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22727-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353DA2CF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21120-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189BABEE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24507-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271F7CF0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-1-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E08D4DB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 583-2-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DAD550" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1712-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413F99E7" w14:textId="6D362C5C" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1714-2002</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...196 lines deleted...]
-              <w:t>СТБ ЕН 1714-2002</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3FFFFC0C" w14:textId="5250BE81" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="150CF6BC" w14:textId="33C254E5" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="2B497ECA" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="2B497ECA" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45535461" w14:textId="379D6FBD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="45535461" w14:textId="379D6FBD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28D8DA44" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="28D8DA44" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE4473A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1AE4473A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223A320E" w14:textId="428D4B32" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="223A320E" w14:textId="428D4B32" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -38341,342 +30223,359 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="418A8FCF" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="418A8FCF" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковая толщинометрия (эхо метод):</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D9F0446" w14:textId="7BBBDF72" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (эхо метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9F0446" w14:textId="7BBBDF72" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA94914" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F658BE3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ ИСО 10543-2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB18D93" w14:textId="35B4549D" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 5106-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...21 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="5C912E2C" w14:textId="621EDA02" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>МВИ.МН 5106-2014</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1C0D41" w14:textId="5A753CFD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="27FD9526" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="27FD9526" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1E0E95" w14:textId="381C7ABD" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5B1E0E95" w14:textId="381C7ABD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.4**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B2262EA" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2B2262EA" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="365C429C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="365C429C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61397D5A" w14:textId="0C742E85" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="61397D5A" w14:textId="0C742E85" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -38686,305 +30585,317 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6029619B" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6029619B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый контроль:</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>Вихретоковый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E92677A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758AD76F" w14:textId="419889F0" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="758AD76F" w14:textId="419889F0" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038DF479" w14:textId="549E69CC" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1711-2006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D2207A4" w14:textId="13F09521" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...6 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="77E884BE" w14:textId="5C4DA69A" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1711-2006</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31FA8836" w14:textId="48A52BCB" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="7A18F3C7" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="7A18F3C7" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E14A78" w14:textId="0C6A20E6" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="34E14A78" w14:textId="0C6A20E6" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41F29C3C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="41F29C3C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03698CB0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="03698CB0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13607DF2" w14:textId="0346DF4F" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="13607DF2" w14:textId="0346DF4F" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -38994,299 +30905,302 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50F182FC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="50F182FC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Магнитный контроль (магнитопорошковая дефектоскопия):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C3ADA9C" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="5C3ADA9C" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CC5FB6" w14:textId="58E17414" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="77CC5FB6" w14:textId="58E17414" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D5C4D97" w14:textId="29FD4693" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46985673" w14:textId="5C2F0233" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>ГОСТ 21105-87</w:t>
+          <w:p w14:paraId="09198143" w14:textId="74894D11" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="378BC6F9" w14:textId="2E397578" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="25DCAD7B" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="25DCAD7B" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4135A3F3" w14:textId="6B393318" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4135A3F3" w14:textId="6B393318" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41DF7ABE" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="41DF7ABE" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="106F56A4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="106F56A4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3574A038" w14:textId="1A5B92EB" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="3574A038" w14:textId="1A5B92EB" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -39296,305 +31210,308 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="462003D5" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="462003D5" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение твердости:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553FE0A3" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="553FE0A3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56334BF9" w14:textId="0E99BA64" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="56334BF9" w14:textId="0E99BA64" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D1ABD8" w14:textId="525E72F2" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0096-2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73ECAF58" w14:textId="3A903464" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>АМИ.МН 0096-2023</w:t>
+          <w:p w14:paraId="6EBA42C6" w14:textId="0C6C8BCD" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75157D51" w14:textId="32808DEE" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="7D13EFD8" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="7D13EFD8" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382EE2BC" w14:textId="1E7E380E" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="382EE2BC" w14:textId="1E7E380E" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79BD09A7" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="79BD09A7" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55234330" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="55234330" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6428572F" w14:textId="44D56054" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6428572F" w14:textId="44D56054" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -39604,302 +31521,305 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48DD52D4" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="48DD52D4" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Капиллярный (цветной) метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBF6076" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6DBF6076" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA5884D" w14:textId="61E479B7" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="7AA5884D" w14:textId="61E479B7" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="002C16DD" w14:textId="3B3C01CD" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="119A1182" w14:textId="151E3C39" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...18 lines deleted...]
-              <w:t>СТБ 1172-99</w:t>
+          <w:p w14:paraId="3675D0A9" w14:textId="081DF682" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A73C04" w14:textId="7AA0A6CE" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="67139358" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="67139358" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F29788C" w14:textId="17EDF289" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6F29788C" w14:textId="17EDF289" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25028CEB" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="25028CEB" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D7A0F2" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="43D7A0F2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE4E929" w14:textId="424636A3" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6DE4E929" w14:textId="424636A3" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -39909,371 +31829,372 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AAAD313" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="1AAAD313" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (пузырьковый метод):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26703ACC" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="26703ACC" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D1C947" w14:textId="3A8C751C" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="01D1C947" w14:textId="3A8C751C" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00869553" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461B3831" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D477BA2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F81A90F" w14:textId="5A5EADE6" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA440E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39757436" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00BA440E" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...84 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+          <w:p w14:paraId="7C3F4C02" w14:textId="7D42254C" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25C944DC" w14:textId="60D2BBF6" w:rsidR="00233BAD" w:rsidRPr="00BA440E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B64018" w:rsidRPr="00547F09" w14:paraId="7381B8B6" w14:textId="77777777" w:rsidTr="00EA150F">
+      <w:tr w:rsidR="00233BAD" w:rsidRPr="00547F09" w14:paraId="7381B8B6" w14:textId="77777777" w:rsidTr="00233BAD">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21257AA9" w14:textId="5F493E75" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="21257AA9" w14:textId="5F493E75" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.9**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35DF61F0" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B13E66" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="35DF61F0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6192129E" w14:textId="77777777" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="6192129E" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55BD0509" w14:textId="3BE1344E" w:rsidR="00B64018" w:rsidRPr="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="55BD0509" w14:textId="3BE1344E" w:rsidR="00233BAD" w:rsidRPr="00B64018" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="HTML"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="916"/>
                 <w:tab w:val="clear" w:pos="1832"/>
                 <w:tab w:val="clear" w:pos="2748"/>
                 <w:tab w:val="clear" w:pos="3664"/>
                 <w:tab w:val="clear" w:pos="4580"/>
                 <w:tab w:val="clear" w:pos="5496"/>
                 <w:tab w:val="clear" w:pos="6412"/>
                 <w:tab w:val="clear" w:pos="7328"/>
                 <w:tab w:val="clear" w:pos="8244"/>
                 <w:tab w:val="clear" w:pos="9160"/>
                 <w:tab w:val="clear" w:pos="10076"/>
                 <w:tab w:val="clear" w:pos="10992"/>
                 <w:tab w:val="clear" w:pos="11908"/>
                 <w:tab w:val="clear" w:pos="12824"/>
                 <w:tab w:val="clear" w:pos="13740"/>
                 <w:tab w:val="clear" w:pos="14656"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -40283,261 +32204,261 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A0664F" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="49A0664F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Контроль герметичности (течеискание) (керосиновая проба):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2981B39A" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="2981B39A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F7703BC" w14:textId="6FD3D8AF" w:rsidR="00B64018" w:rsidRPr="00497ECC" w:rsidRDefault="00B64018" w:rsidP="00B64018">
+          <w:p w14:paraId="4F7703BC" w14:textId="6FD3D8AF" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:pStyle w:val="11"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D9DBF28" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24054-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BB46C2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 25136-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4696699A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1593-2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6491CA6A" w14:textId="135E0CB8" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B64018">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 1779-2004</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D2CA531" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00B64018">
-[...72 lines deleted...]
-              <w:ind w:hanging="34"/>
+          <w:p w14:paraId="480F2ADC" w14:textId="1A1AA52B" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64018">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>СТБ ЕН 1779-2004</w:t>
+              <w:t>ул. Дунина-Марцинкевича, 4/2, пом. 3Н, 220092, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="411BCB8C" w14:textId="2353E556" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62C940E4" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15D8D529" w14:textId="77777777" w:rsidR="00B64018" w:rsidRDefault="00B64018" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3CF00C" w14:textId="77777777" w:rsidR="002504C5" w:rsidRPr="00547F09" w:rsidRDefault="002504C5" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -40547,77 +32468,75 @@
     <w:p w14:paraId="5DCB5380" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="00547F09" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4F4C2F" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="00547F09" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA6886D" w14:textId="77777777" w:rsidR="008929D2" w:rsidRPr="00547F09" w:rsidRDefault="008929D2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008929D2" w:rsidRPr="00547F09" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73408F80" w14:textId="77777777" w:rsidR="00E61613" w:rsidRDefault="00E61613" w:rsidP="0011070C">
+    <w:p w14:paraId="7E8C28D9" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11EA8B01" w14:textId="77777777" w:rsidR="00E61613" w:rsidRDefault="00E61613" w:rsidP="0011070C">
+    <w:p w14:paraId="6BC04ECE" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -40670,125 +32589,101 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A14B72" w:rsidRPr="007624CE" w14:paraId="6DBDBBAA" w14:textId="77777777" w:rsidTr="00A14B72">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6A597669" w14:textId="2BE4965B" w:rsidR="00A14B72" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
+        <w:p w14:paraId="6A597669" w14:textId="7608B222" w:rsidR="00A14B72" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+            <w:t xml:space="preserve">Часть 1. Дата принятия решения по аккредитации: </w:t>
           </w:r>
           <w:r w:rsidR="00380DA1">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>17.04</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
@@ -40978,112 +32873,112 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="22D564C4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A14B72" w:rsidRPr="007624CE" w14:paraId="0538BC0E" w14:textId="77777777" w:rsidTr="00A14B72">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="33BB8F1A" w14:textId="56E5399D" w:rsidR="00A14B72" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
+        <w:p w14:paraId="33BB8F1A" w14:textId="34658A31" w:rsidR="00A14B72" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
+            <w:t xml:space="preserve">Часть 1. Дата принятия решения по аккредитации: </w:t>
           </w:r>
           <w:r w:rsidR="00B64018">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>17.04</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.2026</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
@@ -41276,102 +33171,92 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C93078D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15F90A1C" w14:textId="77777777" w:rsidR="00E61613" w:rsidRDefault="00E61613" w:rsidP="0011070C">
+    <w:p w14:paraId="555CDB4E" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="097EAB73" w14:textId="77777777" w:rsidR="00E61613" w:rsidRDefault="00E61613" w:rsidP="0011070C">
+    <w:p w14:paraId="14047780" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D20017F" w14:textId="77777777" w:rsidR="00A6106A" w:rsidRDefault="00A6106A">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12186"/>
-      <w:gridCol w:w="2410"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002504C5" w14:paraId="0D7C252B" w14:textId="77777777" w:rsidTr="00A6106A">
+    <w:tr w:rsidR="002504C5" w14:paraId="0D7C252B" w14:textId="77777777" w:rsidTr="002504C5">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0957FCAF" w14:textId="7DB12149" w:rsidR="002504C5" w:rsidRPr="00C81CC9" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C81CC9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
@@ -41379,127 +33264,127 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
           </w:r>
           <w:r w:rsidRPr="00C81CC9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4BF43CF8" w14:textId="378BF743" w:rsidR="002504C5" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:hanging="23"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>2550</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6EAA8D07" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12186"/>
-      <w:gridCol w:w="2367"/>
+      <w:gridCol w:w="12469"/>
+      <w:gridCol w:w="2084"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00547F09" w14:paraId="3005D14A" w14:textId="77777777" w:rsidTr="00A6106A">
+    <w:tr w:rsidR="00547F09" w14:paraId="3005D14A" w14:textId="77777777" w:rsidTr="00636EEE">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:tcW w:w="12469" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7EAF5716" w14:textId="26E586AC" w:rsidR="00547F09" w:rsidRPr="00000764" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002504C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
@@ -41509,51 +33394,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>я</w:t>
           </w:r>
           <w:r w:rsidRPr="002504C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> контроля металлов и сварки Учебно-производственного унитарного предприятия "ТЕТА" Общественного объединения "БЕЛОРУССКОЕ ОБЩЕСТВО ИНВАЛИДОВ" </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2367" w:type="dxa"/>
+          <w:tcW w:w="2084" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="27ACECD1" w14:textId="0A3DE511" w:rsidR="00547F09" w:rsidRPr="00000764" w:rsidRDefault="00547F09" w:rsidP="00547F09">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -43015,50 +34900,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="339045944">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="927230322">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1017923490">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="742605806">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2014798498">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="207886898">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00000764"/>
     <w:rsid w:val="00022A72"/>
@@ -43074,232 +34960,235 @@
     <w:rsid w:val="00106BBB"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="001243F5"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00154171"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="00191447"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D4ED9"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="00233BAD"/>
     <w:rsid w:val="002349C3"/>
     <w:rsid w:val="002504C5"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="0029290C"/>
     <w:rsid w:val="002B2E5D"/>
     <w:rsid w:val="002C14C0"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="00366747"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00376C84"/>
     <w:rsid w:val="00380DA1"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A6075"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E0693"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F53E4"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C199D"/>
     <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004C59AC"/>
     <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004D5CB1"/>
     <w:rsid w:val="004E2A0B"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F39A2"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005355D7"/>
     <w:rsid w:val="00547F09"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="00555743"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00573F28"/>
     <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="00591B11"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00636EEE"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006573DB"/>
     <w:rsid w:val="0066650C"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A3837"/>
     <w:rsid w:val="006B24D0"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006D79F8"/>
     <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F70A8"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00723B47"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00792D5B"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C2EB1"/>
     <w:rsid w:val="007E6265"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00802903"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00813B4B"/>
+    <w:rsid w:val="00816DC8"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00853373"/>
     <w:rsid w:val="008609C3"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008929D2"/>
     <w:rsid w:val="0089783A"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A66DC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008E6986"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="0094577F"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00971770"/>
-    <w:rsid w:val="00975D06"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A77A2"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009C78D2"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A14B72"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A6106A"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A95C7C"/>
     <w:rsid w:val="00AA0908"/>
     <w:rsid w:val="00AB0E20"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC10B9"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B13E66"/>
     <w:rsid w:val="00B15C7A"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B40B12"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B50991"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B64018"/>
     <w:rsid w:val="00B664B4"/>
     <w:rsid w:val="00B9784C"/>
     <w:rsid w:val="00BA1991"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C300CE"/>
     <w:rsid w:val="00C31622"/>
     <w:rsid w:val="00C34029"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
-    <w:rsid w:val="00CC2D84"/>
     <w:rsid w:val="00CE6A82"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D16EC2"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00D93105"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6A34"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E36098"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E61613"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
@@ -45098,64 +36987,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -45431,71 +37315,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>21787</Characters>
+  <Pages>13</Pages>
+  <Words>2776</Words>
+  <Characters>15828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25558</CharactersWithSpaces>
+  <CharactersWithSpaces>18567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>