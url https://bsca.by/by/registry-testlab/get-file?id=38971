--- v1 (2026-08-23)
+++ v2 (2026-10-31)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18A0E8E1" w14:textId="10FE3D87" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
@@ -2708,65 +2710,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0193BEBD" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C0901E0" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00753D15" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00753D15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FAC211A" w14:textId="20999E1C" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -3955,50 +3948,154 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
+          <w:p w14:paraId="55CD0AD9" w14:textId="77777777" w:rsidR="00BB0F6A" w:rsidRPr="00BB0F6A" w:rsidRDefault="00BB0F6A" w:rsidP="00BB0F6A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подъемные сооружения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D10FFD7" w14:textId="43F2EBBE" w:rsidR="00BB0F6A" w:rsidRPr="00BB0F6A" w:rsidRDefault="00BB0F6A" w:rsidP="00BB0F6A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- грузоподъемные краны всех типов, съемные </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>грузозахвантные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> органы и приспособления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4033D35E" w14:textId="77777777" w:rsidR="00BB0F6A" w:rsidRPr="00BB0F6A" w:rsidRDefault="00BB0F6A" w:rsidP="00BB0F6A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- платформы рабочие мобильные подъемные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F408528" w14:textId="594AC39F" w:rsidR="00BB0F6A" w:rsidRPr="00BB0F6A" w:rsidRDefault="00BB0F6A" w:rsidP="00BB0F6A">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="34"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB0F6A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- грузоподъемные машины военного назначения</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="22DE5AB2" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00B13E66" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -5936,65 +6033,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52956603" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48776D70" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="007D688E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D688E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1537CCEA" w14:textId="28AE2E31" w:rsidR="00233BAD" w:rsidRPr="00BC0B9C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -9027,65 +9115,56 @@
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="644E7F5D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="327906ED" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="002112D9" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002112D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
@@ -12636,65 +12715,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E337A8" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CDAEC37" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00036E08" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68A1FFC0" w14:textId="55A4DF0F" w:rsidR="00233BAD" w:rsidRPr="00896E6B" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -16756,65 +16826,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="673B144D" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6086C110" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E37DED" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E37DED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A9A3B21" w14:textId="2CA95CA7" w:rsidR="00233BAD" w:rsidRPr="00B226CD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -19361,65 +19422,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B34CCA9" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="239C3B86" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92FF1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="545C5A08" w14:textId="3BA44C23" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -20768,65 +20820,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12B0605F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="136DE2F3" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00E4163D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4163D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A751B8E" w14:textId="79A82DDC" w:rsidR="00233BAD" w:rsidRPr="00C92FF1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -24117,65 +24160,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D49B013" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EF48E96" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="008F067D" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F067D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FBCD3BC" w14:textId="670EE77B" w:rsidR="00233BAD" w:rsidRPr="00216BC1" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -27345,65 +27379,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FE8677A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="34" w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D6710F" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRPr="00BB394C" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB394C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ADA65C7" w14:textId="7ABC400F" w:rsidR="00233BAD" w:rsidRPr="006F4E1E" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -30599,65 +30624,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6029619B" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Вихретоковый</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> контроль:</w:t>
+              <w:t>Вихретоковый контроль:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E92677A" w14:textId="77777777" w:rsidR="00233BAD" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:hanging="34"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="758AD76F" w14:textId="419889F0" w:rsidR="00233BAD" w:rsidRPr="00497ECC" w:rsidRDefault="00233BAD" w:rsidP="00233BAD">
@@ -32468,75 +32484,77 @@
     <w:p w14:paraId="5DCB5380" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="00547F09" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4F4C2F" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="00547F09" w:rsidRDefault="00BD12DD" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA6886D" w14:textId="77777777" w:rsidR="008929D2" w:rsidRPr="00547F09" w:rsidRDefault="008929D2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008929D2" w:rsidRPr="00547F09" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E8C28D9" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
+    <w:p w14:paraId="1E2CED11" w14:textId="77777777" w:rsidR="005A0CB5" w:rsidRDefault="005A0CB5" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC04ECE" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
+    <w:p w14:paraId="65AFC927" w14:textId="77777777" w:rsidR="005A0CB5" w:rsidRDefault="005A0CB5" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32579,50 +32597,74 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="320F3028" w14:textId="77777777" w:rsidR="00102ADD" w:rsidRDefault="00102ADD">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A14B72" w:rsidRPr="007624CE" w14:paraId="6DBDBBAA" w14:textId="77777777" w:rsidTr="00A14B72">
@@ -32704,65 +32746,63 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1582410423"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2037494778"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="553F055E" w14:textId="4A0B50D6" w:rsidR="00A14B72" w:rsidRPr="00C52F3D" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -32873,51 +32913,51 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="22D564C4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A14B72" w:rsidRPr="007624CE" w14:paraId="0538BC0E" w14:textId="77777777" w:rsidTr="00A14B72">
@@ -32999,65 +33039,63 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="1C690D87" w14:textId="31E508A5" w:rsidR="00A14B72" w:rsidRPr="00C52F3D" w:rsidRDefault="00A14B72" w:rsidP="00A14B72">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -33171,92 +33209,102 @@
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C93078D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="555CDB4E" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
+    <w:p w14:paraId="2D9FE630" w14:textId="77777777" w:rsidR="005A0CB5" w:rsidRDefault="005A0CB5" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14047780" w14:textId="77777777" w:rsidR="00816DC8" w:rsidRDefault="00816DC8" w:rsidP="0011070C">
+    <w:p w14:paraId="616CCC38" w14:textId="77777777" w:rsidR="005A0CB5" w:rsidRDefault="005A0CB5" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5638EE2F" w14:textId="77777777" w:rsidR="00102ADD" w:rsidRDefault="00102ADD">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12328"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2410"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002504C5" w14:paraId="0D7C252B" w14:textId="77777777" w:rsidTr="002504C5">
+    <w:tr w:rsidR="002504C5" w14:paraId="0D7C252B" w14:textId="77777777" w:rsidTr="00102ADD">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0957FCAF" w14:textId="7DB12149" w:rsidR="002504C5" w:rsidRPr="00C81CC9" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C81CC9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
@@ -33264,127 +33312,127 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
           </w:r>
           <w:r w:rsidRPr="00C81CC9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4BF43CF8" w14:textId="378BF743" w:rsidR="002504C5" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:hanging="23"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>2550</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6EAA8D07" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12469"/>
-      <w:gridCol w:w="2084"/>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00547F09" w14:paraId="3005D14A" w14:textId="77777777" w:rsidTr="00636EEE">
+    <w:tr w:rsidR="00547F09" w14:paraId="3005D14A" w14:textId="77777777" w:rsidTr="00102ADD">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12469" w:type="dxa"/>
+          <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="7EAF5716" w14:textId="26E586AC" w:rsidR="00547F09" w:rsidRPr="00000764" w:rsidRDefault="002504C5" w:rsidP="002504C5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002504C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
@@ -33394,51 +33442,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>я</w:t>
           </w:r>
           <w:r w:rsidRPr="002504C5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> контроля металлов и сварки Учебно-производственного унитарного предприятия "ТЕТА" Общественного объединения "БЕЛОРУССКОЕ ОБЩЕСТВО ИНВАЛИДОВ" </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2084" w:type="dxa"/>
+          <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="27ACECD1" w14:textId="0A3DE511" w:rsidR="00547F09" w:rsidRPr="00000764" w:rsidRDefault="00547F09" w:rsidP="00547F09">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -34899,106 +34947,108 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="339045944">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="927230322">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1017923490">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="742605806">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2014798498">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="207886898">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="114"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00000764"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000317E7"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000922F6"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000F7A0A"/>
+    <w:rsid w:val="00102ADD"/>
     <w:rsid w:val="00106BBB"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="001243F5"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00154171"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
     <w:rsid w:val="00191447"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D4ED9"/>
+    <w:rsid w:val="001E2D49"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="00233BAD"/>
     <w:rsid w:val="002349C3"/>
     <w:rsid w:val="002504C5"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="0029290C"/>
     <w:rsid w:val="002B2E5D"/>
     <w:rsid w:val="002C14C0"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
@@ -35025,88 +35075,90 @@
     <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C199D"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004C59AC"/>
     <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004D5CB1"/>
     <w:rsid w:val="004E2A0B"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F39A2"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005355D7"/>
     <w:rsid w:val="00547F09"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="00555743"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00573F28"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00591B11"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005A0CB5"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00636EEE"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006573DB"/>
     <w:rsid w:val="0066650C"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A3837"/>
     <w:rsid w:val="006B24D0"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006D79F8"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="006F70A8"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00723B47"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00792D5B"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C2EB1"/>
     <w:rsid w:val="007E6265"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00802903"/>
     <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00812011"/>
     <w:rsid w:val="00813B4B"/>
     <w:rsid w:val="00816DC8"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00853373"/>
     <w:rsid w:val="008609C3"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008929D2"/>
     <w:rsid w:val="0089783A"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A66DC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008E6986"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="0094577F"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00971770"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
@@ -35126,50 +35178,51 @@
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A95C7C"/>
     <w:rsid w:val="00AA0908"/>
     <w:rsid w:val="00AB0E20"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC10B9"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B13E66"/>
     <w:rsid w:val="00B15C7A"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B40B12"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B50991"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B64018"/>
     <w:rsid w:val="00B664B4"/>
     <w:rsid w:val="00B9784C"/>
     <w:rsid w:val="00BA1991"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB0F6A"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C300CE"/>
     <w:rsid w:val="00C31622"/>
     <w:rsid w:val="00C34029"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CE6A82"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D16EC2"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
@@ -35178,50 +35231,51 @@
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6A34"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E36098"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E61613"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F5591C"/>
     <w:rsid w:val="00F72582"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F97AB7"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FD3E9C"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -36987,59 +37041,64 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -37316,70 +37375,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2776</Words>
-  <Characters>15828</Characters>
+  <Words>2805</Words>
+  <Characters>15990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
+  <Lines>133</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18567</CharactersWithSpaces>
+  <CharactersWithSpaces>18758</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>