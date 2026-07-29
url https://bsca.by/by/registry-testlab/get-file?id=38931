--- v0 (2026-04-25)
+++ v1 (2026-07-29)
@@ -1304,100 +1304,159 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5523">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00531E1B" w:rsidRPr="00B20F86" w14:paraId="27B34A8D" w14:textId="77777777" w:rsidTr="00531E1B">
         <w:trPr>
           <w:trHeight w:val="266"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9510" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5F8662" w14:textId="79867DE2" w:rsidR="00CD21A7" w:rsidRPr="00142C94" w:rsidRDefault="00142C94" w:rsidP="00531E1B">
+          <w:p w14:paraId="79CFED16" w14:textId="77777777" w:rsidR="00BC4253" w:rsidRDefault="00142C94" w:rsidP="00531E1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00142C94">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">административно-хозяйственное здание, д. 43, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00142C94">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>каб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00142C94">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. ОТК, 213136, г. 300 м юго-восточнее </w:t>
             </w:r>
             <w:r w:rsidRPr="00142C94">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>д. Красница 1, с/с Дашковский , Могилевская область</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4253">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5F8662" w14:textId="06D022B3" w:rsidR="00CD21A7" w:rsidRPr="00142C94" w:rsidRDefault="00E25004" w:rsidP="00531E1B">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="142"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E25004">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Резервная, 9, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E25004">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>каб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E25004">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 107, 212002, г. Могилев, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00531E1B" w:rsidRPr="00B20F86" w14:paraId="6D340CC7" w14:textId="77777777" w:rsidTr="00531E1B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="676439F5" w14:textId="77777777" w:rsidR="00531E1B" w:rsidRDefault="00531E1B" w:rsidP="00531E1B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4478,77 +4537,78 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2076661015">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1578637174">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="864178286">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="599677002">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1087847993">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="129981432">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="106"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE6FC9"/>
     <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="000258CB"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000C46A6"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="0013048C"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00142C94"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
@@ -4631,86 +4691,89 @@
     <w:rsid w:val="009E60BA"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="009F7924"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A44892"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A926D8"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B70511"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC4253"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD7674"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C26349"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C9501D"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD21A7"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DE6FC9"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E25004"/>
     <w:rsid w:val="00E348C0"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E81CDE"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE53D2"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F60577"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FA5808"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6745,87 +6808,89 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877142"/>
+    <w:rsid w:val="000258CB"/>
     <w:rsid w:val="001C2A1C"/>
     <w:rsid w:val="00397F44"/>
     <w:rsid w:val="00877142"/>
     <w:rsid w:val="008D6A3A"/>
     <w:rsid w:val="008F5552"/>
     <w:rsid w:val="009C285E"/>
+    <w:rsid w:val="00EE53D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:bidi="ar-SA"/>
+        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7556,69 +7621,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5569F6E4-AD17-4EC0-9B23-BE144DA7467B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>БаирВест обл</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1214</Characters>
+  <Words>223</Words>
+  <Characters>1273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1424</CharactersWithSpaces>
+  <CharactersWithSpaces>1494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mogilev5</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>