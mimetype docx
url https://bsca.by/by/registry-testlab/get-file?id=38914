--- v0 (2026-04-25)
+++ v1 (2026-06-13)
@@ -10,3353 +10,4872 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7AD38C28" w14:textId="77777777" w:rsidR="00991BA4" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
+    <w:p w14:paraId="0100AEF3" w14:textId="09B533B1" w:rsidR="00A70CA6" w:rsidRDefault="00A626C8" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
-      <w:r w:rsidRPr="00F803A7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ОПИСАНИ</w:t>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
+      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20B4D5DE" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00991BA4" w:rsidP="00403AD5">
+    <w:p w14:paraId="124460A5" w14:textId="77777777" w:rsidR="00A470A0" w:rsidRPr="00A470A0" w:rsidRDefault="00A470A0" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F803A7">
-[...23 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="2557"/>
+        <w:gridCol w:w="2630"/>
+        <w:gridCol w:w="2434"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00156E05" w14:paraId="09BF7580" w14:textId="77777777" w:rsidTr="005C4B0E">
-[...2 lines deleted...]
-            <w:tcW w:w="291" w:type="pct"/>
+      <w:tr w:rsidR="00CB1F46" w14:paraId="13A52D5A" w14:textId="77777777" w:rsidTr="006467DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="241" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B9F354" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="643C4E8A" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B8D7DF" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="789DFD1A" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="530" w:type="pct"/>
+            <w:tcW w:w="486" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="453E779A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="6003C56E" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087F36E0" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="0BB9F7E3" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="pct"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1368E062" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00C35CF2" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="78677AA8" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00C35CF2" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3974BB23" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00AB5C26" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="34D96BE7" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00423817" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3BF5A5" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="140D53EA" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
+            <w:tcW w:w="836" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4BA32A" w14:textId="77777777" w:rsidR="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+          <w:p w14:paraId="5E58E710" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00CB1F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021700">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Дополнительные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="110B7111" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00156E05" w:rsidRDefault="00156E05" w:rsidP="00156E05">
+    <w:p w14:paraId="42C995AF" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00CB1F46" w:rsidRDefault="00CB1F46" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="847"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="706"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="2557"/>
+        <w:gridCol w:w="2630"/>
+        <w:gridCol w:w="2437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="1D3FF88D" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="51B37B39" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="242" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFD4A2D" w14:textId="77777777" w:rsidR="00156E05" w:rsidRPr="00DD1A87" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="4A80390F" w14:textId="77777777" w:rsidR="00CB1F46" w:rsidRPr="00900488" w:rsidRDefault="00103590" w:rsidP="00C35CF2">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5613989B" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="3419D02A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="530" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="486" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D260AE" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="5D539B52" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="870" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="972" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49D3BC0A" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="6B7A7E3D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1070" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE1BAC0" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="5549E81D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="730" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C63FE7" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="0F5A876A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708E46D3" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+          <w:p w14:paraId="1F09B00C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="10F75F05" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3A2F0247" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+      <w:tr w:rsidR="00574B73" w14:paraId="2F7BC814" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8B22C1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="pct"/>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38773B74" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...61 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="0DC13948" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BF39AD" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.12/22.000, 27.32/22.000, 27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B14765D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7855CFC5" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="0B0DC9CC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F10C237" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9">
+          <w:p w14:paraId="2B033BE7" w14:textId="1D970C5E" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="361DC783" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="5F265179" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="7D050EA4" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+      <w:tr w:rsidR="00574B73" w14:paraId="23D56F5C" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB778CA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="pct"/>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="460FA2E3" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...51 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="2BA1A8D6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D6F035" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA12A0" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание цепи «фаза-нуль» силовых и осветительных сетей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EEC4D3D" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="3E3930DC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A5BCF23" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="33142C42" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27F2ACA1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="1689DA21" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5C106E0A" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
+      <w:tr w:rsidR="00574B73" w14:paraId="0F366B6D" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1DF237" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="pct"/>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D5A62BA" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...58 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="6DE200FE" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="124D0863" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.12/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30477809" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка действия автоматических выключателей: - проверка действия расцепителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D4C258" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0018-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66677F34" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="3D3071FA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2B87DF2F" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="06914CA8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="6A07FACA" w14:textId="77777777">
-[...87 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="130BFB51" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="501E687B" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C3F663" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39CFF9E0" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB1CBE8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E872B4" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции автоматических выключателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D851AC4" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16608D99" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1124E97F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="0A594003" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="399B0B21" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2D02C1" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="680" w:type="pct"/>
+          <w:p w14:paraId="0C06BFAB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F3ABF4" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1418AF9F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление заземляющих устройств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="12162388" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="765DD7CB" w14:textId="2E7A1841" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="092C7A37" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="7F149E4D" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF97721" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CCF8B1F" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...54 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="295BDDC5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46544AE2" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="44578B8F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D91C13E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AC99954" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="0BAF4EA1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F682791" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39C2BE8B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="2E21A1BF" w14:textId="77777777">
-[...466 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="14BCB4D1" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="00B36490" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5509FEEF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B86068A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB5D5AA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD2CC93" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проверка цепи «фаза-нуль» в электроустановках до 1000 В </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>с глухим заземлением нейтрали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFEF9DE" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22C4AB04" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE18B8C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="6AD6A819" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D258E99" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31078A56" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="680" w:type="pct"/>
+          <w:p w14:paraId="24DC7CD2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устройства защитного отключения (УЗО-Д)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AD3F42" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46609EF1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции защищаемой линии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BE66D6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7BC6B5" w14:textId="62B9ADCB" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3982D29D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="2E565EE6" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FBC9D5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0952C981" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...54 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="217AC8DF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04EB9793" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="7E78DA57" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D38CF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отключающий дифференциальный ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D22A264" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="7C594B1E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08A3A9B9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09B2E05F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="07CC7EF0" w14:textId="77777777">
-[...107 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="00574B73" w14:paraId="47FC2C4E" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="428374D9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="482673C3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0633CBE5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C21D1AF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Время отключения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0875D09D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD0C6B1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26633BDC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="76CCC509" w14:textId="77777777">
-[...268 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="5D448670" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="300DF854" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="303C8DD2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3.4**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1970D5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="510A500E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ADF72A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ток утечки защищаемой электроустановки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13EFC414" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7041E11E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A664265" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4162CEC1" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FC8DFA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71E584EA" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...20 lines deleted...]
-            <w:tcW w:w="530" w:type="pct"/>
+          <w:p w14:paraId="4DDF7308" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Силовые трансформаторы, автотрансформаторы масляные, реакторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="104CD120" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.11/22.000, 27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFF7C95" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5B56A9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="78FEE2D8" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="870" w:type="pct"/>
+          <w:p w14:paraId="34189F62" w14:textId="662243EA" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65515F1E" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...40 lines deleted...]
-          <w:p w14:paraId="74B4F5BF" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="2FA75489" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="7AB1FD88" w14:textId="77777777">
-[...204 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="63967347" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="6030FE50" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A2AACB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="297ED7B5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="022609CF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.11/29.113, 27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0852EF84" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BB5FF6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5D5C5D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAD3E05" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4DD862F0" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52991B41" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2833BA" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...20 lines deleted...]
-            <w:tcW w:w="530" w:type="pct"/>
+          <w:p w14:paraId="56B75E6F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерительные трансформаторы тока и напряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AEAFA6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.11/22.000, 27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F955FA6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5083562B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B60E4C9" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="870" w:type="pct"/>
+          <w:p w14:paraId="598D9AFE" w14:textId="1D43F192" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F35C24B" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...40 lines deleted...]
-          <w:p w14:paraId="7291EF4E" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="287FE747" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="638EAC2E" w14:textId="77777777">
-[...401 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="2C174EF3" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="344BC134" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
-[...16 lines deleted...]
-            <w:tcW w:w="680" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01586A5B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36B674D3" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...54 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="37F4DE61" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4804075B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.11/29.113, 27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9B0460" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F03BA4F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30D7D66E" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="6D0F1D99" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="634A1512" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="77EF598F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE50D9" w14:paraId="60EB1811" w14:textId="77777777">
-[...379 lines deleted...]
-      <w:tr w:rsidR="00BE50D9" w14:paraId="546DF60D" w14:textId="77777777">
+      <w:tr w:rsidR="00574B73" w14:paraId="28299581" w14:textId="77777777" w:rsidTr="00E9104E">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="pct"/>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="593FC447" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E59B034" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Электродвигатели переменного тока, машины постоянного тока</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C9C7FB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.11/29.113, 27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4509C339" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22932FC9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="039CEFD7" w14:textId="645FB159" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A9B8F6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="73EAF3C5" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E592B10" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFF306A" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="680" w:type="pct"/>
+          <w:p w14:paraId="1DD5DD4E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Выключатели масляные, электромагнитные, вакуумные, элегазовые, выключатели нагрузки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3097C0AB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C736F6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D946937" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="61952165" w14:textId="47E42BAB" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="312F054C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="3451233C" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1796D17E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31F130C5" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="530" w:type="pct"/>
+          <w:p w14:paraId="0FEF8B3E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BD9366" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACCB401" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A225F42" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03AD391A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="277450EC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="65877E5F" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C182CD" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE8BC61" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="870" w:type="pct"/>
+          <w:p w14:paraId="45C3A952" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разъединители, отделители и короткозамыкатели; комплектные распределительные устройства, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>комплектные экранированные токопроводы, сборные и соединительные шины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E438720" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA3DCBE" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C586A9F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="578F7B4D" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="1070" w:type="pct"/>
+          <w:p w14:paraId="76FF2A81" w14:textId="104392F3" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="367A1D4D" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00AB5C26">
-[...13 lines deleted...]
-            <w:tcW w:w="730" w:type="pct"/>
+          <w:p w14:paraId="360E816A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="6292D9D4" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A07EB90" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>8.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05C2F522" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="815" w:type="pct"/>
+          <w:p w14:paraId="3CE4C01D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAAF958" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="702C7284" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74323214" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2342CAE2" w14:textId="77777777" w:rsidR="00BE50D9" w:rsidRDefault="00BE50D9"/>
+          <w:p w14:paraId="44B81A7B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65DCCC34" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4687784D" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BB8C48" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="54018012" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Вводы и проходные изоляторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="589B0B2E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F08B8FB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAD43C9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0E3E40" w14:textId="6405BF88" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4376FAFC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="3EA68137" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="561F0B3F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFF5197" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EA08AB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5B3082" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 50 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E60C166" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00E820B1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="643ACBBA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="550096C5" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B7F220" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD0729D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Вентильные разрядники и ограничители перенапряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC9EBB2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F63CC7B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A842BB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C14D4AE" w14:textId="5F35168E" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="662FDB65" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="19D3EAA2" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A4DEAF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59FF8E41" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0133AC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15282215" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение тока проводимости вентильных разрядников при выпрямленном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB035E1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="660FBFB2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0539EA08" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="43BDCAE6" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DD0564" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.3**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4724C48A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6894BBAC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF091A6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение тока проводимости ограничителей перенапряжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="241050D1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20F92EA8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="127F9683" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="31274BEA" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="631DB2F1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0566BC25" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Силовые кабельные линии напряжением до 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="514C7CD4" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5DC35A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1C5AF0" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0025-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D9A425" w14:textId="29C5A33C" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="487AFC21" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="1CE526E6" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B982640" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11.2**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="270041B7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE5C280" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C638B1B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением до 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> выпрямленного тока с измерением тока утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DC6625" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0017-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F478365" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45886706" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4A3EABB0" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E12179B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="372044D0" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Перчатки электроизолирующие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFCBF8B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.19/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4D2B7C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц с измерением тока утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8A14C7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="154C033E" w14:textId="54A351F9" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2025190C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="22AF8EB8" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="614D5FF8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>13.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70678F8C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Обувь специальная электроизолирующая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFAE19F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.19/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AE8306" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц с измерением тока утечки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE57D75" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="320ACA25" w14:textId="612434DD" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F9C2B5" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="531FA9D5" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4402F113" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE743A3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ручной электроизолирующий инструмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="261AA6F9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6784615E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9834DA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56308A00" w14:textId="59927E37" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2B170A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4CEB9CB0" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C329FF" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2ED867" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Указатели напряжения до 1000 В (для электроустановок до 0,4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5230CD2C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="353BE98D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B9486" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFDAB66" w14:textId="1E375022" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A55646" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="46A85B36" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E6DCF0" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B6A43B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Указатели напряжения выше 1000 В (для электроустановок до 35 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>кВ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC71205" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="090B3890" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание изолирующей и рабочей части повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E85B1C6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A01BB04" w14:textId="5BF2448D" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F706A3B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4FD685B1" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BFF12C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>16.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3593F48F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0819E80C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E7BC85" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Напряжение индикации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="293821F2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="697AFC68" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E32042A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="4EF59736" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D3A73F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>17.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C414D3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Электроизолирующие штанги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="125F9CBA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="790C3647" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="648B3029" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC3842A" w14:textId="50D78381" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B20EFB" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="7B31E9E7" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB6DF43" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>18.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="089FF5B8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Электроизолирующие клещи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2484A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC44C8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A776EA" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5389A2B5" w14:textId="49004B4F" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6233E054" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="60E31D9B" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E738A1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>19.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7574601C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Электроизмерительные клещи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C981A65" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>25.73/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="423950DC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDFDC4B" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4612F0F4" w14:textId="24C0E221" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB293F6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="2A2F9D94" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F3A9F7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CC165D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Указатели напряжения для проверки совпадения фаз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7182B903" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>26.51/29.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F009004" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Испытания изоляции повышенным напряжением частотой 50 Гц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A1C0E6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МН 0023-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F71EA0F" w14:textId="48B2F921" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="102D0543" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="5C6649D9" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBD001E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10BA786F" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAB05C7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="280979C3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Измерение напряжения индикации по схеме согласного включения и по схеме встречного включения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E90F8D9" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA7497D" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBB2424" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="136BFE93" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2C02B1" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>21.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4270199E" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Здания и сооружения (системы вентиляции и кондиционирования воздуха с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>принудительным побуждением)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="619389A7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>100.13/23.000, 100.13/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7414C1E7" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Аэродинамические испытания: - скорость движения воздуха; - давление (статическое, динамическое, полное); - расход воздуха; - потери полного давления</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>- геометрические размеры воздуховодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5FACE2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 12.3.018-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00783E96" w14:textId="28EAE349" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2005A3DC" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="075E125C" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31120F9A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>22.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CED6000" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Здания и сооружения (системы вентиляции с естественным побуждением потока)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5988A20C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.13/23.000, 100.13/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BD97D6" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>- скорость движения воздуха; - расход воздуха</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>- геометрические размеры воздуховодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2976DD70" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.07-2024 Приложение Н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5019CC5B" w14:textId="27811698" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C1A185" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="778D67A6" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF2F8E3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>23.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A42EF6A" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Помещения зданий и сооружений, рабочие места</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E76BE8" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.11/35.063, 100.12/35.063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D23782C" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Освещенность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C62878" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 24940-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="510B606E" w14:textId="4EFC1F12" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7F37D3" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00574B73" w14:paraId="56EAE29C" w14:textId="77777777" w:rsidTr="00E9104E">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CE4EE2" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>24.1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="681" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B4E614" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Рабочие места</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEB6D06" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/35.060, 100.12/35.065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC25E44" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Параметры микроклимата: -температура воздуха</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Параметры микроклимата: - относительная влажность воздуха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA71D70" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00103590">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.1.005-88 р.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38211726" w14:textId="5FB1DC5A" w:rsidR="00574B73" w:rsidRDefault="00E9104E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9104E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Лазаренко, д. 73, пом. 10, 212022, г. Могилев, Могилевская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6881CEE4" w14:textId="77777777" w:rsidR="00574B73" w:rsidRDefault="00574B73">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1985222C" w14:textId="77777777" w:rsidR="00103679" w:rsidRPr="00DD1A87" w:rsidRDefault="00103679">
-      <w:pPr>
+    <w:p w14:paraId="7A7240F3" w14:textId="77777777" w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidRDefault="008D22F5" w:rsidP="008D22F5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6000"/>
+        </w:tabs>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD1A87" w:rsidRPr="00394025" w:rsidSect="00306EC9">
+    <w:sectPr w:rsidR="008D22F5" w:rsidRPr="008D22F5" w:rsidSect="00306EC9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49947044" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="24257F24" w14:textId="77777777" w:rsidR="002D594E" w:rsidRDefault="002D594E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48526E06" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="75CE1656" w14:textId="77777777" w:rsidR="002D594E" w:rsidRDefault="002D594E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3414,155 +4933,192 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DC10980" w14:textId="77777777" w:rsidR="00AB5C26" w:rsidRDefault="00AB5C26">
+  <w:p w14:paraId="64AA3D1F" w14:textId="77777777" w:rsidR="006467DE" w:rsidRDefault="006467DE">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="4E213231" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="3FB952F2" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="35D9F44D" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00103679" w:rsidRDefault="00CC7DF1" w:rsidP="00222A33">
+        <w:p w14:paraId="097FF9D2" w14:textId="39FF2903" w:rsidR="00222A33" w:rsidRPr="00C84DA5" w:rsidRDefault="006467DE" w:rsidP="00D93105">
           <w:pPr>
-            <w:pStyle w:val="61"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00103679">
+          <w:r w:rsidRPr="0083169E">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Дата принятия решения по аккредитации: 10.04.2026.</w:t>
+            <w:t xml:space="preserve">Часть № 1. Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0083169E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0083169E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="057E020C" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="0D9F9F92" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3661,204 +5217,200 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6A8F659A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="43AFDC84" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="0753DEF7" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="324A44F3" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="24C4AEFC" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00CC7DF1" w:rsidP="002317A4">
+        <w:p w14:paraId="15E0B722" w14:textId="188B3CD7" w:rsidR="00BD53E2" w:rsidRPr="00C84DA5" w:rsidRDefault="00A626C8" w:rsidP="00BD53E2">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
+            <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="ru-BY"/>
+              <w:lang w:eastAsia="en-US"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0083169E">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
-[...8 lines deleted...]
-            <w:t>10.04.2026</w:t>
+            <w:t xml:space="preserve">Часть № 1. Дата принятия решения по аккредитации: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>10</w:t>
           </w:r>
-          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
-[...11 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r w:rsidRPr="0083169E">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0083169E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="636A7D40" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="68DE46AD" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3955,323 +5507,329 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="379D4D9F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="6643D98B" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="425479B4" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="3E87CD90" w14:textId="77777777" w:rsidR="002D594E" w:rsidRDefault="002D594E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A08EDCD" w14:textId="77777777" w:rsidR="00562129" w:rsidRDefault="00562129" w:rsidP="0011070C">
+    <w:p w14:paraId="5DC83888" w14:textId="77777777" w:rsidR="002D594E" w:rsidRDefault="002D594E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D9568F9" w14:textId="77777777" w:rsidR="00AB5C26" w:rsidRDefault="00AB5C26">
+  <w:p w14:paraId="287B1E59" w14:textId="77777777" w:rsidR="006467DE" w:rsidRDefault="006467DE">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2410"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BD12DD" w14:paraId="7BAF9538" w14:textId="77777777" w:rsidTr="00103590">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12186" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4BFBE9FC" w14:textId="6A19E986" w:rsidR="00BD12DD" w:rsidRPr="00C81CC9" w:rsidRDefault="002927D2" w:rsidP="002927D2">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C81CC9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ОПИСАНИ</w:t>
+          </w:r>
+          <w:r w:rsidR="00A626C8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C81CC9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1A4C4995" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="00C81CC9" w:rsidRDefault="004D21AD" w:rsidP="004D21AD">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="0" w:hanging="23"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.5399</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="19FC791C" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="01E59081" w14:textId="77777777" w:rsidTr="00AB5C26">
+    <w:tr w:rsidR="00BD12DD" w14:paraId="4FAA0AB7" w14:textId="77777777" w:rsidTr="00103590">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="304C860C" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="69C7F4CF" w14:textId="77777777" w:rsidR="00723B47" w:rsidRPr="001417C8" w:rsidRDefault="002D5D96" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:ind w:right="-292"/>
-[...111 lines deleted...]
-            <w:ind w:right="-292"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D27383">
+          <w:r w:rsidRPr="001417C8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Республиканское дочернее унитарное предприятие «Белоруснефть-Промсервис»,</w:t>
+            <w:t>Общество с ограниченной ответственностью "Электролаборатория",</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="654CFFAA" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="37078BF5" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="002317A4" w:rsidRDefault="002D5D96" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:ind w:right="-292"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D27383">
+          <w:r w:rsidRPr="001417C8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>Лаборатория неразрушающего контроля и технической диагностики цеха по обслуживанию средств автоматизации и метрологии</w:t>
+            <w:t>испытательная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2353" w:type="dxa"/>
+          <w:tcW w:w="2367" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="55F8FE63" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00403AD5" w:rsidP="002317A4">
+        <w:p w14:paraId="3790F8EA" w14:textId="77777777" w:rsidR="00BD12DD" w:rsidRPr="002317A4" w:rsidRDefault="0028266B" w:rsidP="003F53E4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:ind w:right="0"/>
+            <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:ind w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00FC7564">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>BY/112 2.5333</w:t>
+            <w:t>BY/112 2.5399</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6A1F24A1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00542DF1">
+  <w:p w14:paraId="4969E2ED" w14:textId="77777777" w:rsidR="00D16EC2" w:rsidRDefault="00D16EC2">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -5688,390 +7246,383 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
-    <w:rsid w:val="00003DC7"/>
+    <w:rsid w:val="00006F81"/>
+    <w:rsid w:val="00021700"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
-    <w:rsid w:val="00047B2F"/>
-    <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
-    <w:rsid w:val="000B23BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C6CCD"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="00103679"/>
+    <w:rsid w:val="000F7A0A"/>
+    <w:rsid w:val="00103590"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
-    <w:rsid w:val="00123D1B"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
-    <w:rsid w:val="00156E05"/>
-    <w:rsid w:val="00161279"/>
+    <w:rsid w:val="00136400"/>
+    <w:rsid w:val="001417C8"/>
+    <w:rsid w:val="001550C9"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="001726BA"/>
-    <w:rsid w:val="001755EA"/>
-    <w:rsid w:val="001925E1"/>
     <w:rsid w:val="00194140"/>
-    <w:rsid w:val="001951F3"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001C18CA"/>
+    <w:rsid w:val="001D4ED9"/>
     <w:rsid w:val="001F51B1"/>
-    <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="00200E12"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
+    <w:rsid w:val="0021687F"/>
+    <w:rsid w:val="00217E05"/>
     <w:rsid w:val="00222A33"/>
-    <w:rsid w:val="002317A4"/>
-    <w:rsid w:val="00246BB6"/>
+    <w:rsid w:val="002349C3"/>
     <w:rsid w:val="002505FA"/>
-    <w:rsid w:val="0025201C"/>
-    <w:rsid w:val="00265CBA"/>
+    <w:rsid w:val="00253512"/>
     <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002927D2"/>
     <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D594E"/>
+    <w:rsid w:val="002D5D96"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
-    <w:rsid w:val="002F2CC4"/>
-    <w:rsid w:val="00301A6D"/>
+    <w:rsid w:val="002F485A"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="00324D03"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="00366747"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
-    <w:rsid w:val="00394025"/>
+    <w:rsid w:val="00376B6B"/>
     <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A6075"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
-    <w:rsid w:val="003F251C"/>
     <w:rsid w:val="003F50C5"/>
-    <w:rsid w:val="003F5E35"/>
+    <w:rsid w:val="003F50FA"/>
+    <w:rsid w:val="003F53E4"/>
+    <w:rsid w:val="00400923"/>
     <w:rsid w:val="00401D49"/>
-    <w:rsid w:val="00403AD5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00436741"/>
+    <w:rsid w:val="004072E2"/>
+    <w:rsid w:val="00415F0B"/>
+    <w:rsid w:val="00423817"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00472FB6"/>
     <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="00490CDB"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004D1BA2"/>
+    <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
-    <w:rsid w:val="004F43E3"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F60D6"/>
     <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00502048"/>
     <w:rsid w:val="00507CCF"/>
-    <w:rsid w:val="005229C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00542DF1"/>
+    <w:rsid w:val="00511531"/>
+    <w:rsid w:val="00517DC4"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="00562129"/>
+    <w:rsid w:val="00573F28"/>
+    <w:rsid w:val="00574B73"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005B2B29"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C4B0E"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
-    <w:rsid w:val="00601064"/>
     <w:rsid w:val="00604DAD"/>
-    <w:rsid w:val="00612C04"/>
+    <w:rsid w:val="00636EEE"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="00645DC8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00674D98"/>
+    <w:rsid w:val="006467DE"/>
+    <w:rsid w:val="0066650C"/>
     <w:rsid w:val="006762B3"/>
-    <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="00695013"/>
+    <w:rsid w:val="00697349"/>
     <w:rsid w:val="006A336B"/>
-    <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F7E04"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
-    <w:rsid w:val="00725F6C"/>
+    <w:rsid w:val="00723B47"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
-    <w:rsid w:val="00743868"/>
+    <w:rsid w:val="00746853"/>
     <w:rsid w:val="00750565"/>
-    <w:rsid w:val="00752268"/>
+    <w:rsid w:val="00757B6C"/>
     <w:rsid w:val="007624CE"/>
-    <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
-    <w:rsid w:val="007B1F75"/>
-    <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
-    <w:rsid w:val="007B3872"/>
-    <w:rsid w:val="007E1978"/>
+    <w:rsid w:val="007E6265"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="00807587"/>
+    <w:rsid w:val="00811EDF"/>
+    <w:rsid w:val="00813B4B"/>
     <w:rsid w:val="00852622"/>
-    <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
-    <w:rsid w:val="00894DE4"/>
-    <w:rsid w:val="008A0FB4"/>
     <w:rsid w:val="008A42BC"/>
-    <w:rsid w:val="008A6698"/>
-    <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
-    <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
-    <w:rsid w:val="008D1A82"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D4C32"/>
+    <w:rsid w:val="008D22F5"/>
     <w:rsid w:val="008E43A5"/>
-    <w:rsid w:val="008F692E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00915BFB"/>
+    <w:rsid w:val="008E6986"/>
+    <w:rsid w:val="00900488"/>
+    <w:rsid w:val="009125E8"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="00932BA9"/>
     <w:rsid w:val="00933715"/>
+    <w:rsid w:val="0094577F"/>
     <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="00951556"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00991BA4"/>
+    <w:rsid w:val="00975843"/>
+    <w:rsid w:val="00991A2F"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009A77A2"/>
     <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C78D2"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
-    <w:rsid w:val="00A0511C"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A411C3"/>
-    <w:rsid w:val="00A458D7"/>
+    <w:rsid w:val="00A470A0"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A61055"/>
+    <w:rsid w:val="00A626C8"/>
+    <w:rsid w:val="00A6690B"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
-    <w:rsid w:val="00A7672E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA45C5"/>
+    <w:rsid w:val="00A82196"/>
+    <w:rsid w:val="00A95547"/>
+    <w:rsid w:val="00AB0E20"/>
     <w:rsid w:val="00AB1825"/>
-    <w:rsid w:val="00AB5C26"/>
-    <w:rsid w:val="00AD0988"/>
     <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00AF1A7D"/>
+    <w:rsid w:val="00B05A1D"/>
     <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B110A1"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
-    <w:rsid w:val="00B34700"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B424E7"/>
+    <w:rsid w:val="00B2272F"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
-    <w:rsid w:val="00B9559C"/>
+    <w:rsid w:val="00B629EF"/>
+    <w:rsid w:val="00B664B4"/>
+    <w:rsid w:val="00B70C82"/>
+    <w:rsid w:val="00B72955"/>
+    <w:rsid w:val="00B9784C"/>
+    <w:rsid w:val="00BA1991"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB227B"/>
     <w:rsid w:val="00BB272F"/>
-    <w:rsid w:val="00BB4869"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
-    <w:rsid w:val="00BE50D9"/>
+    <w:rsid w:val="00BD12DD"/>
+    <w:rsid w:val="00BD53E2"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C300CE"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C51C45"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C73BA8"/>
+    <w:rsid w:val="00C83FB3"/>
+    <w:rsid w:val="00C84DA5"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
-    <w:rsid w:val="00C96A76"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CB1F46"/>
     <w:rsid w:val="00CC094B"/>
-    <w:rsid w:val="00CC7DF1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CF3A7A"/>
+    <w:rsid w:val="00CF0EB9"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
-    <w:rsid w:val="00D27383"/>
+    <w:rsid w:val="00D16EC2"/>
+    <w:rsid w:val="00D33508"/>
     <w:rsid w:val="00D56371"/>
-    <w:rsid w:val="00D7792E"/>
     <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00D93105"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
-    <w:rsid w:val="00DA6687"/>
     <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB582A"/>
     <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC2D65"/>
     <w:rsid w:val="00DC6762"/>
-    <w:rsid w:val="00DD1A87"/>
     <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6A34"/>
     <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF0EC2"/>
     <w:rsid w:val="00DF7DAB"/>
-    <w:rsid w:val="00E01AC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E13AEE"/>
     <w:rsid w:val="00E14F8A"/>
     <w:rsid w:val="00E162E5"/>
-    <w:rsid w:val="00E24C9F"/>
-    <w:rsid w:val="00E37CFB"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
-    <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
+    <w:rsid w:val="00E9104E"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00ED0388"/>
     <w:rsid w:val="00ED10E7"/>
-    <w:rsid w:val="00EE1784"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF34C9"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00F01112"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F47A72"/>
+    <w:rsid w:val="00EF73C3"/>
+    <w:rsid w:val="00F15CB2"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F50CE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F63F6C"/>
+    <w:rsid w:val="00F72582"/>
     <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F828A0"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
-    <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EBEBD38"/>
+  <w14:docId w14:val="490EB2A4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6425,51 +7976,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00156E05"/>
+    <w:rsid w:val="00CB1F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
@@ -7601,50 +9152,72 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="85pt0pt">
+    <w:name w:val="Основной текст + 8;5 pt;Полужирный;Интервал 0 pt"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00021700"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-3"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
+      <w:u w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8026,70 +9599,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4897</Characters>
+  <Pages>5</Pages>
+  <Words>1105</Words>
+  <Characters>6299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5745</CharactersWithSpaces>
+  <CharactersWithSpaces>7390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>